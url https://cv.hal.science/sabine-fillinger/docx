--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -449,399 +449,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrol and Growth Promotion Potential of Combined Application of Trichoderma simmonsii and Aspergillus westerdijkiae Against Apple Tree Dieback Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Directed evolution predicts cytochrome b G37V target site modification as probable adaptive mechanism towards the QiI fungicide fenpicoxamid in Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Ben M'Henni</w:t>
+                <w:t xml:space="preserve">Thomas Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissem Ben Salem</w:t>
+                <w:t xml:space="preserve">Anaïs Lalève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounira Souli</w:t>
+                <w:t xml:space="preserve">Nick Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Tounsi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danièle Debieu</w:t>
+                <w:t xml:space="preserve">David Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhytoFrontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-01-22-0005-R⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (03), pp.1117-1132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261202v1</w:t>
+                <w:t xml:space="preserve">hal-03357067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed evolution predicts cytochrome b G37V target site modification as probable adaptive mechanism towards the QiI fungicide fenpicoxamid in Zymoseptoria tritici</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fouché</w:t>
+                <w:t xml:space="preserve">Editorial: Antifungal Resistance: From Molecular to Global Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Hagiwara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Michel</w:t>
+                <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lalève</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Sanglard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15760⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.867398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.867398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357067v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Antifungal Resistance: From Molecular to Global Issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biocontrol and Growth Promotion Potential of Combined Application of Trichoderma simmonsii and Aspergillus westerdijkiae Against Apple Tree Dieback Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ben M'Henni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisuke Hagiwara</w:t>
+                <w:t xml:space="preserve">Mounira Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Fillinger</w:t>
+                <w:t xml:space="preserve">Slim Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Sanglard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Danièle Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.867398. </w:t>
+              <w:t xml:space="preserve">PhytoFrontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (3), pp.268-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.867398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-01-22-0005-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623180v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring systems for resistance to plant protection products across the world: Between redundancy and complementarity</w:t>
               </w:r>
@@ -955,934 +955,934 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative quantitative proteomics of osmotic signal transduction mutants in Botrytis cinerea explain mutant phenotypes and highlight interaction with cAMP and Ca2+ signalling pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
+                <w:t xml:space="preserve">Jaafar Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Debieu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212 (103580), pp.103580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2019.103580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223854v1</w:t>
+                <w:t xml:space="preserve">hal-02390794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;mots&amp;quot; de la résistance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniele Debieu</w:t>
+                <w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866641v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « mots » de la résistance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;mots&amp;quot; de la résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R4p Network</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223780v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. R4p (réseau de Réflexion Et de Recherches Sur Les Résistances Aux Pesticides)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 733, pp.15-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungicide sensitivity shifting of Zymoseptoria tritici in the finnish-baltic region and a novel insertion in the MFS1 promoter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Les « mots » de la résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Délye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887988v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative quantitative proteomics of osmotic signal transduction mutants in Botrytis cinerea explain mutant phenotypes and highlight interaction with cAMP and Ca2+ signalling pathways” [J Proteomics. 2020 Feb 10; 212: 103580]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fungicide sensitivity shifting of Zymoseptoria tritici in the finnish-baltic region and a novel insertion in the MFS1 promoter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlene Davanture</w:t>
+                <w:t xml:space="preserve">Andres Mäe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Simon</w:t>
+                <w:t xml:space="preserve">Pille Sooväli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Zivy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Fillinger</w:t>
+                <w:t xml:space="preserve">Thies Marten Heick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 222, </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (385), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2020.103733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907972v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative quantitative proteomics of osmotic signal transduction mutants in Botrytis cinerea explain mutant phenotypes and highlight interaction with cAMP and Ca2+ signalling pathways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Comparative quantitative proteomics of osmotic signal transduction mutants in Botrytis cinerea explain mutant phenotypes and highlight interaction with cAMP and Ca2+ signalling pathways” [J Proteomics. 2020 Feb 10; 212: 103580]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Davanture</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Marlene Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 212 (103580), pp.103580. </w:t>
+              <w:t xml:space="preserve">, 2020, 222, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2019.103580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2020.103733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390794v1</w:t>
+                <w:t xml:space="preserve">hal-02907972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une classification unifiée des produits de protection des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. R4p (réseau de Réflexion Et de Recherches Sur Les Résistances Aux Pesticides)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2091,1344 +2091,1344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends and challenges in pesticide resistance detection</w:t>
+                <w:t xml:space="preserve">Proposal for a unified nomenclature for target-site mutations associated with resistance to fungicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. R4p (reflection And Research On Resistance To Pesticides)</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Délye</w:t>
+                <w:t xml:space="preserve">Wesley Mair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Lopez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Stammler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2016.06.006⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (8), pp.1449-1459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.4301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532573v1</w:t>
+                <w:t xml:space="preserve">hal-01588038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenylpyrroles: 30 years, two molecules and (nearly) no resistance</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trends and challenges in pesticide resistance detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. R4p (reflection And Research On Resistance To Pesticides)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle D. Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Délye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.02014⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (10), pp.834-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2016.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602833v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for a unified nomenclature for target-site mutations associated with resistance to fungicides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenylpyrroles: 30 years, two molecules and (nearly) no resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Kilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fillinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 72 (8), pp.1449-1459. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.4301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.02014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588038v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungicide efflux and the MgMFS1 transporter contribute to the multidrug resistance phenotype in Zymoseptoria tritici field isolates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">JÉR 2015 à Dijon, les résistances sur le grill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Sghyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colette Audeon</w:t>
+                <w:t xml:space="preserve">. R4p</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle D. Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Lanen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Duplaix</w:t>
+                <w:t xml:space="preserve">Christophe C. Delye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine, Helma Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 684, pp.10-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636102v1</w:t>
+                <w:t xml:space="preserve">hal-02630538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JÉR 2015 à Dijon, les résistances sur le grill</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fungicide efflux and the MgMFS1 transporter contribute to the multidrug resistance phenotype in Zymoseptoria tritici field isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Omrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Sghyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Audeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. R4p</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sabine, Helma Fillinger</w:t>
+                <w:t xml:space="preserve">Catherine C. Lanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Duplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (8), pp.2805 - 2823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630538v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness measurement reveals contrasting costs in homologous recombinant mutants of Botrytis cinerea resistant to succinate dehydrogenase inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphoproteome profiles of the phytopathogenic fungi [i]Alternaria brassicicola[/i] and [i]Botrytis cinerea[/i] during exponential growth in axenic cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Laleve</w:t>
+                <w:t xml:space="preserve">Jerome Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
+                <w:t xml:space="preserve">Nelly Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fgb.2014.03.006⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (13-14), pp.1639-1645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201300541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635144v1</w:t>
+                <w:t xml:space="preserve">hal-01209998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une première à Avignon, les JÉR, journées d'échanges sur les résistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle D. Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Micoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 670, pp.7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-directed mutagenesis of the P225, N230 and H272 residues of succinate dehydrogenase subunit B from Botrytis cinerea highlights different roles in enzyme activity and inhibitor binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Laleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle D. Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Toquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (7), pp.2253-2266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.12282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphoproteome profiles of the phytopathogenic fungi [i]Alternaria brassicicola[/i] and [i]Botrytis cinerea[/i] during exponential growth in axenic cultures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Campion</w:t>
+                <w:t xml:space="preserve">Fitness measurement reveals contrasting costs in homologous recombinant mutants of Botrytis cinerea resistant to succinate dehydrogenase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Laleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Valot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (13-14), pp.1639-1645. </w:t>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.24-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.201300541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2014.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012727v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphoproteome profiles of the phytopathogenic fungi [i]Alternaria brassicicola[/i] and [i]Botrytis cinerea[/i] during exponential growth in axenic cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (13-14), pp.1639-1645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pmic.201300541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209998v1</w:t>
+                <w:t xml:space="preserve">hal-04012727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of sterol 3-ketoreductase sensitivity in susceptibility to the fungicide fenhexamid in Botrytis cinerea and other phytopathogenic fungi</w:t>
               </w:r>
@@ -3703,51 +3703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong resistance to the fungicide fenhexamid entails a fitness cost in Botrytis cinerea, as shown by comparisons of isogenic strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3836,51 +3836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and Structural Comparison of Pyrrolnitrin- and Iprodione-Induced Modifications in the Class III Histidine-Kinase Bos1 of Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakhr Ajouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3992,51 +3992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4113,64 +4113,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fenhexamid et la vigne, mécanismes de résistance décryptés chez l'agent de la pourriture grise. Quelles conséquences pratiques au vignoble ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4251,64 +4251,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela M. Esterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia C. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4376,77 +4376,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. D. Mernke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. S. Dahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Laleve Lalève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 101 (10), pp.1176-1183. </w:t>
@@ -4657,51 +4657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine M.-C. Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Perrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48 (04), pp.377-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4786,64 +4786,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Leroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Mosbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (12), 13 p. </w:t>
@@ -4875,320 +4875,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HOG1-like MAP kinase Sak1 of Botrytis cinerea is negatively regulated by the upstream histidine kinase Bos1 and is not involved in dicarboximide- and phenylpyrrole-resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weiwei W. Liu</w:t>
+                <w:t xml:space="preserve">Genetic analysis of fenhexamid-resistant field isolates of the phytopathogenic fungus Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Al Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fgb.2008.04.003⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (11), pp.3933-3940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00615-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665901v1</w:t>
+                <w:t xml:space="preserve">hal-02669192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of fenhexamid-resistant field isolates of the phytopathogenic fungus Botrytis cinerea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
+                <w:t xml:space="preserve">The HOG1-like MAP kinase Sak1 of Botrytis cinerea is negatively regulated by the upstream histidine kinase Bos1 and is not involved in dicarboximide- and phenylpyrrole-resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei W. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine, Helma Fillinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45 (7), pp.1062-1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2008.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.00615-08⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02669192v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A class III histidine kinase acts as a novel virulence factor in Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei W. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5550,51 +5550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Meima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Eschevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Bolhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5658,51 +5658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Glyceraldehyde-3-phosphate Dehydrogenases with Opposite Physiological Roles in a Nonphotosynthetic Bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boschi-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5805,51 +5805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histidinol phosphate phosphatase, catalyzing the penultimate step of the histidine biosynthesis pathway, is encoded by ytvP (hisJ) in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Aymerich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5945,77 +5945,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Patry-Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elza Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Laleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Fungal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Dublin (IR), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6053,64 +6053,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungicides alternation and mixture lead to in vitro selection of generalist resistance mechanisms (MDR) in Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elza Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lalève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Fungal genetics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GSA, Mar 2024, Asilomar - California, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6129,575 +6129,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale screen of potential MDR isolates in contemporary Zymoseptoria tritici populations reveals genotypic and phenotypic diversity suggesting multiple molecular mechanisms involved in MDR field strains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Patry-Leclaire</w:t>
+                <w:t xml:space="preserve">Antagonistic pleiotropic effects reduce adaptation in a Major wheat pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Amezrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Neau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwilherm Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Reinhardsbrunn symposium on modern fungicides and anti-fungal compounds</w:t>
+              <w:t xml:space="preserve">20th Reinhardsbrunn symposium on modern fungicides and andi-fungal compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DpG, Apr 2023, Friedrichroda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286821v1</w:t>
+                <w:t xml:space="preserve">hal-04286767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonistic pleiotropic effects reduce adaptation in a Major wheat pathogen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reda Amezrou</w:t>
+                <w:t xml:space="preserve">Antagonistic pleiotropic effects reduce adaptation in a major wheat pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Amezrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwilherm Gazeau</w:t>
+                <w:t xml:space="preserve">L. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Reinhardsbrunn symposium on modern fungicides and andi-fungal compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DpG, Apr 2023, Friedrichroda, Germany</w:t>
+              <w:t xml:space="preserve">20th International Reinhardsbrunn symposium on modern fungicides and antifungal compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Frierichroda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286767v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonistic pleiotropic effects reduce adaptation in a major wheat pathogen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Screen of potential multi-drug resistant Zymoseptoria tritici field isolates reveals genotypic and phenotypic diversity suggesting multiple mechanisms involved in MDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elza Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Patry-Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Duplaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fillinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Reinhardsbrunn symposium on modern fungicides and antifungal compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Frierichroda, Germany</w:t>
+              <w:t xml:space="preserve">16 TH EUROPEAN CONFERENCE ON FUNGAL GENETICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Susanne Zeilinger-Migsich; Hubertus Haas, Mar 2023, Innsbruck,, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314029v1</w:t>
+                <w:t xml:space="preserve">hal-04093508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screen of potential multi-drug resistant Zymoseptoria tritici field isolates reveals genotypic and phenotypic diversity suggesting multiple mechanisms involved in MDR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large scale screen of potential MDR isolates in contemporary Zymoseptoria tritici populations reveals genotypic and phenotypic diversity suggesting multiple molecular mechanisms involved in MDR field strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Patry-Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Duplaix</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 TH EUROPEAN CONFERENCE ON FUNGAL GENETICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Susanne Zeilinger-Migsich; Hubertus Haas, Mar 2023, Innsbruck,, Austria</w:t>
+              <w:t xml:space="preserve">20th Reinhardsbrunn symposium on modern fungicides and anti-fungal compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DpG, Apr 2023, Friedrichroda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093508v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale screen of contemporary Zymoseptoria tritici populations suggests multiple molecular mechanisms involved in MDR field strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Patry-Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Duplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lalève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6739,51 +6739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screen of potential multi-drug resistant Zymoseptoria tritici field isolates reveals genotypic and phenotypic diversity, suggesting multiples mechanisms involves in MDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Patry-Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6791,51 +6791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Duplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECFG16 - 16th European conference on fungal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECFG, Mar 2022, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6860,103 +6860,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonistic pleiotropic effecs reduce adaptation in a major wheat pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Amezrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on cereal leaf blights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Gammarth, Tunisia</w:t>
@@ -7011,51 +7011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.M. Heick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECFG15 - 15th European conference on fuangal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECFG15, Feb 2020, Rome, Italy. pp.374-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7199,432 +7199,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi drug resistance in the wheat pathogen Zymoseptoria tritici - a question of repeated elements?</w:t>
+                <w:t xml:space="preserve">Assessing the risk of resistance selection towards quinone inside inhibitor dungicides (QiLs) in Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Omrane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colette Audéon</w:t>
+                <w:t xml:space="preserve">G. Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ignace</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Duplaix</w:t>
+                <w:t xml:space="preserve">D. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Aouini</w:t>
+                <w:t xml:space="preserve">B. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Fungal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fungal Genetics Conference, Mar 2019, Asilomar, United States</w:t>
+              <w:t xml:space="preserve">19th International Reinhardsbrunn symposium. Modern fungicides and antifungal compounds IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DPG Spectrum phytomedizin, Apr 2019, Friedrichroda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273449v1</w:t>
+                <w:t xml:space="preserve">hal-04261666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for a simple and unified classification of pesticides</w:t>
+                <w:t xml:space="preserve">Multi drug resistance in the wheat pathogen Zymoseptoria tritici - a question of repeated elements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Barrès</w:t>
+                <w:t xml:space="preserve">S Omrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Audéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Corio-Costet</w:t>
+                <w:t xml:space="preserve">C. Ignace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Duplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Debieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Fillinger</w:t>
+                <w:t xml:space="preserve">L. Aouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 19th international Reinhardsbrunn symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DPG Spectrum phytomedizin, Apr 2019, Friedrichroda, Germany</w:t>
+              <w:t xml:space="preserve">30th Fungal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fungal Genetics Conference, Mar 2019, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258254v1</w:t>
+                <w:t xml:space="preserve">hal-04273449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the risk of resistance selection towards quinone inside inhibitor dungicides (QiLs) in Zymoseptoria tritici</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposal for a simple and unified classification of pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fouché</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danielle Debieu</w:t>
+                <w:t xml:space="preserve">D Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Young</w:t>
+                <w:t xml:space="preserve">C Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
+                <w:t xml:space="preserve">S Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Reinhardsbrunn symposium. Modern fungicides and antifungal compounds IX</w:t>
+              <w:t xml:space="preserve">Proceedings of the 19th international Reinhardsbrunn symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DPG Spectrum phytomedizin, Apr 2019, Friedrichroda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261666v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-target-site resistance mechanisms againts agricultural fungicides, the tip of the iceberg?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resistance 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rothamsted Research, Sep 2019, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7768,1166 +7768,1166 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the risk of resistance selection towards Qil fungicides in Zymoseptoria tritici</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-drug resistance in the wheat pathogen Zymoseptoria tritici - a question of repeated elements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Omrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Audéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fouche</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Ignace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Duplaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on cereal leaf blights</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dublin, Ireland. p.65</w:t>
+              <w:t xml:space="preserve">Congrès de la SFM (Société Française de Microbiologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301862v1</w:t>
+                <w:t xml:space="preserve">hal-04287502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-drug resistance in the wheat pathogen Zymoseptoria tritici - a question of repeated elements?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colette Audéon</w:t>
+                <w:t xml:space="preserve">Assessing the risk of resistance selection towards Qil fungicides in Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ignace</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brigitte Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Young</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFM (Société Française de Microbiologie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International symposium on cereal leaf blights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dublin, Ireland. p.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287502v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phosducin-like protein PhnA of Botrytis cinerea is involved in fungal development and pathogenicity.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Comparative proteomics and phosphoproteomics to decipher signal transduction in Botrytis cinerea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Fungal genetics conference Asilomar 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2017, Asilomar, United States. p.142</w:t>
+              <w:t xml:space="preserve">, Mar 2017, Pacific Grove CA, United States. p.212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530813v1</w:t>
+                <w:t xml:space="preserve">hal-01604794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisateurs du congrès</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Grosman</w:t>
+                <w:t xml:space="preserve">Light-induced gene expression in Botrytis cinerea involves GATA-transcription factors and the stress-activated MAP kinase module.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim C. Cohrs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Kilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Échanges sur les Résistances aux Produits de Protection des Plantes 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau de Réflexion et de Recherche sur les Résistances aux Pesticides (R4P). FRA., Mar 2017, Bordeaux, France. 49 p</w:t>
+              <w:t xml:space="preserve">29. Fungal genetics conference Asilomar 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Pacific Grove CA, United States. p.196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606624v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-induced gene expression in Botrytis cinerea involves GATA-transcription factors and the stress-activated MAP kinase module.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Schumacher</w:t>
+                <w:t xml:space="preserve">The phosducin-like protein PhnA of Botrytis cinerea is involved in fungal development and pathogenicity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim C. Cohrs</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monica Miazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Audeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fillinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Fungal genetics conference Asilomar 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2017, Pacific Grove CA, United States. p.196</w:t>
+              <w:t xml:space="preserve">, Mar 2017, Asilomar, United States. p.142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530812v1</w:t>
+                <w:t xml:space="preserve">hal-01530813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative proteomics and phosphoproteomics to decipher signal transduction in Botrytis cinerea.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Organisateurs du congrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Délye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Fungal genetics conference Asilomar 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Pacific Grove CA, United States. p.212</w:t>
+              <w:t xml:space="preserve">Journées d’Échanges sur les Résistances aux Produits de Protection des Plantes 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de Réflexion et de Recherche sur les Résistances aux Pesticides (R4P). FRA., Mar 2017, Bordeaux, France. 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604794v1</w:t>
+                <w:t xml:space="preserve">hal-01606624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Several mutations of Zymoseptoria tritici field strains lead to MFS1 overexpression and multi-drug-resistance (MDR)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Quantitative comparative phosphoproteomics to decipher signal transduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Kilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECFG13. European conference on fungal genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, PARIS LA VILLETTE, France. p.94</w:t>
+              <w:t xml:space="preserve">XVII International Botrytis Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Santa Cruz, United States. p. 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796869v1</w:t>
+                <w:t xml:space="preserve">hal-01532614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to fungicides in the wheat pathogen Zymoseptoria tritici: a multidisciplinary study of multi drug resistance.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Several mutations of Zymoseptoria tritici field strains lead to MFS1 overexpression and multi-drug-resistance (MDR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette C. Audeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ignace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Duplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th national meeting of the SFBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">ECFG13. European conference on fungal genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, PARIS LA VILLETTE, France. p.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796760v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative comparative phosphoproteomics to decipher signal transduction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Adaptation to fungicides in the wheat pathogen Zymoseptoria tritici: a multidisciplinary study of multi drug resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Omrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette C. Audeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ignace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Duplaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII International Botrytis Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Santa Cruz, United States. p. 46</w:t>
+              <w:t xml:space="preserve">11th national meeting of the SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532614v1</w:t>
+                <w:t xml:space="preserve">hal-02796760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global analysis of the stress signalling pathway by phosphoproteomics reveals a new pathogenic factor in Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène M. Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean Chevaugeon 2016 (JJC) - 11èmes Rencontres de Phytopathologie - Mycologie, Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France. p.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8946,359 +8946,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-drug-resistance (MDR) in septoria leaf blotch</w:t>
+                <w:t xml:space="preserve">Genetic analysis of multi-drug-resistance (MDR) in Mycosphaerella graminicola (Zymoseptoria tritici) field isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colette Audeon</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette C. Audeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ignace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Duplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Sghyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. international Conference on Plant Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">27th Fungal Genetics Conference - Asilomar Conference Grounds,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, pacific grove, United States. p.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187021v1</w:t>
+                <w:t xml:space="preserve">hal-02796578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of multi-drug-resistance (MDR) in Mycosphaerella graminicola (Zymoseptoria tritici) field isolates</w:t>
+                <w:t xml:space="preserve">Multi-drug-resistance (MDR) in septoria leaf blotch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colette C. Audeon</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Audeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ignace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Duplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Sghyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Fungal Genetics Conference - Asilomar Conference Grounds,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, pacific grove, United States. p.36</w:t>
+              <w:t xml:space="preserve">18. international Conference on Plant Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796578v1</w:t>
+                <w:t xml:space="preserve">hal-01187021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance de type MDR chez l'agent de la septoriose du blé : dernières avancées sur un mode d'action original</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette C. Audeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ignace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Duplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Sghyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2015, Tours, France</w:t>
@@ -9340,77 +9340,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of molecular mechanisms underlying the multi-drugresistant phenotypes of Mycosphaerella graminicola field isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Sghyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9504,51 +9504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10es Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Aussois, France. p. 83</w:t>
@@ -9590,77 +9590,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MGMFS1 is the major membrane transporter involved in multiple drug resistance in Mycosphaerella graminicola field isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Sghyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Aouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9715,77 +9715,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of molecular mechanisms underlying the multi-drugresistant phenotypes of Mycosphaerella graminicola field isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Sghyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9821,527 +9821,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of molecular mechanisms underlying the multi-drug-resistant phenotypes of Mycosphaerella graminicola field isolates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">From enzyme to fungal development or how sdhB mutations impact respiration, fungicide resistance and fitness in the grey mold agent Botrytis cinerea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Laleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Ouini</w:t>
+                <w:t xml:space="preserve">Stéphanie Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Toquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle D. Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 17th International Reinhardsbrunn symposium on Modern Fungicides and Antifungal Compounds,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Friedrichroda, Germany</w:t>
+              <w:t xml:space="preserve">27th Fungal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Asilomar, United States. p.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189688v1</w:t>
+                <w:t xml:space="preserve">hal-01190653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From enzyme to fungal development or how sdhB mutations impact respiration, fungicide resistance and fitness in the grey mold agent Botrytis cinerea.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">The phytopathogenic fungus Botrytis pseudocinerea is resistant to the fungicide fenhexamid due to detoxification by a cytochrome P450.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Azeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danièle D. Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, Asilomar, United States. p.83</w:t>
+              <w:t xml:space="preserve">, Mar 2013, Asilomar, United States. p.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190653v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phytopathogenic fungus Botrytis pseudocinerea is resistant to the fungicide fenhexamid due to detoxification by a cytochrome P450.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Bach</w:t>
+                <w:t xml:space="preserve">Characterization of molecular mechanisms underlying the multi-drug resistant phenotypes of Mycosphaerella graminicola field isolates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Omrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Sghyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Aouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, Asilomar, United States. p.125</w:t>
+              <w:t xml:space="preserve">, Mar 2013, Asilomar, United States. p.201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190654v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of molecular mechanisms underlying the multi-drug resistant phenotypes of Mycosphaerella graminicola field isolates.</w:t>
+                <w:t xml:space="preserve">Characterization of molecular mechanisms underlying the multi-drug-resistant phenotypes of Mycosphaerella graminicola field isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Sghyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lamia Aouini</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Ouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Fungal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Asilomar, United States. p.201</w:t>
+              <w:t xml:space="preserve">Proceedings of the 17th International Reinhardsbrunn symposium on Modern Fungicides and Antifungal Compounds,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Friedrichroda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190656v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phytopathogenic fungus Botrytris pseudocinerea is resistant to the fungicide fenhexamid due to detoxification by a cytochrome P450.</w:t>
               </w:r>
@@ -10379,51 +10379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 17th International Reinhardsbrunn symposium on Modern Fungicides and Antifungal Compounds,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Friedrichroda, Germany</w:t>
@@ -10504,51 +10504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Botrytis Symposium,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Bari, Italy</w:t>
@@ -10590,51 +10590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From enzyme to fungal development or how sdhB mutations impact respiration, fungicide resistance and fitness in the grey mold agent Botrytis cinerea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs A. Laleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie S. Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10715,77 +10715,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterisation of two signal transduction genes identified by phosphoproteomics in Botrytis cinerea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Audeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Miazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10817,864 +10817,894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural and acquired fenhexamid resistance in Botrytis spp. :What’s the difference ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation du gène cyp684 responsable de la résistance au fenhexamid chez l'espèce Botrytis pseudocinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Azeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Solignac</w:t>
+                <w:t xml:space="preserve">Pauline P. Solignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8° Colloque de la Société Française de Phytopathologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFP (Saisissez le sigle en majuscules sans points). Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.17-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191166v1</w:t>
+                <w:t xml:space="preserve">hal-00999940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring SDHI resistance in Botrytis cinerea : from mutagenesis to enzymatic assays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Laleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Toquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Lachaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque de la Société Française de Phytopathologie (SFP),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring SDHI resistance in Botrytis cinerea : from mutagenesis to enzymatic assays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H Lachaise</w:t>
+                <w:t xml:space="preserve">Natural and acquired fenhexamid resistance in Botrytis spp. :What’s the difference ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Azeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8° Colloque de la Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">, SFP (Saisissez le sigle en majuscules sans points). Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191163v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural and acquired fenhexamid resistance in Botrytis spp :What's the difference ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Azeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque de la Société Française de Phytopathologie (SFP),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France. p. 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du gène cyp684 responsable de la résistance au fenhexamid chez l’espèce Botrytis pseudocinerea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Exploring SDHI resistance in Botrytis cinerea : from mutagenesis to enzymatic assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Laleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Toquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Lachaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème conférence internationale sur les maladies des céréales,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">8° Colloque de la Société Française de Phytopathologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190698v1</w:t>
+                <w:t xml:space="preserve">hal-01191163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional comparison of pyrrolnitrin- and iprodione-induced modifications in the class III histidine-kinase Bos1 of [i]Botrytis cinerea[/i]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation du gène cyp684 responsable de la résistance au fenhexamid chez l’espèce Botrytis pseudocinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Azeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle D. Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma Fillinger-David</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European conference on fungal genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Marburg, Germany</w:t>
+              <w:t xml:space="preserve">10ème conférence internationale sur les maladies des céréales,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191323v1</w:t>
+                <w:t xml:space="preserve">hal-01190698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du mécanisme MDR (Multidrug resistance) chez les souches de Mycosphaerella graminicola fortement résistantes aux fongicides IDM.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and functional comparison of pyrrolnitrin- and iprodione-induced modifications in the class III histidine-kinase Bos1 of [i]Botrytis cinerea[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakhr Ajouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFPP - 10ème Conférence Internationale sur les Maladies des Plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Tours, France. p.110</w:t>
+              <w:t xml:space="preserve">11. European conference on fungal genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Marburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019116v1</w:t>
+                <w:t xml:space="preserve">hal-01191323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse phosphoprotéomique des voies de réponse au fludioxonil des champignons filamenteux Alternaria brassicicola et Botrytis cinerea</w:t>
               </w:r>
@@ -11699,51 +11729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène M. Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11779,1303 +11809,1273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du gène cyp684 responsable de la résistance au fenhexamid chez l'espèce Botrytis pseudocinerea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation du mécanisme MDR (Multidrug resistance) chez les souches de Mycosphaerella graminicola fortement résistantes aux fongicides IDM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Omrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine, Helma Fillinger-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.17-17</w:t>
+              <w:t xml:space="preserve">AFPP - 10ème Conférence Internationale sur les Maladies des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Tours, France. p.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999940v1</w:t>
+                <w:t xml:space="preserve">hal-01019116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the gene CYP68, 4 for the fenhexamid resistance in the species Botrytis Pseudocinerea.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Danièle D. Debieu</w:t>
+                <w:t xml:space="preserve">The fludioxonil induced phosphoproteomes of the phytopathogenic fungi Alternaria brassicicola and Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène M. Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSPGW 2011 : Botrytis -Sclerotinia Post-Genome Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.32</w:t>
+              <w:t xml:space="preserve">26th Fungal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Asilomar, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000557v1</w:t>
+                <w:t xml:space="preserve">hal-03281864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of resistance mechanisms to pyrrolnitrin and to iprodione in Botrytis cinerea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Mutagenesis of sdhB and sdhD genes in Botrytis cinerea for functional analysis of ressistance to SDHIs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs A. Laleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Toquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H. Lachaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botrytis-Sclerotinia Post-Genome Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon (COMUE). FRA., Sep 2011, Lyon, France. pp.23</w:t>
+              <w:t xml:space="preserve">BSPGW 2011 : Botrytis -Sclerotinia Post-Genome Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000476v1</w:t>
+                <w:t xml:space="preserve">hal-01000549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental strategies to unravel the MDR mechanism in new emergent phenotypes of M. graminicola highly resistant to several DMIs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lanen</w:t>
+                <w:t xml:space="preserve">Natural and acquired fenhexamid resistance in Botrytis spp : What's the difference ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine, Helma Fillinger-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Mycosphaerella and Stagonospora Diseases of Cereals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Mexico, Mexico. pp.38</w:t>
+              <w:t xml:space="preserve">26. Fungal Genetics Conference at Silomar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Asilomar, United States. pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019310v1</w:t>
+                <w:t xml:space="preserve">hal-01019741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutagenesis of sdhB and sdhD genes in Botrytis cinerea for functional analysis of ressistance to SDHIs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Comparison of resistance mechanisms to pyrrolnitrin and to iprodione in Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakhr Ajouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène H. Lachaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSPGW 2011 : Botrytis -Sclerotinia Post-Genome Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.24</w:t>
+              <w:t xml:space="preserve">Botrytis-Sclerotinia Post-Genome Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon (COMUE). FRA., Sep 2011, Lyon, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000549v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural and acquired fenhexamid resistance in Botrytis spp : What's the difference ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Solignac</w:t>
+                <w:t xml:space="preserve">Experimental strategies to unravel the MDR mechanism in new emergent phenotypes of M. graminicola highly resistant to several DMIs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Omrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Martinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Fungal Genetics Conference at Silomar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Asilomar, United States. pp.87</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Mycosphaerella and Stagonospora Diseases of Cereals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Mexico, Mexico. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019741v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenhexamid resistance in Botrytis pseudocinerea:Target modifications and fungicide detoxification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the gene CYP68, 4 for the fenhexamid resistance in the species Botrytis Pseudocinerea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Azeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Solignac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Lachaise</w:t>
+                <w:t xml:space="preserve">Pauline P. Solignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle D. Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Reinhardsbrunn Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Friedrichroda, Germany. pp.111-116</w:t>
+              <w:t xml:space="preserve">BSPGW 2011 : Botrytis -Sclerotinia Post-Genome Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003252v1</w:t>
+                <w:t xml:space="preserve">hal-01000557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphoproteomics to trace signal transduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène M. Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSPGW 2011 : Botrytis -Sclerotinia Post-Genome Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fluioxonil induced phosphoproteomes of the phytopathogenic fungi Alternaria brassicicola and Botrytis cinerea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
+                <w:t xml:space="preserve">Fenhexamid resistance in Botrytis pseudocinerea:Target modifications and fungicide detoxification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine, Helma Fillinger-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Solignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lachaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Fungal Genetics Conference at Silomar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Asilomar, United States. pp.110</w:t>
+              <w:t xml:space="preserve">16. International Reinhardsbrunn Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Friedrichroda, Germany. pp.111-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000456v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutagenesis of sdhB and sdhD genes in Botrytis cinerea for functional analysis of ressistance to SDHIs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène H. Lachaise</w:t>
+                <w:t xml:space="preserve">The fluioxonil induced phosphoproteomes of the phytopathogenic fungi Alternaria brassicicola and Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène M. Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Fungal Genetics Conference at Asilomar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Asilomar, United States. pp.270 (638)</w:t>
+              <w:t xml:space="preserve">26. Fungal Genetics Conference at Silomar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Asilomar, United States. pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000720v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitness measurements of Fenhexamid resistant strains in Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13137,596 +13137,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fludioxonil induced phosphoproteomes of the phytopathogenic fungi Alternaria brassicicola and Botrytis cinerea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
+                <w:t xml:space="preserve">Mutagenesis of sdhB and sdhD genes in Botrytis cinerea for functional analysis of ressistance to SDHIs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Laleve Lalève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Toquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H. Lachaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Fungal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Asilomar, États-Unis</w:t>
+              <w:t xml:space="preserve">26. Fungal Genetics Conference at Asilomar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Asilomar, United States. pp.270 (638)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281864v1</w:t>
+                <w:t xml:space="preserve">hal-01000720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of erg27 mutations in fenhexamid resistance in Botrytis cinerea: a reverse genetic approach</w:t>
+                <w:t xml:space="preserve">Functional analysis in Botrytis cinerea by an inducible silencing method of the putative sterol 3-keto reductase encoding gene erg27 the suggested target of the fungicide fenhexamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lachaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres de Phytopathologie - Mycologie de la Société Françaie de Phytopathology (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">8. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753273v1</w:t>
+                <w:t xml:space="preserve">hal-02752050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary metabolism in Botrytis cinerea : the grey and the pink sides of a pathogen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume G. Morgant</w:t>
+                <w:t xml:space="preserve">Impact of erg27 mutations in fenhexamid resistance in Botrytis cinerea: a reverse genetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lachaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Botrytis Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Cadix, Spain</w:t>
+              <w:t xml:space="preserve">8. Rencontres de Phytopathologie - Mycologie de la Société Françaie de Phytopathology (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756707v1</w:t>
+                <w:t xml:space="preserve">hal-02753273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis in Botrytis cinerea by an inducible silencing method of the putative sterol 3-keto reductase encoding gene erg27 the suggested target of the fungicide fenhexamid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Lachaise</w:t>
+                <w:t xml:space="preserve">Secondary metabolism in Botrytis cinerea : the grey and the pink sides of a pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berengere Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Moraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Morgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
+              <w:t xml:space="preserve">15. International Botrytis Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Cadix, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752050v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of replicative genomic libraries to clone fungicide resistance alleles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Botrytis Genome Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13764,77 +13764,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode of action of sterol biosynthesis inhibitors and resistance phenomena in fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle D. Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13928,51 +13928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème conférence internationale sur les maladies des palntes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPP, Dec 2006, Tours, France</w:t>
@@ -14059,77 +14059,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elza Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Patry-Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Laleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IS-MPMI Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14154,103 +14154,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the risk of resistance selection towards Qil fungicides in Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean Chevauchon JJC2018 - 12èmes Rencontres de Phytopathologie &amp; Mycologie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois, France. , p.65, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14301,77 +14301,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Azeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette C. Audeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECFG13. European conference on fungal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, PARIS LA VILLETTE, France. p.581, 2016</w:t>
@@ -14394,592 +14394,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-drug-resistance (MDR) in septoria leaf blotch.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hind Sghyer</w:t>
+                <w:t xml:space="preserve">Genetic and biochemistry analyses of the natural resistance to the fungicide fenhexamid in the phytopathogenic fungus Botrytis pseudocinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Azeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette C. Audeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resistance 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Harpenden, United Kingdom. Pest Management Science, 67 (1), pp.44-59, 2015, Pest Management Science</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Harpenden, United Kingdom. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536460v1</w:t>
+                <w:t xml:space="preserve">hal-02739487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and biochemistry analyses of the natural resistance to the fungicide fenhexamid in the phytopathogenic fungus Botrytis pseudocinerea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Lanen</w:t>
+                <w:t xml:space="preserve">Multi-drug-resistance (MDR) in septoria leaf blotch.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Omrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Audeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ignace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Duplaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Sghyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resistance 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Harpenden, United Kingdom. 2015</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Harpenden, United Kingdom. Pest Management Science, 67 (1), pp.44-59, 2015, Pest Management Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739487v1</w:t>
+                <w:t xml:space="preserve">hal-01536460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Botrytis pseudocinerea is resistant to the fungicide fenhexamid due to detoxification by the cytochrome P450 monooxygenase CYP684</w:t>
+                <w:t xml:space="preserve">A new qPCR method for detection and quantification of Botrytis pseudocinerea in gray mold populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Azeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Micoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine, Helma Fillinger-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 17th International Reinhardsbrunn symposium on Modern Fungicides and Antifungal Compounds,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Friedrichroda, Germany. 2013</w:t>
+              <w:t xml:space="preserve">16th International Botrytis Symposium,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bari, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189690v1</w:t>
+                <w:t xml:space="preserve">hal-01190843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new qPCR method for detection and quantification of Botrytis pseudocinerea in gray mold populations.</w:t>
+                <w:t xml:space="preserve">Botrytis pseudocinerea is resistant to the fungicide fenhexamid due to detoxification by the cytochrome P450 monooxygenase CYP684</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Azeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Botrytis Symposium,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Bari, Italy. 2013</w:t>
+              <w:t xml:space="preserve">Proceedings of the 17th International Reinhardsbrunn symposium on Modern Fungicides and Antifungal Compounds,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Friedrichroda, Germany. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190843v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From enzyme to fungal development or how sdhB mutations impact respiration, fungicide resistance and fitness in the grey mold agent Botrytis cinerea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Laleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Toquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle D. Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15053,51 +15053,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botrytis – the fungus, the pathogen and its management in agricultural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elad Yigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
@@ -15178,64 +15178,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Control and Resistance Management of Botrytis Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botrytis – the Fungus, the Pathogen and its Management in Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15308,51 +15308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yigal Elad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melané Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botrytis – the Fungus, the Pathogen and its Management in Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15412,51 +15412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenhexamid Resistance in the Botrytis Species Complex, Responsible for Grey Mould Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15589,51 +15589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15675,51 +15675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome sequencing projects of the plant pathogenic fungi Botrytis Cinerea and Sclerotinia Sclerotiorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15832,90 +15832,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative proteomics of osmotic signal transduction mutants in &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; explain loss of pathogenicity phenotypes and highlight interaction with cAMP and Ca2+ signalling pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5506737620833718E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15955,90 +15955,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auteurs du site web Réseau de Réflexion et de Recherche sur la Résistance aux Pesticides (R4P) www.r4p-inra.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau de Réflexion et de Recherche sur la Résistance aux Pesticides (R4P)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
@@ -16157,51 +16157,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F932CAAA"/>
+    <w:nsid w:val="84FDEC0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16388,51 +16388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-fillinger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4683-0803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126838445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Amezrou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aud&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Compain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011376" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fouch&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rosati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Venet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Josserand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Latorse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081494" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261202v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben M'Henni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Salem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Souli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tounsi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Debieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-01-22-0005-R" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lal&#232;ve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Young" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15760" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Hagiwara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sanglard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.867398" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R4p Network" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Debieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6275" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223854v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Debieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223780v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p (r&#233;seau de R&#233;flexion Et de Recherches Sur Les R&#233;sistances Aux Pesticides)" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres M&#228;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pille Soov&#228;li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thies Marten Heick" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00385" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907972v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Kilani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Davanture" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103733" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.103580" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le D. Debieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627374v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Omrane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Audeon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ignace" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Duplaix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Aouini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00393-17" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p (reflection And Research On Resistance To Pesticides)" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.06.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Mair" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lopez-Ruiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Stammler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Clark" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Burnett" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4301" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sghyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lanen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12781" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-33MZC3ZT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630538v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma Fillinger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635144v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Laleve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma S. H. Fillinger-David" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Walker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.03.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z870B390-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019586v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grosman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Micoud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638457v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gamet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Toquin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12282" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-51KMW7VS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012727v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dumur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201300541" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FW5PC87-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209998v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003309v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Bach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Montesinos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma Fillinger-David" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3418" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RN9NCXX8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190541v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schumacher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Studt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053729" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999984v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Billard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H. Lachaise" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Beffa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2312" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PL4TPCTH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000340v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042520" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999983v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06957-11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Lachaise" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000561v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela M. Esterio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia C. Ramos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Mernke" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Dahm" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Laleve Lal&#232;ve" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-11-0046" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190236v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A. Cuomo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. L. van Kan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto P. Benito" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002230" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000497v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei W. Liu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Soulie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Perrino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.12.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWK6P15R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kretschmer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Leroch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mosbach" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000696" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665901v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.04.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9048DRWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669192v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Auclair" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Al Hajj" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00615-08" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665840v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Santosh Polepalli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Pecheur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-1042" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671863v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pradier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brygoo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683417v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kobayashi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Ehrlich" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albertini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Amati" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Andersen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0730515100" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677169v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Meima" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eschevins" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bolhuis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert W. Hamoen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111380200" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690872v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Azza" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Branlant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.19.14031" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685580v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Coq" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214300v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Patry-Leclaire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Neau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526214v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286821v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Neau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286767v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Gazeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314029v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amezrou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093508v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275553v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273790v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312259v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273572v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Heick" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalus" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273732v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lisse Sandrine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273449v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Omrane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ignace" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aouini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258254v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barr&#232;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Corio-Costet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Debieu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C D&#233;lye" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fillinger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261666v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fouch&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Young" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287484v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272212v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compain J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301862v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fouche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meunier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287502v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ignace" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530813v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Miazzi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606624v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530812v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim C. Cohrs" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604794v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796869v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Audeon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796760v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532614v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800126v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Davanture" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Zivy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187021v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796578v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740700v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019587v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kema" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189888v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Azeddine" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744310v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299474v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189688v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ouini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190653v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gamet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Toquin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190654v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190656v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189687v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190844v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004254v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s A. Laleve" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Gamet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Toquin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003338v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191166v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Solignac" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190596v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Toquin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lachaise" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191163v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001108v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Bach" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Solignac" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190698v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191323v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019116v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281861v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999940v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000557v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000476v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019310v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martinho" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000549v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019741v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003252v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lachaise" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000564v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000456v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Campion" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Dumur" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Bataill&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000720v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000730v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Lachaise" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281864v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753273v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756707v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moraga" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morgant" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752050v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819504v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758535v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Fritz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603557v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albertini" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214620v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787513v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797065v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536460v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739487v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189690v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190843v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Fontaine" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189758v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791858v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Yigal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319233703" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23371-0" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531611v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-23371-0" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23371-0_10" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531609v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigal Elad" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melan&#233; Vivier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-23371-0_1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287161v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bach" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/1884" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/27512" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617176v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820038v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Artiguenave" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billault" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Choquer" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790361v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5506737620833718E12" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318933v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-fillinger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4683-0803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126838445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Amezrou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aud&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Compain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011376" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fouch&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rosati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Venet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Josserand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Latorse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081494" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lal&#232;ve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Young" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15760" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623180v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Hagiwara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sanglard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.867398" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben M'Henni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Salem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Souli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tounsi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Debieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-01-22-0005-R" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R4p Network" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Debieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6275" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Kilani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.103580" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Debieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p (r&#233;seau de R&#233;flexion Et de Recherches Sur Les R&#233;sistances Aux Pesticides)" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223780v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887988v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres M&#228;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pille Soov&#228;li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thies Marten Heick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00385" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Davanture" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103733" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le D. Debieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627374v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Omrane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Audeon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ignace" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Duplaix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Aouini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00393-17" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588038v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Mair" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lopez-Ruiz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Stammler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Clark" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Burnett" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532573v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p (reflection And Research On Resistance To Pesticides)" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.06.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602833v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma Fillinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636102v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sghyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lanen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12781" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-33MZC3ZT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209998v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dumur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201300541" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FW5PC87-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019586v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grosman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Micoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638457v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Laleve" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gamet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Walker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Toquin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12282" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-51KMW7VS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635144v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma S. H. Fillinger-David" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.03.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z870B390-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012727v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003309v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Bach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Montesinos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma Fillinger-David" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3418" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RN9NCXX8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190541v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schumacher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Studt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053729" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999984v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Billard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H. Lachaise" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Beffa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2312" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PL4TPCTH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000340v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042520" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999983v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06957-11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Lachaise" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000561v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela M. Esterio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia C. Ramos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Mernke" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Dahm" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Laleve Lal&#232;ve" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-11-0046" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190236v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A. Cuomo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. L. van Kan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto P. Benito" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002230" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000497v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei W. Liu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Soulie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Perrino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.12.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWK6P15R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kretschmer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Leroch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mosbach" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000696" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669192v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Auclair" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Al Hajj" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00615-08" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665901v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.04.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9048DRWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665840v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Santosh Polepalli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Pecheur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-1042" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671863v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pradier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brygoo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683417v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kobayashi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Ehrlich" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albertini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Amati" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Andersen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0730515100" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677169v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Meima" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eschevins" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bolhuis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert W. Hamoen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111380200" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690872v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Azza" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Branlant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.19.14031" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685580v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Coq" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214300v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Patry-Leclaire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Neau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526214v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286767v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Gazeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meyer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314029v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amezrou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093508v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286821v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Neau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275553v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273790v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312259v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273572v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Heick" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalus" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273732v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lisse Sandrine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261666v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fouch&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Young" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273449v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Omrane" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ignace" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aouini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258254v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barr&#232;s" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Corio-Costet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Debieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C D&#233;lye" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fillinger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287484v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272212v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compain J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287502v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ignace" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301862v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fouche" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meunier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604794v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530812v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim C. Cohrs" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530813v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Miazzi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606624v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532614v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796869v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Audeon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796760v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800126v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Davanture" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Zivy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796578v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187021v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740700v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019587v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kema" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189888v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Azeddine" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744310v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299474v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190653v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gamet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Toquin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190654v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190656v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189688v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ouini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189687v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190844v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004254v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s A. Laleve" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Gamet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Toquin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003338v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999940v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Solignac" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Bach" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190596v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Toquin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lachaise" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191166v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Solignac" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001108v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191163v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190698v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191323v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281861v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019116v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281864v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000549v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019741v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000476v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019310v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martinho" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000557v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000564v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003252v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lachaise" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000456v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Campion" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Dumur" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Bataill&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000730v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Lachaise" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000720v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752050v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753273v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756707v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moraga" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morgant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819504v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758535v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Fritz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603557v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albertini" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214620v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787513v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797065v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739487v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536460v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190843v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Fontaine" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189690v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189758v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791858v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Yigal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319233703" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23371-0" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531611v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-23371-0" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23371-0_10" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531609v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigal Elad" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melan&#233; Vivier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-23371-0_1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287161v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bach" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/1884" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/27512" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617176v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820038v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Artiguenave" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billault" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Choquer" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790361v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5506737620833718E12" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318933v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>