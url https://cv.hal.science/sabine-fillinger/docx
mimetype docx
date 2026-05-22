--- v1 (2026-04-10)
+++ v2 (2026-05-22)
@@ -449,399 +449,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed evolution predicts cytochrome b G37V target site modification as probable adaptive mechanism towards the QiI fungicide fenpicoxamid in Zymoseptoria tritici</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Antifungal Resistance: From Molecular to Global Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Michel</w:t>
+                <w:t xml:space="preserve">Daisuke Hagiwara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lalève</w:t>
+                <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Wang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Sanglard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15760⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.867398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.867398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357067v1</w:t>
+                <w:t xml:space="preserve">hal-03623180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Antifungal Resistance: From Molecular to Global Issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biocontrol and Growth Promotion Potential of Combined Application of Trichoderma simmonsii and Aspergillus westerdijkiae Against Apple Tree Dieback Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ben M'Henni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisuke Hagiwara</w:t>
+                <w:t xml:space="preserve">Ibtissem Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Fillinger</w:t>
+                <w:t xml:space="preserve">Mounira Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Sanglard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Slim Tounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.867398⟩</w:t>
+              <w:t xml:space="preserve">PhytoFrontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (3), pp.268-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-01-22-0005-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623180v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrol and Growth Promotion Potential of Combined Application of Trichoderma simmonsii and Aspergillus westerdijkiae Against Apple Tree Dieback Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yosra Ben M'Henni</w:t>
+                <w:t xml:space="preserve">Directed evolution predicts cytochrome b G37V target site modification as probable adaptive mechanism towards the QiI fungicide fenpicoxamid in Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissem Ben Salem</w:t>
+                <w:t xml:space="preserve">Thomas Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounira Souli</w:t>
+                <w:t xml:space="preserve">Anaïs Lalève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Tounsi</w:t>
+                <w:t xml:space="preserve">Nick Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Debieu</w:t>
+                <w:t xml:space="preserve">David Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhytoFrontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (3), pp.268-279. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (03), pp.1117-1132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-01-22-0005-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261202v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring systems for resistance to plant protection products across the world: Between redundancy and complementarity</w:t>
               </w:r>
@@ -1013,51 +1013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 212 (103580), pp.103580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1085,570 +1085,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Barrès</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;mots&amp;quot; de la résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R4p Network</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danielle Debieu</w:t>
+                <w:t xml:space="preserve">Benoît Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223854v1</w:t>
+                <w:t xml:space="preserve">hal-02866641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;mots&amp;quot; de la résistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R4p Network</w:t>
+                <w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Barrès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniele Debieu</w:t>
+                <w:t xml:space="preserve">Danielle Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866641v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Danièle Debieu</w:t>
+                <w:t xml:space="preserve">Les « mots » de la résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 733, pp.15-19</w:t>
+              <w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893336v1</w:t>
+                <w:t xml:space="preserve">hal-05223780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « mots » de la résistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Barrès</w:t>
+                <w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. R4p (réseau de Réflexion Et de Recherches Sur Les Résistances Aux Pesticides)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniele Debieu</w:t>
+                <w:t xml:space="preserve">Benoît Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t>
+              <w:t xml:space="preserve">, 2020, 733, pp.15-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223780v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungicide sensitivity shifting of Zymoseptoria tritici in the finnish-baltic region and a novel insertion in the MFS1 promoter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Mäe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pille Sooväli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1760,51 +1760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 222, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1838,51 +1838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une classification unifiée des produits de protection des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. R4p (réseau de Réflexion Et de Recherches Sur Les Résistances Aux Pesticides)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2329,3573 +2329,3585 @@
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (10), pp.834-853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tplants.2016.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenylpyrroles: 30 years, two molecules and (nearly) no resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.1-10. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.02014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JÉR 2015 à Dijon, les résistances sur le grill</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danièle D. Debieu</w:t>
+                <w:t xml:space="preserve">Fungicide efflux and the MgMFS1 transporter contribute to the multidrug resistance phenotype in Zymoseptoria tritici field isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. Delye</w:t>
+                <w:t xml:space="preserve">Hind Sghyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Audeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine, Helma Fillinger</w:t>
+                <w:t xml:space="preserve">Catherine C. Lanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Duplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (8), pp.2805 - 2823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630538v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungicide efflux and the MgMFS1 transporter contribute to the multidrug resistance phenotype in Zymoseptoria tritici field isolates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Duplaix</w:t>
+                <w:t xml:space="preserve">JÉR 2015 à Dijon, les résistances sur le grill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. R4p</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle D. Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Delye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine, Helma Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 684, pp.10-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02636102v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphoproteome profiles of the phytopathogenic fungi [i]Alternaria brassicicola[/i] and [i]Botrytis cinerea[/i] during exponential growth in axenic cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (13-14), pp.1639-1645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pmic.201300541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une première à Avignon, les JÉR, journées d'échanges sur les résistances</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fitness measurement reveals contrasting costs in homologous recombinant mutants of Botrytis cinerea resistant to succinate dehydrogenase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+                <w:t xml:space="preserve">Anaïs Laleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Micoud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.24-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2014.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019586v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-directed mutagenesis of the P225, N230 and H272 residues of succinate dehydrogenase subunit B from Botrytis cinerea highlights different roles in enzyme activity and inhibitor binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Laleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle D. Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Toquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (7), pp.2253-2266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.12282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness measurement reveals contrasting costs in homologous recombinant mutants of Botrytis cinerea resistant to succinate dehydrogenase inhibitors</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une première à Avignon, les JÉR, journées d'échanges sur les résistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle D. Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Micoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 670, pp.7-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02635144v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphoproteome profiles of the phytopathogenic fungi [i]Alternaria brassicicola[/i] and [i]Botrytis cinerea[/i] during exponential growth in axenic cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (13-14), pp.1639-1645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pmic.201300541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of sterol 3-ketoreductase sensitivity in susceptibility to the fungicide fenhexamid in Botrytis cinerea and other phytopathogenic fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle D. Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pest Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 69 (5), pp.642 - 651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ps.3418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional bikaverin biosynthesis gene cluster in rare strains of Botrytis cinerea is positively controlled by VELVET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Schumacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Studt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), pp.e53729. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0053729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong resistance to the fungicide fenhexamid entails a fitness cost in Botrytis cinerea, as shown by comparisons of isogenic strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H H. Lachaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Beffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pest Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 68 (5), pp.684-691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ps.2312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and Structural Comparison of Pyrrolnitrin- and Iprodione-Induced Modifications in the Class III Histidine-Kinase Bos1 of Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakhr Ajouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (8), 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0042520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Allele-Specific Probe and Primer Amplification Assay, a New Real-Time PCR Method for Fine Quantification of Single-Nucleotide Polymorphisms in Pooled DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle D. Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (04), pp.1063-1068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.06957-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fenhexamid et la vigne, mécanismes de résistance décryptés chez l'agent de la pourriture grise. Quelles conséquences pratiques au vignoble ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Two promoter rearrangements in a drug efflux transporter gene are responsible for the appareance and spread of multidrug resistance phenotype MDR2 in Botrytis cinerea isolates in French and German vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. D. Mernke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Dahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Laleve Lalève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène H. Lachaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101 (10), pp.1176-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-02-11-0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000704v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and genetic characterization of Chilean isolates of Botrytis cinerea with different levels of sensitivity to fenhexamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela M. Esterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia C. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (3), pp.414-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two promoter rearrangements in a drug efflux transporter gene are responsible for the appareance and spread of multidrug resistance phenotype MDR2 in Botrytis cinerea isolates in French and German vineyards</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Le fenhexamid et la vigne, mécanismes de résistance décryptés chez l'agent de la pourriture grise. Quelles conséquences pratiques au vignoble ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H. Lachaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 648, pp.40-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-02-11-0046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01000448v1</w:t>
+                <w:t xml:space="preserve">hal-01000704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Analysis of the Necrotrophic Fungal Pathogens Sclerotinia sclerotiorum and Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina A. Cuomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan A. L. van Kan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto P. Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The osmosensing signal transduction pathway from Botrytis cinerea regulates cell wall integrity and MAP kinase pathways control melanin biosynthesis with influence of light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei W. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine M.-C. Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Perrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48 (04), pp.377-387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fgb.2010.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungicide-driven evolution and molecular basis of multidrug resistance in field populations of the grey mould fungus Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Kretschmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Leroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Mosbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (12), 13 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of fenhexamid-resistant field isolates of the phytopathogenic fungus Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Al Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52 (11), pp.3933-3940. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.00615-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The HOG1-like MAP kinase Sak1 of Botrytis cinerea is negatively regulated by the upstream histidine kinase Bos1 and is not involved in dicarboximide- and phenylpyrrole-resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei W. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma Fillinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45 (7), pp.1062-1074. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2008.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A class III histidine kinase acts as a novel virulence factor in Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei W. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jai Santosh Polepalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Le Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19 (9), pp.1042-1050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/MPMI-19-1042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressed sequence tags from the phytopathogenic fungus Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brygoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 111, pp.139-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essential &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; genes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Amati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 100 (8), pp.4678-4683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0730515100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bdbDC operon of bacillus subtilis encodes thiol-disulfide oxidoreductases required for competence development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Meima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Eschevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Bolhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leendert W. Hamoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 277 (9), pp.6994-7001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M111380200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Glyceraldehyde-3-phosphate Dehydrogenases with Opposite Physiological Roles in a Nonphotosynthetic Bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boschi-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Azza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Branlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 275 (19), pp.14031-14037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.275.19.14031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histidinol phosphate phosphatase, catalyzing the penultimate step of the histidine biosynthesis pathway, is encoded by ytvP (hisJ) in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Aymerich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 181 (10), pp.3277-3280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5905,1821 +5917,1821 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-drug resistance in the fungal wheat pathogen Zymoseptoria tritici: a hint to complex mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Patry-Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elza Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Laleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Fungal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Dublin (IR), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungicides alternation and mixture lead to in vitro selection of generalist resistance mechanisms (MDR) in Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elza Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lalève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Fungal genetics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GSA, Mar 2024, Asilomar - California, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonistic pleiotropic effects reduce adaptation in a Major wheat pathogen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwilherm Gazeau</w:t>
+                <w:t xml:space="preserve">Large scale screen of potential MDR isolates in contemporary Zymoseptoria tritici populations reveals genotypic and phenotypic diversity suggesting multiple molecular mechanisms involved in MDR field strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Patry-Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elsa Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fillinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Reinhardsbrunn symposium on modern fungicides and andi-fungal compounds</w:t>
+              <w:t xml:space="preserve">20th Reinhardsbrunn symposium on modern fungicides and anti-fungal compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DpG, Apr 2023, Friedrichroda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286767v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonistic pleiotropic effects reduce adaptation in a major wheat pathogen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Screen of potential multi-drug resistant Zymoseptoria tritici field isolates reveals genotypic and phenotypic diversity suggesting multiple mechanisms involved in MDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elza Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Patry-Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Duplaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fillinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Reinhardsbrunn symposium on modern fungicides and antifungal compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Frierichroda, Germany</w:t>
+              <w:t xml:space="preserve">16 TH EUROPEAN CONFERENCE ON FUNGAL GENETICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Susanne Zeilinger-Migsich; Hubertus Haas, Mar 2023, Innsbruck,, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314029v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screen of potential multi-drug resistant Zymoseptoria tritici field isolates reveals genotypic and phenotypic diversity suggesting multiple mechanisms involved in MDR</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antagonistic pleiotropic effects reduce adaptation in a major wheat pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Amezrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 TH EUROPEAN CONFERENCE ON FUNGAL GENETICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Susanne Zeilinger-Migsich; Hubertus Haas, Mar 2023, Innsbruck,, Austria</w:t>
+              <w:t xml:space="preserve">20th International Reinhardsbrunn symposium on modern fungicides and antifungal compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Frierichroda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093508v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale screen of potential MDR isolates in contemporary Zymoseptoria tritici populations reveals genotypic and phenotypic diversity suggesting multiple molecular mechanisms involved in MDR field strains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Patry-Leclaire</w:t>
+                <w:t xml:space="preserve">Antagonistic pleiotropic effects reduce adaptation in a Major wheat pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Amezrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Neau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Suffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Reinhardsbrunn symposium on modern fungicides and anti-fungal compounds</w:t>
+              <w:t xml:space="preserve">20th Reinhardsbrunn symposium on modern fungicides and andi-fungal compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DpG, Apr 2023, Friedrichroda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286821v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale screen of contemporary Zymoseptoria tritici populations suggests multiple molecular mechanisms involved in MDR field strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Patry-Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Duplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lalève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference in fungal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECFG, Mar 2023, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screen of potential multi-drug resistant Zymoseptoria tritici field isolates reveals genotypic and phenotypic diversity, suggesting multiples mechanisms involves in MDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Patry-Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Duplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECFG16 - 16th European conference on fungal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECFG, Mar 2022, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonistic pleiotropic effecs reduce adaptation in a major wheat pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Amezrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Amezrou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on cereal leaf blights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Gammarth, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplicon-deep sequencing using Oxford-Nanopore® technology to quantify multi-drug-resistant strains in Zymoseptoria tritici populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.M. Heick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECFG15 - 15th European conference on fuangal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECFG15, Feb 2020, Rome, Italy. pp.374-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning of AvrStb9, a gene of Zymoseptoria tritici conferring avirulence on wheat cultivars carrying the Stb9 resistance gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Audéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gélisse Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECFG15 - 15th European conference on fungal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECFG15, Feb 2020, Rome, Italy. pp.340-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the risk of resistance selection towards quinone inside inhibitor dungicides (QiLs) in Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Reinhardsbrunn symposium. Modern fungicides and antifungal compounds IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DPG Spectrum phytomedizin, Apr 2019, Friedrichroda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi drug resistance in the wheat pathogen Zymoseptoria tritici - a question of repeated elements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Audéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ignace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Duplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fungal Genetics Conference, Mar 2019, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal for a simple and unified classification of pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 19th international Reinhardsbrunn symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DPG Spectrum phytomedizin, Apr 2019, Friedrichroda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-target-site resistance mechanisms againts agricultural fungicides, the tip of the iceberg?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resistance 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rothamsted Research, Sep 2019, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning of AvrStb9, a gene of Zymoseptoria tritici conferring avirulence on wheat cultivars carrying the Stb9 resistance gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Audeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compain Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gélisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7738,319 +7750,319 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Cereal Leaf Blights (ISCLB) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISCLB, May 2019, Dublin, Germany. p.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-drug resistance in the wheat pathogen Zymoseptoria tritici - a question of repeated elements?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the risk of resistance selection towards Qil fungicides in Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Young</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFM (Société Française de Microbiologie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International symposium on cereal leaf blights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dublin, Ireland. p.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287502v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the risk of resistance selection towards Qil fungicides in Zymoseptoria tritici</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-drug resistance in the wheat pathogen Zymoseptoria tritici - a question of repeated elements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Omrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Audéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ignace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Duplaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on cereal leaf blights</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dublin, Ireland. p.65</w:t>
+              <w:t xml:space="preserve">Congrès de la SFM (Société Française de Microbiologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301862v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative proteomics and phosphoproteomics to decipher signal transduction in Botrytis cinerea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8059,586 +8071,603 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Fungal genetics conference Asilomar 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Pacific Grove CA, United States. p.212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-induced gene expression in Botrytis cinerea involves GATA-transcription factors and the stress-activated MAP kinase module.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Schumacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim C. Cohrs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Fungal genetics conference Asilomar 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Pacific Grove CA, United States. p.196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phosducin-like protein PhnA of Botrytis cinerea is involved in fungal development and pathogenicity.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Organisateurs du congrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Délye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Fungal genetics conference Asilomar 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Asilomar, United States. p.142</w:t>
+              <w:t xml:space="preserve">Journées d’Échanges sur les Résistances aux Produits de Protection des Plantes 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de Réflexion et de Recherche sur les Résistances aux Pesticides (R4P). FRA., Mar 2017, Bordeaux, France. 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530813v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisateurs du congrès</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The phosducin-like protein PhnA of Botrytis cinerea is involved in fungal development and pathogenicity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Kilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Miazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Audeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Échanges sur les Résistances aux Produits de Protection des Plantes 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau de Réflexion et de Recherche sur les Résistances aux Pesticides (R4P). FRA., Mar 2017, Bordeaux, France. 49 p</w:t>
+              <w:t xml:space="preserve">29. Fungal genetics conference Asilomar 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Asilomar, United States. p.142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606624v1</w:t>
+                <w:t xml:space="preserve">hal-01530813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative comparative phosphoproteomics to decipher signal transduction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Adaptation to fungicides in the wheat pathogen Zymoseptoria tritici: a multidisciplinary study of multi drug resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Omrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette C. Audeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ignace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Duplaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII International Botrytis Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Santa Cruz, United States. p. 46</w:t>
+              <w:t xml:space="preserve">11th national meeting of the SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532614v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Several mutations of Zymoseptoria tritici field strains lead to MFS1 overexpression and multi-drug-resistance (MDR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8683,306 +8712,289 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECFG13. European conference on fungal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, PARIS LA VILLETTE, France. p.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to fungicides in the wheat pathogen Zymoseptoria tritici: a multidisciplinary study of multi drug resistance.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Quantitative comparative phosphoproteomics to decipher signal transduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Kilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th national meeting of the SFBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">XVII International Botrytis Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Santa Cruz, United States. p. 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796760v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global analysis of the stress signalling pathway by phosphoproteomics reveals a new pathogenic factor in Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène M. Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean Chevaugeon 2016 (JJC) - 11èmes Rencontres de Phytopathologie - Mycologie, Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France. p.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of multi-drug-resistance (MDR) in Mycosphaerella graminicola (Zymoseptoria tritici) field isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9004,110 +9016,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ignace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Duplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Sghyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Fungal Genetics Conference - Asilomar Conference Grounds,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, pacific grove, United States. p.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-drug-resistance (MDR) in septoria leaf blotch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9129,110 +9141,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ignace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Duplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Sghyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. international Conference on Plant Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance de type MDR chez l'agent de la septoriose du blé : dernières avancées sur un mode d'action original</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9254,4762 +9266,4762 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ignace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Duplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Sghyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of molecular mechanisms underlying the multi-drugresistant phenotypes of Mycosphaerella graminicola field isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Sghyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10es Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Aussois, France. p. 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botrytis pseudocinerea is resistant to the fungicide fenhexamid due to detoxification by the cytochrome P450 monooxygenase Cyp684</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Azeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10es Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Aussois, France. p. 83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MGMFS1 is the major membrane transporter involved in multiple drug resistance in Mycosphaerella graminicola field isolates</w:t>
+                <w:t xml:space="preserve">Characterization of molecular mechanisms underlying the multi-drugresistant phenotypes of Mycosphaerella graminicola field isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Sghyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lamia Aouini</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European conference on fungal genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Séville, Spain. p.306</w:t>
+              <w:t xml:space="preserve">17th International Reinhardsbrunn Symposium on Modern Fungicides and Antifungal Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Friedrichroda, Germany. p. 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744310v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of molecular mechanisms underlying the multi-drugresistant phenotypes of Mycosphaerella graminicola field isolates</w:t>
+                <w:t xml:space="preserve">MGMFS1 is the major membrane transporter involved in multiple drug resistance in Mycosphaerella graminicola field isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Sghyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Kema</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Lanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Aouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Reinhardsbrunn Symposium on Modern Fungicides and Antifungal Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Friedrichroda, Germany. p. 21</w:t>
+              <w:t xml:space="preserve">12th European conference on fungal genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Séville, Spain. p.306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299474v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From enzyme to fungal development or how sdhB mutations impact respiration, fungicide resistance and fitness in the grey mold agent Botrytis cinerea.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Characterization of molecular mechanisms underlying the multi-drug-resistant phenotypes of Mycosphaerella graminicola field isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Omrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gamet</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Sghyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Toquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danièle D. Debieu</w:t>
+                <w:t xml:space="preserve">Lamia Ouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Fungal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Asilomar, United States. p.83</w:t>
+              <w:t xml:space="preserve">Proceedings of the 17th International Reinhardsbrunn symposium on Modern Fungicides and Antifungal Compounds,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Friedrichroda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190653v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phytopathogenic fungus Botrytis pseudocinerea is resistant to the fungicide fenhexamid due to detoxification by a cytochrome P450.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Characterization of molecular mechanisms underlying the multi-drug resistant phenotypes of Mycosphaerella graminicola field isolates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Omrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Sghyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Aouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, Asilomar, United States. p.125</w:t>
+              <w:t xml:space="preserve">, Mar 2013, Asilomar, United States. p.201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190654v1</w:t>
+                <w:t xml:space="preserve">hal-01190656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of molecular mechanisms underlying the multi-drug resistant phenotypes of Mycosphaerella graminicola field isolates.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">The phytopathogenic fungus Botrytis pseudocinerea is resistant to the fungicide fenhexamid due to detoxification by a cytochrome P450.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Azeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lamia Aouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, Asilomar, United States. p.201</w:t>
+              <w:t xml:space="preserve">, Mar 2013, Asilomar, United States. p.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190656v1</w:t>
+                <w:t xml:space="preserve">hal-01190654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of molecular mechanisms underlying the multi-drug-resistant phenotypes of Mycosphaerella graminicola field isolates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">From enzyme to fungal development or how sdhB mutations impact respiration, fungicide resistance and fitness in the grey mold agent Botrytis cinerea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Laleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Ouini</w:t>
+                <w:t xml:space="preserve">Stéphanie Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Toquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle D. Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 17th International Reinhardsbrunn symposium on Modern Fungicides and Antifungal Compounds,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Friedrichroda, Germany</w:t>
+              <w:t xml:space="preserve">27th Fungal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Asilomar, United States. p.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189688v1</w:t>
+                <w:t xml:space="preserve">hal-01190653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phytopathogenic fungus Botrytris pseudocinerea is resistant to the fungicide fenhexamid due to detoxification by a cytochrome P450.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">From enzyme to fungal development or how sdhB mutations impact respiration, fungicide resistance and fitness in the grey mold agent Botrytis cinerea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs A. Laleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie S. Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Toquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle D. Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 17th International Reinhardsbrunn symposium on Modern Fungicides and Antifungal Compounds,</w:t>
+              <w:t xml:space="preserve">Proceedings of the 17th International Reinhardsbrunn Symposium on Modern Fungicides and Antifungal Compounds,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Friedrichroda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189687v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phytopathogenic fungus Botrytis pseudocinerea is resistant to the fungicide fenhexamid due to detoxification by a cytochrome P450 monooxygenase Cyp684.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">The phytopathogenic fungus Botrytris pseudocinerea is resistant to the fungicide fenhexamid due to detoxification by a cytochrome P450.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Azeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Botrytis Symposium,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Bari, Italy</w:t>
+              <w:t xml:space="preserve">Proceedings of the 17th International Reinhardsbrunn symposium on Modern Fungicides and Antifungal Compounds,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Friedrichroda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190844v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From enzyme to fungal development or how sdhB mutations impact respiration, fungicide resistance and fitness in the grey mold agent Botrytis cinerea.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">The phytopathogenic fungus Botrytis pseudocinerea is resistant to the fungicide fenhexamid due to detoxification by a cytochrome P450 monooxygenase Cyp684.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Azeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danièle D. Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 17th International Reinhardsbrunn Symposium on Modern Fungicides and Antifungal Compounds,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Friedrichroda, Germany</w:t>
+              <w:t xml:space="preserve">16th International Botrytis Symposium,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004254v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterisation of two signal transduction genes identified by phosphoproteomics in Botrytis cinerea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Audeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Miazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Botrytis Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Bari, Italy. p.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du gène cyp684 responsable de la résistance au fenhexamid chez l'espèce Botrytis pseudocinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Azeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.17-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring SDHI resistance in Botrytis cinerea : from mutagenesis to enzymatic assays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Laleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Toquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Lachaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque de la Société Française de Phytopathologie (SFP),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural and acquired fenhexamid resistance in Botrytis spp. :What’s the difference ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Azeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8° Colloque de la Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFP (Saisissez le sigle en majuscules sans points). Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural and acquired fenhexamid resistance in Botrytis spp :What's the difference ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Azeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Lanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque de la Société Française de Phytopathologie (SFP),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France. p. 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring SDHI resistance in Botrytis cinerea : from mutagenesis to enzymatic assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Laleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Toquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Lachaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8° Colloque de la Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du gène cyp684 responsable de la résistance au fenhexamid chez l’espèce Botrytis pseudocinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Azeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle D. Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème conférence internationale sur les maladies des céréales,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional comparison of pyrrolnitrin- and iprodione-induced modifications in the class III histidine-kinase Bos1 of [i]Botrytis cinerea[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakhr Ajouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European conference on fungal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Marburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse phosphoprotéomique des voies de réponse au fludioxonil des champignons filamenteux Alternaria brassicicola et Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène M. Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, L'Isle sur la Sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du mécanisme MDR (Multidrug resistance) chez les souches de Mycosphaerella graminicola fortement résistantes aux fongicides IDM.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFPP - 10ème Conférence Internationale sur les Maladies des Plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Tours, France. p.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fludioxonil induced phosphoproteomes of the phytopathogenic fungi Alternaria brassicicola and Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène M. Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Valot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Asilomar, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutagenesis of sdhB and sdhD genes in Botrytis cinerea for functional analysis of ressistance to SDHIs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
+                <w:t xml:space="preserve">Characterization of the gene CYP68, 4 for the fenhexamid resistance in the species Botrytis Pseudocinerea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Azeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Leroux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène H. Lachaise</w:t>
+                <w:t xml:space="preserve">Alexis A. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Solignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle D. Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSPGW 2011 : Botrytis -Sclerotinia Post-Genome Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.24</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000549v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural and acquired fenhexamid resistance in Botrytis spp : What's the difference ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Fungal Genetics Conference at Silomar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Asilomar, United States. pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of resistance mechanisms to pyrrolnitrin and to iprodione in Botrytis cinerea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Mutagenesis of sdhB and sdhD genes in Botrytis cinerea for functional analysis of ressistance to SDHIs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs A. Laleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Toquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H. Lachaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botrytis-Sclerotinia Post-Genome Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon (COMUE). FRA., Sep 2011, Lyon, France. pp.23</w:t>
+              <w:t xml:space="preserve">BSPGW 2011 : Botrytis -Sclerotinia Post-Genome Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000476v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental strategies to unravel the MDR mechanism in new emergent phenotypes of M. graminicola highly resistant to several DMIs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Comparison of resistance mechanisms to pyrrolnitrin and to iprodione in Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakhr Ajouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lanen</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Mycosphaerella and Stagonospora Diseases of Cereals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Mexico, Mexico. pp.38</w:t>
+              <w:t xml:space="preserve">Botrytis-Sclerotinia Post-Genome Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon (COMUE). FRA., Sep 2011, Lyon, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019310v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the gene CYP68, 4 for the fenhexamid resistance in the species Botrytis Pseudocinerea.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Danièle D. Debieu</w:t>
+                <w:t xml:space="preserve">Experimental strategies to unravel the MDR mechanism in new emergent phenotypes of M. graminicola highly resistant to several DMIs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Omrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Martinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSPGW 2011 : Botrytis -Sclerotinia Post-Genome Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.32</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Mycosphaerella and Stagonospora Diseases of Cereals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Mexico, Mexico. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000557v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphoproteomics to trace signal transduction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fenhexamid resistance in Botrytis pseudocinerea:Target modifications and fungicide detoxification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine, Helma Fillinger-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Solignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lachaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSPGW 2011 : Botrytis -Sclerotinia Post-Genome Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.10</w:t>
+              <w:t xml:space="preserve">16. International Reinhardsbrunn Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Friedrichroda, Germany. pp.111-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000564v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenhexamid resistance in Botrytis pseudocinerea:Target modifications and fungicide detoxification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphoproteomics to trace signal transduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène M. Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Reinhardsbrunn Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Friedrichroda, Germany. pp.111-116</w:t>
+              <w:t xml:space="preserve">BSPGW 2011 : Botrytis -Sclerotinia Post-Genome Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003252v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fluioxonil induced phosphoproteomes of the phytopathogenic fungi Alternaria brassicicola and Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène M. Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Fungal Genetics Conference at Silomar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Asilomar, United States. pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitness measurements of Fenhexamid resistant strains in Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. H. Lachaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Beffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Reinhardsbrunn Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Friedrichroda, Germany. pp.117-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutagenesis of sdhB and sdhD genes in Botrytis cinerea for functional analysis of ressistance to SDHIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Laleve Lalève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Toquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène H. Lachaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Fungal Genetics Conference at Asilomar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Asilomar, United States. pp.270 (638)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis in Botrytis cinerea by an inducible silencing method of the putative sterol 3-keto reductase encoding gene erg27 the suggested target of the fungicide fenhexamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lachaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of erg27 mutations in fenhexamid resistance in Botrytis cinerea: a reverse genetic approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Lachaise</w:t>
+                <w:t xml:space="preserve">Secondary metabolism in Botrytis cinerea : the grey and the pink sides of a pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berengere Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Moraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Morgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres de Phytopathologie - Mycologie de la Société Françaie de Phytopathology (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">15. International Botrytis Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Cadix, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753273v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary metabolism in Botrytis cinerea : the grey and the pink sides of a pathogen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume G. Morgant</w:t>
+                <w:t xml:space="preserve">Impact of erg27 mutations in fenhexamid resistance in Botrytis cinerea: a reverse genetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lachaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Botrytis Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Cadix, Spain</w:t>
+              <w:t xml:space="preserve">8. Rencontres de Phytopathologie - Mycologie de la Société Françaie de Phytopathology (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756707v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of replicative genomic libraries to clone fungicide resistance alleles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Botrytis Genome Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode of action of sterol biosynthesis inhibitors and resistance phenomena in fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle D. Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Reinhardsbruun Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Friedrichroda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes d'action des fongicides inhibiteurs de la biosynthèse des stérols et phénomènes de résistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème conférence internationale sur les maladies des palntes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPP, Dec 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14019,1017 +14031,1017 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond MFS1: the complex nature of multidrug resistance in Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elza Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elza Neau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Patry-Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Laleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IS-MPMI Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the risk of resistance selection towards Qil fungicides in Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fouche</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean Chevauchon JJC2018 - 12èmes Rencontres de Phytopathologie &amp; Mycologie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois, France. , p.65, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and biochemistry analyses of the natural resistance of the fungicide fenhexamid in the phytopathogenic fungus Botrytis pseudocinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Azeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette C. Audeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECFG13. European conference on fungal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, PARIS LA VILLETTE, France. p.581, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and biochemistry analyses of the natural resistance to the fungicide fenhexamid in the phytopathogenic fungus Botrytis pseudocinerea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Lanen</w:t>
+                <w:t xml:space="preserve">Multi-drug-resistance (MDR) in septoria leaf blotch.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Omrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Audeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ignace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Duplaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Sghyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resistance 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Harpenden, United Kingdom. 2015</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Harpenden, United Kingdom. Pest Management Science, 67 (1), pp.44-59, 2015, Pest Management Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739487v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-drug-resistance (MDR) in septoria leaf blotch.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hind Sghyer</w:t>
+                <w:t xml:space="preserve">Genetic and biochemistry analyses of the natural resistance to the fungicide fenhexamid in the phytopathogenic fungus Botrytis pseudocinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Azeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette C. Audeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resistance 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Harpenden, United Kingdom. Pest Management Science, 67 (1), pp.44-59, 2015, Pest Management Science</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Harpenden, United Kingdom. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536460v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new qPCR method for detection and quantification of Botrytis pseudocinerea in gray mold populations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Botrytis pseudocinerea is resistant to the fungicide fenhexamid due to detoxification by the cytochrome P450 monooxygenase CYP684</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Azeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Botrytis Symposium,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Bari, Italy. 2013</w:t>
+              <w:t xml:space="preserve">Proceedings of the 17th International Reinhardsbrunn symposium on Modern Fungicides and Antifungal Compounds,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Friedrichroda, Germany. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190843v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Botrytis pseudocinerea is resistant to the fungicide fenhexamid due to detoxification by the cytochrome P450 monooxygenase CYP684</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">A new qPCR method for detection and quantification of Botrytis pseudocinerea in gray mold populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Azeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Micoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine, Helma Fillinger-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 17th International Reinhardsbrunn symposium on Modern Fungicides and Antifungal Compounds,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Friedrichroda, Germany. 2013</w:t>
+              <w:t xml:space="preserve">16th International Botrytis Symposium,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bari, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189690v1</w:t>
+                <w:t xml:space="preserve">hal-01190843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From enzyme to fungal development or how sdhB mutations impact respiration, fungicide resistance and fitness in the grey mold agent Botrytis cinerea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Laleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Toquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle D. Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Botrytis Symposium,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Bari, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15039,122 +15051,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botrytis – the fungus, the pathogen and its management in agricultural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elad Yigal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 486 p., 2016, 978-3-319-23370-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23371-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15164,651 +15176,651 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Control and Resistance Management of Botrytis Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botrytis – the Fungus, the Pathogen and its Management in Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-3-319-23370-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23371-0_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botrytis, the Good, the Bad and the Ugly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yigal Elad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melané Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botrytis – the Fungus, the Pathogen and its Management in Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-3-319-23370-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-23371-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenhexamid Resistance in the Botrytis Species Complex, Responsible for Grey Mould Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nooruddin Thajuddin Bharathidasan University, India. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungicides - Beneficial and Harmful Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InTech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 78 p., 2011, 978-953-307-451-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/27512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode of action of sterol biosynthesis inhibitors and resistance phenomena in fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern fungicides and antifungal compounds V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DPG, 2008, 978-3-9412-6102-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome sequencing projects of the plant pathogenic fungi Botrytis Cinerea and Sclerotinia Sclerotiorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Artiguenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Choquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules and secondary metabolites of grapevine and wine : fruit development, biotic and abiotic stresses, mechanisms of plant defense responses, proteins, glycoproteins, polysaccharides, polyphenolics, aroma compounds and secondar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDITIONS TEC ET DOC, 2007, 978-2-7430-0965-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15818,51 +15830,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative proteomics of osmotic signal transduction mutants in &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; explain loss of pathogenicity phenotypes and highlight interaction with cAMP and Ca2+ signalling pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15871,225 +15883,225 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5506737620833718E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auteurs du site web Réseau de Réflexion et de Recherche sur la Résistance aux Pesticides (R4P) www.r4p-inra.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau de Réflexion et de Recherche sur la Résistance aux Pesticides (R4P)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId386"/>
+      <w:footerReference w:type="default" r:id="rId387"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16157,51 +16169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84FDEC0A"/>
+    <w:nsid w:val="28B289CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16388,51 +16400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-fillinger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4683-0803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126838445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Amezrou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aud&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Compain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011376" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fouch&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rosati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Venet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Josserand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Latorse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081494" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lal&#232;ve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Young" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15760" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623180v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Hagiwara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sanglard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.867398" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben M'Henni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Salem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Souli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tounsi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Debieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-01-22-0005-R" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R4p Network" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Debieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6275" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Kilani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.103580" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Debieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p (r&#233;seau de R&#233;flexion Et de Recherches Sur Les R&#233;sistances Aux Pesticides)" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223780v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887988v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres M&#228;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pille Soov&#228;li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thies Marten Heick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00385" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Davanture" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103733" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le D. Debieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627374v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Omrane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Audeon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ignace" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Duplaix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Aouini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00393-17" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588038v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Mair" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lopez-Ruiz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Stammler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Clark" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Burnett" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532573v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p (reflection And Research On Resistance To Pesticides)" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.06.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602833v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma Fillinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636102v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sghyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lanen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12781" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-33MZC3ZT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209998v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dumur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201300541" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FW5PC87-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019586v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grosman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Micoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638457v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Laleve" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gamet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Walker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Toquin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12282" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-51KMW7VS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635144v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma S. H. Fillinger-David" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.03.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z870B390-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012727v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003309v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Bach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Montesinos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma Fillinger-David" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3418" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RN9NCXX8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190541v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schumacher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Studt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053729" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999984v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Billard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H. Lachaise" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Beffa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2312" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PL4TPCTH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000340v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042520" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999983v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06957-11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Lachaise" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000561v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela M. Esterio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia C. Ramos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Mernke" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Dahm" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Laleve Lal&#232;ve" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-11-0046" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190236v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A. Cuomo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. L. van Kan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto P. Benito" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002230" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000497v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei W. Liu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Soulie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Perrino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.12.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWK6P15R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kretschmer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Leroch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mosbach" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000696" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669192v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Auclair" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Al Hajj" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00615-08" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665901v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.04.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9048DRWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665840v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Santosh Polepalli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Pecheur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-1042" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671863v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pradier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brygoo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683417v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kobayashi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Ehrlich" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albertini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Amati" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Andersen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0730515100" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677169v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Meima" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eschevins" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bolhuis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert W. Hamoen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111380200" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690872v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Azza" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Branlant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.19.14031" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685580v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Coq" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214300v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Patry-Leclaire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Neau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526214v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286767v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Gazeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meyer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314029v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amezrou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093508v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286821v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Neau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275553v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273790v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312259v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273572v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Heick" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalus" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273732v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lisse Sandrine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261666v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fouch&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Young" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273449v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Omrane" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ignace" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aouini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258254v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barr&#232;s" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Corio-Costet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Debieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C D&#233;lye" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fillinger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287484v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272212v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compain J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287502v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ignace" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301862v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fouche" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meunier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604794v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530812v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim C. Cohrs" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530813v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Miazzi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606624v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532614v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796869v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Audeon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796760v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800126v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Davanture" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Zivy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796578v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187021v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740700v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019587v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kema" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189888v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Azeddine" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744310v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299474v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190653v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gamet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Toquin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190654v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190656v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189688v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ouini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189687v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190844v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004254v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s A. Laleve" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Gamet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Toquin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003338v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999940v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Solignac" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Bach" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190596v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Toquin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lachaise" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191166v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Solignac" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001108v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191163v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190698v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191323v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281861v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019116v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281864v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000549v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019741v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000476v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019310v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martinho" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000557v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000564v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003252v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lachaise" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000456v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Campion" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Dumur" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Bataill&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000730v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Lachaise" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000720v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752050v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753273v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756707v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moraga" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morgant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819504v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758535v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Fritz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603557v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albertini" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214620v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787513v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797065v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739487v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536460v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190843v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Fontaine" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189690v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189758v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791858v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Yigal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319233703" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23371-0" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531611v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-23371-0" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23371-0_10" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531609v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigal Elad" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melan&#233; Vivier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-23371-0_1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287161v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bach" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/1884" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/27512" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617176v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820038v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Artiguenave" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billault" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Choquer" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790361v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5506737620833718E12" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318933v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-fillinger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4683-0803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126838445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Amezrou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aud&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Compain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011376" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fouch&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rosati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Venet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Josserand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Latorse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081494" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Hagiwara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sanglard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.867398" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261202v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben M'Henni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Salem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Souli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tounsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Debieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-01-22-0005-R" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lal&#232;ve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Young" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15760" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R4p Network" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Debieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6275" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Kilani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.103580" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866641v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Debieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223780v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p (r&#233;seau de R&#233;flexion Et de Recherches Sur Les R&#233;sistances Aux Pesticides)" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887988v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres M&#228;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pille Soov&#228;li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thies Marten Heick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00385" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Davanture" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103733" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le D. Debieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627374v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Omrane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Audeon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ignace" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Duplaix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Aouini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00393-17" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588038v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Mair" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lopez-Ruiz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Stammler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Clark" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Burnett" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532573v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p (reflection And Research On Resistance To Pesticides)" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.06.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HGK2KT3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602833v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636102v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sghyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lanen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12781" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-33MZC3ZT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630538v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma Fillinger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209998v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dumur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201300541" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FW5PC87-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Laleve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma S. H. Fillinger-David" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Walker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.03.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z870B390-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gamet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Toquin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12282" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-51KMW7VS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019586v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grosman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Micoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012727v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Bach" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Montesinos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma Fillinger-David" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3418" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RN9NCXX8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190541v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schumacher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Studt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053729" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Billard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H. Lachaise" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Beffa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2312" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PL4TPCTH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000340v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042520" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999983v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06957-11" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Mernke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Dahm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Laleve Lal&#232;ve" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-11-0046" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000561v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela M. Esterio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia C. Ramos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000704v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Lachaise" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190236v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A. Cuomo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. L. van Kan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto P. Benito" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002230" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000497v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei W. Liu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Soulie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Perrino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.12.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWK6P15R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668014v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kretschmer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Leroch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mosbach" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000696" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669192v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Auclair" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Al Hajj" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00615-08" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665901v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.04.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9048DRWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665840v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Santosh Polepalli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Pecheur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-1042" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671863v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pradier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brygoo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683417v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kobayashi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Ehrlich" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albertini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Amati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Andersen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0730515100" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677169v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Meima" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eschevins" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bolhuis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert W. Hamoen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111380200" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690872v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Azza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Branlant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.19.14031" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685580v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Coq" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214300v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Patry-Leclaire" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Neau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526214v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286821v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Neau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093508v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314029v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amezrou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Gazeau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meyer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286767v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275553v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273790v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312259v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273572v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Heick" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273732v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lisse Sandrine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261666v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fouch&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Young" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273449v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Omrane" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ignace" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aouini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258254v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barr&#232;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Corio-Costet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Debieu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C D&#233;lye" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fillinger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287484v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272212v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compain J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301862v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fouche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meunier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287502v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ignace" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604794v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530812v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim C. Cohrs" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606624v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530813v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Miazzi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796760v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Audeon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796869v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532614v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800126v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Davanture" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Zivy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796578v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187021v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740700v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019587v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kema" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189888v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Azeddine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299474v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744310v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189688v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ouini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190656v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190654v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190653v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gamet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Toquin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004254v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s A. Laleve" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Gamet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Toquin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189687v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190844v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003338v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999940v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Solignac" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Bach" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190596v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Toquin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lachaise" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191166v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Solignac" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001108v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191163v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191323v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281861v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumur" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019116v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281864v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000557v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019741v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000549v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000476v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019310v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martinho" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003252v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lachaise" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000564v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000456v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Campion" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Dumur" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Bataill&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000730v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Lachaise" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000720v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752050v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756707v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moraga" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morgant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753273v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819504v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758535v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Fritz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603557v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albertini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214620v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787513v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797065v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536460v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739487v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189690v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190843v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Fontaine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189758v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791858v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Yigal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319233703" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23371-0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531611v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-23371-0" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23371-0_10" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531609v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigal Elad" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melan&#233; Vivier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-23371-0_1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287161v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bach" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/1884" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/27512" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617176v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820038v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Artiguenave" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Choquer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790361v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5506737620833718E12" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318933v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>