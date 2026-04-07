--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -112,122 +112,122 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndicalisme, travail et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karel Yon</w:t>
+                <w:t xml:space="preserve">Jean-Yves Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Bonnefond</w:t>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">yves Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Coutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 26, </w:t>
+              <w:t xml:space="preserve">, 2025, Le travail, espace du politique, 26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13unz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -266,98 +266,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Oeser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 252 (2), pp.113-135. </w:t>
+              <w:t xml:space="preserve">, 2025, 2025/2 (252), pp.113-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfas.252.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -383,640 +383,640 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’assaut du travail réel. Ce que la santé mentale fait au syndicalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 50 (2), pp.65-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/trav.050.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la prévention des risques professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30, pp.71-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrière le masque du consensus… Analyse des divergences syndicales autour des enjeux de santé mentale au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4, pp.167-191. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.224.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#MeToo, #Travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Landour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paoletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Controverse, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.6021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02378981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre(s)au travail : présentation du Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.3037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions autour de la clinique de l’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1063,51 +1063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise au travail des émotions. Travail émotionnel des conducteurs de train et émergence de nouvelles actions revendicatrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains/Théories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1141,51 +1141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions au travail, travail des émotions : présentation du corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1245,51 +1245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invisibilisation de la pénibilité au travail, mixité et rapports de genre. Conducteurs et agents commerciaux dans le secteur ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1323,64 +1323,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expertise CHSCT : quelle ressource pour le syndicalisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n°3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1427,64 +1427,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expertise doit venir en complément de l’action syndicale, pas s’y substituer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gâche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n°3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1557,64 +1557,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n°3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1661,51 +1661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mixité au service de la performance économique : réflexions pour penser la résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yvonne Meynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Calderon Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1810,51 +1810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1911,77 +1911,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndicalismes et santé mentale au temps des CSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Brugiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DREES - Direction de la recherche, des études, de l'évaluation et des statistiques du Ministère des solidarités et de la santé; DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2031,51 +2031,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndicalisme et santé au travail: tentatives de refondation de pratiques revendicatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trabalho na contemporaneidade, produçao de saude e dinamicas de mobilizacao coletiva : perspectivas Brasil, França e Argentina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FIOCRUZ; Ministerio da Saude, Feb 2023, Rio de Janeiro (BR), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2100,51 +2100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail et santé. Santé au travail. Perspectives sociologiques et psychosociologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trabalho na contemporaneidade, produçao de saude e dinamicas de mobilizacao coletiva : perspectivas Brasil, França e Argentina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FIOCRUZ; Ministerio da Saude, Feb 2023, Rio de Janeiro (BR), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2182,77 +2182,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir d’agir syndical sur la prévention des risques professionnels à l’épreuve des CSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Brugiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du travail 2023 « Du CSE imposé au CSE approprié », Institut d’Etudes du Travail de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2271,420 +2271,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages syndicaux des outils numériques et santé au travail: équiper, former, agir</w:t>
+                <w:t xml:space="preserve">La santé mentale au travail : quels renouvellements des positionnements syndicaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423414v1</w:t>
+                <w:t xml:space="preserve">hal-04423395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé mentale au travail : quels renouvellements des positionnements syndicaux ?</w:t>
+                <w:t xml:space="preserve">Entre quête de légitimité scientifique et d’efficacité politique, la circulation des savoirs sur la santé mentale au travail au sein des organisations syndicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brugiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">10ème congrès de l’AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423395v1</w:t>
+                <w:t xml:space="preserve">hal-04423376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre quête de légitimité scientifique et d’efficacité politique, la circulation des savoirs sur la santé mentale au travail au sein des organisations syndicales</w:t>
+                <w:t xml:space="preserve">Usages syndicaux des outils numériques et santé au travail: équiper, former, agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème congrès de l’AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423376v1</w:t>
+                <w:t xml:space="preserve">hal-04423414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la quête du travail réel au syndicalisme 2.0/ les renouvellements de l’action syndicale en faveur de la santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque du GIS GESTES « Changer le travail ou changer de travail ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Paris Nord, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2709,51 +2709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souffrance éthique et conflits de valeurs dans l’industrie agroalimentaire en contexte de confinement et covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trabalho na contemporaneidade, produçao de saude e dinamicas de mobilizacao coletiva : perspectivas Brasil, França e Argentina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FIOCRUZ; Ministerio da Saude, Feb 2023, Rio de Jaineiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2791,77 +2791,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place des CSSCT et pouvoir d’agir syn- dical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2899,77 +2899,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrière le masque du consensus, divergences syndicales autour des enjeux de santé mentale au temps de la crise sanitaire et des CSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXème Congrès de l’Association française de sociologie (AFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2994,64 +2994,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi Macron : une réponse libérale à la crise en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise et précarisation en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEIC-IKI, Jun 2015, Bilbao, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3108,51 +3108,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sindicalisme e saude no trabalho na CGT : elementos de analise da refundaçao de uma pratica sindical (2008-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. De Souza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sentidos das mudanças no trabalho no Brasil e na França</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editora CRV, pp.159-184, 2019, 978-85-444-3702-5</w:t>
@@ -3194,51 +3194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail des invisibles : domination sociale, invisibilisation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Cléach; J.-P. Durand; S. Maugeri; G. Tiffon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invisibilisations au travail : des salariés en mal de reconnaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès éditions, pp.233-239, 2017, Coll. « Le travail en débats », 978-2-36630-062-8</w:t>
@@ -3267,51 +3267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapports sociaux de sexe et classes sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouffartigue, Paul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le retour des classes sociales : inégalités, dominations, conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Dispute, pp.187-201, 2015, État des lieux, 978-2-84303-084-0</w:t>
@@ -3340,51 +3340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche critique du processus de construction sociale de la mixité hommes-femmes au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anderfuhren; Marie and Rodari; Sophie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sans garantie de mixité : les sinueux chemins de l'égalité entre les sexes dans le travail social et la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IES éditions, pp.23-38, 2014, 978-2-88224-128-3</w:t>
@@ -3445,64 +3445,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre(s) au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3536,51 +3536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions au travail, travail des émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3640,64 +3640,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expertise CHSCT: quelle ressource pour le syndicalisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3735,51 +3735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mixité au service de la performance économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Angel Calderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3986,51 +3986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnefond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=yves Clot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13unz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354571v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugeja-Bloch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.252.0113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goussard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.050.0065" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugiere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.224.0167" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378981v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2900" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.279" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jeantet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506912v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1422" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280412v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1294" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#226;che" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1320" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gache" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Barnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1345" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04328752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yvonne Meynaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Calderon Gil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.047.0015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423581v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423376v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423566v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423508v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093617v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02430809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Choquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508255v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508384v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697706v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2850" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349927v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2068" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411292v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093650v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Angel Calderon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meynaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnefond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=yves Clot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13unz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354571v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugeja-Bloch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.252.0113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goussard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.050.0065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugiere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.224.0167" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696966v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2900" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.279" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jeantet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506912v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1422" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280412v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1294" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#226;che" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1320" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gache" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Barnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1345" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04328752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yvonne Meynaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Calderon Gil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.047.0015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423581v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423395v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423376v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423566v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423508v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093617v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02430809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Choquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508255v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508384v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697706v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2850" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349927v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2068" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411292v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093650v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Angel Calderon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meynaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>