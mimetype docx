--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -138,51 +138,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">yves Clot</w:t>
+                <w:t xml:space="preserve">Yves Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -933,834 +933,834 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions autour de la clinique de l’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Clot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.2900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01439845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise au travail des émotions. Travail émotionnel des conducteurs de train et émergence de nouvelles actions revendicatrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains/Théories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/teth.279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions au travail, travail des émotions : présentation du corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albena Tcholakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.2071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invisibilisation de la pénibilité au travail, mixité et rapports de genre. Conducteurs et agents commerciaux dans le secteur ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.1422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expertise CHSCT : quelle ressource pour le syndicalisme ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’expertise CHSCT en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n°3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.1294⟩</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.1345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280412v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expertise doit venir en complément de l’action syndicale, pas s’y substituer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’expertise CHSCT : quelle ressource pour le syndicalisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n°3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.1294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nrt.1320⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04280416v1</w:t>
+                <w:t xml:space="preserve">hal-04280412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expertise CHSCT en débat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’expertise doit venir en complément de l’action syndicale, pas s’y substituer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Spire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis-Marie Barnier</w:t>
+                <w:t xml:space="preserve">Fabien Gâche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n°3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.1345⟩</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.1320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171370v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mixité au service de la performance économique : réflexions pour penser la résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yvonne Meynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Calderon Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (47), pp.15-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cdge.047.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1770,51 +1770,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de la mission précarité et santé des étudiant-es 2021-2024 - UPN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1862,73 +1862,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Oeser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris Nanterre. 2024, 165 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04654215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndicalismes et santé mentale au temps des CSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1963,51 +1963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Brugiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DREES - Direction de la recherche, des études, de l'évaluation et des statistiques du Ministère des solidarités et de la santé; DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2017,413 +2017,452 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndicalisme et santé au travail: tentatives de refondation de pratiques revendicatives</w:t>
+                <w:t xml:space="preserve">Souffrance éthique et conflits de valeurs dans l’industrie agroalimentaire en contexte de confinement et covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trabalho na contemporaneidade, produçao de saude e dinamicas de mobilizacao coletiva : perspectivas Brasil, França e Argentina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, FIOCRUZ; Ministerio da Saude, Feb 2023, Rio de Janeiro (BR), Brazil</w:t>
+              <w:t xml:space="preserve">, FIOCRUZ; Ministerio da Saude, Feb 2023, Rio de Jaineiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423581v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail et santé. Santé au travail. Perspectives sociologiques et psychosociologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en place des CSSCT et pouvoir d’agir syn- dical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Goussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brugiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trabalho na contemporaneidade, produçao de saude e dinamicas de mobilizacao coletiva : perspectivas Brasil, França e Argentina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FIOCRUZ; Ministerio da Saude, Feb 2023, Rio de Janeiro (BR), Brazil</w:t>
+              <w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423544v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pouvoir d’agir syndical sur la prévention des risques professionnels à l’épreuve des CSE</w:t>
+                <w:t xml:space="preserve">La santé mentale au travail : quels renouvellements des positionnements syndicaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brugiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Brugiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du travail 2023 « Du CSE imposé au CSE approprié », Institut d’Etudes du Travail de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423365v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé mentale au travail : quels renouvellements des positionnements syndicaux ?</w:t>
+                <w:t xml:space="preserve">Entre quête de légitimité scientifique et d’efficacité politique, la circulation des savoirs sur la santé mentale au travail au sein des organisations syndicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brugiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">10ème congrès de l’AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423395v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre quête de légitimité scientifique et d’efficacité politique, la circulation des savoirs sur la santé mentale au travail au sein des organisations syndicales</w:t>
+                <w:t xml:space="preserve">Usages syndicaux des outils numériques et santé au travail: équiper, former, agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Brugiere</w:t>
@@ -2441,382 +2480,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème congrès de l’AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423376v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages syndicaux des outils numériques et santé au travail: équiper, former, agir</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Travail et santé. Santé au travail. Perspectives sociologiques et psychosociologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Trabalho na contemporaneidade, produçao de saude e dinamicas de mobilizacao coletiva : perspectivas Brasil, França e Argentina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIOCRUZ; Ministerio da Saude, Feb 2023, Rio de Janeiro (BR), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423414v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la quête du travail réel au syndicalisme 2.0/ les renouvellements de l’action syndicale en faveur de la santé au travail</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Syndicalisme et santé au travail: tentatives de refondation de pratiques revendicatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque du GIS GESTES « Changer le travail ou changer de travail ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Paris Nord, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Trabalho na contemporaneidade, produçao de saude e dinamicas de mobilizacao coletiva : perspectivas Brasil, França e Argentina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIOCRUZ; Ministerio da Saude, Feb 2023, Rio de Janeiro (BR), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423385v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souffrance éthique et conflits de valeurs dans l’industrie agroalimentaire en contexte de confinement et covid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le pouvoir d’agir syndical sur la prévention des risques professionnels à l’épreuve des CSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Goussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brugiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trabalho na contemporaneidade, produçao de saude e dinamicas de mobilizacao coletiva : perspectivas Brasil, França e Argentina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FIOCRUZ; Ministerio da Saude, Feb 2023, Rio de Jaineiro, Brazil</w:t>
+              <w:t xml:space="preserve">Rencontres du travail 2023 « Du CSE imposé au CSE approprié », Institut d’Etudes du Travail de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423566v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place des CSSCT et pouvoir d’agir syn- dical</w:t>
+                <w:t xml:space="preserve">De la quête du travail réel au syndicalisme 2.0/ les renouvellements de l’action syndicale en faveur de la santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Brugiere</w:t>
@@ -2834,89 +2834,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">colloque du GIS GESTES « Changer le travail ou changer de travail ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris Nord, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423408v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrière le masque du consensus, divergences syndicales autour des enjeux de santé mentale au temps de la crise sanitaire et des CSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2958,73 +2958,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXème Congrès de l’Association française de sociologie (AFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi Macron : une réponse libérale à la crise en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3040,51 +3040,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise et précarisation en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEIC-IKI, Jun 2015, Bilbao, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3094,334 +3094,334 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sindicalisme e saude no trabalho na CGT : elementos de analise da refundaçao de uma pratica sindical (2008-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. De Souza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sentidos das mudanças no trabalho no Brasil e na França</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editora CRV, pp.159-184, 2019, 978-85-444-3702-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail des invisibles : domination sociale, invisibilisation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Cléach; J.-P. Durand; S. Maugeri; G. Tiffon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invisibilisations au travail : des salariés en mal de reconnaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès éditions, pp.233-239, 2017, Coll. « Le travail en débats », 978-2-36630-062-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapports sociaux de sexe et classes sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouffartigue, Paul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le retour des classes sociales : inégalités, dominations, conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Dispute, pp.187-201, 2015, État des lieux, 978-2-84303-084-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche critique du processus de construction sociale de la mixité hommes-femmes au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anderfuhren; Marie and Rodari; Sophie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sans garantie de mixité : les sinueux chemins de l'égalité entre les sexes dans le travail social et la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IES éditions, pp.23-38, 2014, 978-2-88224-128-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3431,246 +3431,246 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre(s) au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.2850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions au travail, travail des émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albena Tcholakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.2068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01349927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expertise CHSCT: quelle ressource pour le syndicalisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3686,160 +3686,160 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mixité au service de la performance économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Angel Calderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, 270 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3986,51 +3986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnefond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=yves Clot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13unz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354571v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugeja-Bloch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.252.0113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goussard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.050.0065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugiere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.224.0167" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696966v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2900" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.279" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jeantet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506912v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1422" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280412v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1294" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#226;che" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1320" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gache" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Barnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1345" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04328752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yvonne Meynaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Calderon Gil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.047.0015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423581v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423395v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423376v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423566v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423508v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093617v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02430809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Choquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508255v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508384v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697706v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2850" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349927v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2068" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411292v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093650v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Angel Calderon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meynaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnefond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13unz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354571v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugeja-Bloch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.252.0113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goussard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.050.0065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugiere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.224.0167" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696966v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2900" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.279" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506879v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jeantet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2071" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506912v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1422" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Barnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1345" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280412v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1294" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#226;che" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1320" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04328752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yvonne Meynaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Calderon Gil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.047.0015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419322v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423566v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423408v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423395v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423376v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423385v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423433v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02430809v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Choquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508255v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508384v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2850" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349927v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2068" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411292v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093650v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Angel Calderon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meynaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>