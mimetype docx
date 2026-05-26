--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -1317,352 +1317,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expertise CHSCT en débat</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’expertise CHSCT : quelle ressource pour le syndicalisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n°3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.1345⟩</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.1294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171370v1</w:t>
+                <w:t xml:space="preserve">hal-04280412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expertise CHSCT : quelle ressource pour le syndicalisme ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’expertise doit venir en complément de l’action syndicale, pas s’y substituer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gâche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n°3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.1294⟩</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.1320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280412v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expertise doit venir en complément de l’action syndicale, pas s’y substituer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’expertise CHSCT en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Gâche</w:t>
+                <w:t xml:space="preserve">Louis-Marie Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n°3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nrt.1320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nrt.1345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280416v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mixité au service de la performance économique : réflexions pour penser la résistance</w:t>
               </w:r>
@@ -2025,120 +2025,159 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souffrance éthique et conflits de valeurs dans l’industrie agroalimentaire en contexte de confinement et covid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La santé mentale au travail : quels renouvellements des positionnements syndicaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Goussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brugiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trabalho na contemporaneidade, produçao de saude e dinamicas de mobilizacao coletiva : perspectivas Brasil, França e Argentina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FIOCRUZ; Ministerio da Saude, Feb 2023, Rio de Jaineiro, Brazil</w:t>
+              <w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423566v1</w:t>
+                <w:t xml:space="preserve">hal-04423395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place des CSSCT et pouvoir d’agir syn- dical</w:t>
+                <w:t xml:space="preserve">Entre quête de légitimité scientifique et d’efficacité politique, la circulation des savoirs sur la santé mentale au travail au sein des organisations syndicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Brugiere</w:t>
@@ -2156,667 +2195,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">10ème congrès de l’AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423408v1</w:t>
+                <w:t xml:space="preserve">hal-04423376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé mentale au travail : quels renouvellements des positionnements syndicaux ?</w:t>
+                <w:t xml:space="preserve">Usages syndicaux des outils numériques et santé au travail: équiper, former, agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brugiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423395v1</w:t>
+                <w:t xml:space="preserve">hal-04423414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre quête de légitimité scientifique et d’efficacité politique, la circulation des savoirs sur la santé mentale au travail au sein des organisations syndicales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Travail et santé. Santé au travail. Perspectives sociologiques et psychosociologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème congrès de l’AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Trabalho na contemporaneidade, produçao de saude e dinamicas de mobilizacao coletiva : perspectivas Brasil, França e Argentina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIOCRUZ; Ministerio da Saude, Feb 2023, Rio de Janeiro (BR), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423376v1</w:t>
+                <w:t xml:space="preserve">hal-04423544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages syndicaux des outils numériques et santé au travail: équiper, former, agir</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Syndicalisme et santé au travail: tentatives de refondation de pratiques revendicatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Trabalho na contemporaneidade, produçao de saude e dinamicas de mobilizacao coletiva : perspectivas Brasil, França e Argentina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIOCRUZ; Ministerio da Saude, Feb 2023, Rio de Janeiro (BR), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423414v1</w:t>
+                <w:t xml:space="preserve">hal-04423581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail et santé. Santé au travail. Perspectives sociologiques et psychosociologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le pouvoir d’agir syndical sur la prévention des risques professionnels à l’épreuve des CSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Goussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brugiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trabalho na contemporaneidade, produçao de saude e dinamicas de mobilizacao coletiva : perspectivas Brasil, França e Argentina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FIOCRUZ; Ministerio da Saude, Feb 2023, Rio de Janeiro (BR), Brazil</w:t>
+              <w:t xml:space="preserve">Rencontres du travail 2023 « Du CSE imposé au CSE approprié », Institut d’Etudes du Travail de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423544v1</w:t>
+                <w:t xml:space="preserve">hal-04423365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndicalisme et santé au travail: tentatives de refondation de pratiques revendicatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la quête du travail réel au syndicalisme 2.0/ les renouvellements de l’action syndicale en faveur de la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Goussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brugiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trabalho na contemporaneidade, produçao de saude e dinamicas de mobilizacao coletiva : perspectivas Brasil, França e Argentina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FIOCRUZ; Ministerio da Saude, Feb 2023, Rio de Janeiro (BR), Brazil</w:t>
+              <w:t xml:space="preserve">colloque du GIS GESTES « Changer le travail ou changer de travail ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris Nord, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423581v1</w:t>
+                <w:t xml:space="preserve">hal-04423385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pouvoir d’agir syndical sur la prévention des risques professionnels à l’épreuve des CSE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Souffrance éthique et conflits de valeurs dans l’industrie agroalimentaire en contexte de confinement et covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Brugiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du travail 2023 « Du CSE imposé au CSE approprié », Institut d’Etudes du Travail de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Trabalho na contemporaneidade, produçao de saude e dinamicas de mobilizacao coletiva : perspectivas Brasil, França e Argentina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIOCRUZ; Ministerio da Saude, Feb 2023, Rio de Jaineiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423365v1</w:t>
+                <w:t xml:space="preserve">hal-04423566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la quête du travail réel au syndicalisme 2.0/ les renouvellements de l’action syndicale en faveur de la santé au travail</w:t>
+                <w:t xml:space="preserve">Mise en place des CSSCT et pouvoir d’agir syn- dical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Brugiere</w:t>
@@ -2834,73 +2834,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque du GIS GESTES « Changer le travail ou changer de travail ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Paris Nord, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423385v1</w:t>
+                <w:t xml:space="preserve">hal-04423408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrière le masque du consensus, divergences syndicales autour des enjeux de santé mentale au temps de la crise sanitaire et des CSE</w:t>
               </w:r>
@@ -3986,51 +3986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnefond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13unz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354571v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugeja-Bloch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.252.0113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goussard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.050.0065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugiere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.224.0167" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696966v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2900" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.279" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506879v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jeantet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2071" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506912v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1422" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Barnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1345" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280412v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1294" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#226;che" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1320" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04328752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yvonne Meynaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Calderon Gil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.047.0015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419322v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423566v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423408v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423395v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423376v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423385v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423433v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02430809v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Choquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508255v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508384v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2850" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349927v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2068" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411292v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093650v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Angel Calderon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meynaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnefond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13unz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354571v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugeja-Bloch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.252.0113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goussard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.050.0065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugiere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.224.0167" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696966v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2900" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.279" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506879v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jeantet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2071" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506912v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1422" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280412v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1294" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#226;che" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1320" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171370v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gache" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Barnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1345" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04328752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yvonne Meynaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Calderon Gil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.047.0015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419322v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423395v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423376v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423544v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423385v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423408v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423433v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02430809v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Choquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508255v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508384v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2850" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349927v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2068" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411292v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093650v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Angel Calderon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meynaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>