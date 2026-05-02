--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.927083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sabine girard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sabine-girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1906-0700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">164178090</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieure des ponts des eaux et des forêts ; Chercheure en géographie</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sabine.girard@inrae.fr</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">+33 (0)4 76 76 28 77</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">+33 (0)4 76 51 38 03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DOMAINE DE COMPETENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Disciplinaires : géographie humaine ; agronomie des pratiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champs d’application :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">transition (agro)écologique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">développement territorial, aménagement du territoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">gestion des ressources naturelles, gestion des bassins versants, qualité des milieux aquatiques, évaluation environnementale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">participation citoyenne ; ingénierie de la participation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WORK EXPERIENCE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since Sept 2012 INRAE - Researcher in human geography – Doctor  Irstea Grenoble – Unit LESSEM (Mountain Ecosystems and Societies Laboratory), France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From Sept 2005- Aug.2012 - Irstea Bordeaux – Unit ADBX (Amenities and dynamics or rural areas), Franceresearch work on water governance, regional development and transitions studies</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From Nov. 2003 to August 2005 Researcher in human geographyIFEA French Institute of Andean Studies, Quito, Ecuador research work on social management of water in Andean communities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From March to Oct. 2003Officer in charge of Environment policies DDAF Departmental Direction of Agriculture & Forest, Montpellier, France in charge of the implementation of French Water Law, UE Directives on Nitrate and Pesticides</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From Oct. 2001 to Nov. 2002 Researcher in hydrology IRD Institute for Research and Development, Ouagadougou, Burkina Faso research on rainfall-flow models and management of hydrological databaSE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDUCATION AND TRAINING</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2007 - Sept. 2012 Doctor in human geography ENS (Ecole Normale Supérieure), University of Lyon, France Thesis title: “Is regionalising water policy a guarantee of environmental efficacy? Diachronic analysis of water management systems in the Drome valley (1970-2011)”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept 2000- Sept 2001Master in Water Sciences ENGREF, University of Montpellier, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 1999-Sept. 2001State Engineer in Agronomy ENESAD, Dijon, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 1997-Sept. 2000 Engineer in Agronomy Sup’Agro, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PROJETS REALISES ET EN COURS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GGEMM – 2024-2026: recomposition de la gouvernance de l’eau face aux défis du changement climatique -Convention cadre Agence de l’Eau ; Zone Atelier du Bas Rhône, en partenariat avec le Syndicat Mixte de la Rivière Drôme et les 3 intercommunalités de la vallée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TRAACT 2022-2027 « Territoires de la transition agricole et alimentaire : Expérimenter, capitaliser, accompagner »; Programme TETRAE  Inrae –Région AURA– recherche-action avec 17 partenaires associatifs, entreprises et collectivités territoriales aux échelles intercommunales et départementales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HIGHLANDS3 2020-2025: Collective Approach of Research and Innovation for Sustainable Development in Highlands - Programme européen RISE avec 42 partenaires internationaux, dont 22 non académiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TRANSFORMONT 2020-2023« plateforme pour les innovations sociales en montagne »: Labex ITTEM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ECOSYAT 2020-2022 « Conceptions et apprentissages autour des processus d’écologisation à l’échelle des systèmes agri-alimentaires territoriaux »; Programme Metabio Inrae</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet TRANSAAT 2017-2020« Transition des systèmes agri-alimentaires du territoire » ; Programme « Ecosystèmes, Agricultures et Alimentation», Fondation de France (Programme EcoAgri) & LEADER, ; 10 partenaires internationaux ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet Cit’In Saillans  2017-2019 «L’inclusion des citoyens dans la planification urbaine locale favorise-t-elle la transition écologique ? Enseignements du suivi-évaluation participatif de l’initiative de la commune de Saillans » ; dans le programme Cit’In («Expérimentations démocratiques pour la transition écologique et énergétique ») du GIS Démocratie et Participation et Ministère de la Transition Ecologique et Solidaire ;  3 partenaires ; </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cit-in.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet Sagacité 2015-2019 : « Rôle et processus de l’intelligence collective pour l’innovation dans les reconfigurations des activités agricoles et leur place dans les territoires »; PSDR4 (Pour et Sur le Développement régional)  ; 10 partenaires nationaux ; </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.caprural.org/co-construire/la-valorisation-de-la-recherche/7503-sagacite-un-projet-et-des-outils-pour-conduire-le-changement-en-intelligence-collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet SPARE 2015-2020: “Strategic planning for Alpine Rivers Ecosystem”; Interreg Espace Alpin  ; 9 partenaires internationaux ; </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.alpine-space.eu/projects/spare/en/home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet ZABR «Apprendre la rareté de l’eau sur un territoire, pour aujourd’hui et demain » 2014-2017; Convention Cadre ZABR - Agence de l’eau  ; gestion administrative pour l’équipe locale ; 3 partenaires ; </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.documentation.eauetbiodiversite.fr/notice/0000000001663f76755bcd872f01e91c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet PASSAGES « Les réseaux écologiques en Rhône-Alpes, traductions dans les projets d'aménagement et mises à l'épreuve dans l'agriculture » ; Programme de recherche DIVA « Action Publique, agriculture et biodiversité » ; 2012-2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet régional OSQUAR 2010-2012(OStréiculture et QUalité du milieu : approche dynamique du bassin d'Arcachon) ; région Aquitaine ; coordination B. Sautour (UMR EPOC) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet Créateurs de Drôme2008-2011 ; APR « eaux et territoires » ; coordonné par G. Bouleau (Cemagref) et A. Honegger (UMR 5600) ;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis démocratiques des mini-publics délibératifs. Nouvelles évidences empiriques issues du Groupe de pilotage citoyen pour la planification urbaine à Saillans (2016-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (33), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2025031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur deux expériences de démocratie locale – Poitiers et Saillans, pionnières de la démocratie locale de demain ? Entretien Croisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombelyne Dagicour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dard/Dard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying visions on agricultural diversification: a first step toward sustainable agrifood transformations in the Bauges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Pachoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dendoncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.1623-1637. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-024-01513-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview of Teis Hansen, Full Professor at the Department of Food and Resource Economics, University of Copenhagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teis Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (3-4), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tpp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rouages et les ressorts territoriaux de la « démocratie du faire » – le cas de Saillans (2014-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xcl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et Transitions socio-écologiques : dialogue fécond, parcours inachevé ou voie sans issue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (3-4), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tpm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des clés pour démocratiser la décision publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCM - Revue des ingénieurs des ponts, des eaux et des forêts et des diplômés de l'Ecole nationale des ponts et chaussées </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement durable à la transition écologique : gouverner le changement territorial. Le cas des intercommunalités de la vallée de la Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Antoine Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (2-3), pp.293-322. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillans (2014-2020) : une expérience municipale citoyenne au défi de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.20105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manquer un jour d’eau au robinet ? La mise à distance territoriale des effets du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaé Degache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.18281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participer, c’est aussi apprendre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Loudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.100-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is policy analytics? An exploration of 5 years of environmental management applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Meinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Daniell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (5), pp.886-900. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-020-01408-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénierie de la participation : préparer et penser une démarche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-ingénierie de la participation : une expérience citoyenne sur la rivière Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Fermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (2), pp.159-173. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2021050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologisation des pratiques et territorialisation des activités : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.17272. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.17272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, bien commun territorial ? Un éclairage à partir de l’évolution de la gouvernance de la rivière Drôme (1960-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologisation, mise à l’épreuve ou nouveau registre de légitimation de l’ordre territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.30-38. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.16481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green belts in the hands and minds of farmers: a socio-agronomic approach to farmers' practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.30-38. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2017.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter les textes, dessiner le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermeersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (4), pp.56. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vaca.081.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir la territorialité par le dessin. Retours méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les SHS et les questions environnementales. Manières de voir, manières de faire, 96, pp.47-69. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.3286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foncier agricole et enjeux environnementaux : de nouvelles tensions au niveau des exploitations agricoles pour la mise en oeuvre de la Trame Verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19, pp.46-49. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.19.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'outil-frise, dispositif d'étude interdisciplinaire du changement territorial. Favoriser l'interdisciplinarité par un outil de visualisation du changement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. George-Marcelpoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piazza-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berthier-Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17/07/2015, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi les dispositifs territoriaux de la gestion de l’eau peuvent-ils être efficaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.32-36. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.13.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts territoriaux de la gestion de l'eau : le cas de la Drôme (1980-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, HS 20, 26 p. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.15262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de la politique de l'eau en France : enseignements à partir du cas de la vallée de la Drôme (1980-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Riviere-Honneger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.129-137. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2014.0689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Trame Verte à l’épreuve du terrain : pratiques et représentations des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine Mornas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, p. 64 - p. 69. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.14.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats de Rivière et SAGE : une opportunité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA Info</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre siècles de luttes et d'alliances pour le contrôle de l'eau dans le sillon inter-andin : du monopole des haciendas sous la colonisation espagnole au récent réveil indien Le cas du versant de Santa Rosa-Pilahuin (Équateur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of runoff in West Africa: Is there a single data-model combination that produces the best simulation results?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ardoin-Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354, pp.203-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing available rainfall gridded datasets for West Africa and the impact on rainfall-runoff modelling results, the case of Burkina-Faso.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. New</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water S.A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (5), p. 529 - p. 536. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4314/wsa.v34i5.180650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauvreté hydraulique et crise sociale : perspectives de recherche et d'action : compte rendu de colloque (Agadir, Maroc, 12-15 décembre 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Houdret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.322-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les páramos, espace stratégique pour la gestion de l'eau dans les Andes septentrionales : le bassin-versant du río Ambato (Équateur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 78 (2), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « géographie des transitions territoriales ? Actualités et perspectives d’un champ en construction ». Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions territoriales, Recherche et action publique en contexte d’incertitudes et de tensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitation citoyenne, démocratie alimentaire et transitions agroécologiques : analyse d’une expérimentation locale inspirée de la Sécurité sociale de l’alimentation (SSA) à Dieulefit et alentour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Elzière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions territoriales Recherche et action publique en contexte d’incertitudes et de tensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 Years of Local Water Democracy, Issues and Current Context in the Face of Climate Change: The Case of the Drôme River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Mollaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Participatory Processes in Water and Environmental Policymaking: Framework and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Aquae-Gaudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. ISA Forum of Sociology “Knowing justice in the Anthropocene”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jul 2025, Rabat, Morocco. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204428v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filières territoriales, dynamiques foncières, recherche participative : échos du monde de la recherche sur le projet Ferments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Léger Léger-Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lépicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferments Fermes et réseaux mobilisés ensemble dans la transformation des systèmes agri-alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires; Terres de liens, Oct 2025, Clermon-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie locale de l’eau au défi du changement climatique. Le cas de la CLE du bassin versant de la Drôme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Mollaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions territoriales Recherche et action publique en contexte d’incertitudes et de tensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont -Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager ici plutôt que piloter ailleurs, la gestion municipale de l’eau potable dans le Diois face à la modernisation des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Ruiz-Carillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire sur les Savoirs Ancestraux de l’entité Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UniLim, Apr 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) place(s) de la science dans le débat démocratique et la vie publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Pachoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagé.es : quelles postures des scientifiques dans la société à l’ère de l’Anthropocène ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Ittem, OSUG, GREC AURA-ZAA, Oct 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democracy of Doing: Socio-Spatial Entanglements and Possibilities for Emancipation in the Rural Municipality of Saillans, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Sustainability Transitions Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sustainability Transition Research Network, Jun 2024, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographe engagé.e par et pour son terrain en temps de crises : implications éthiques et méthodologiques, réflexion épistémologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagement(s) : Rencontres 2023 du Comité National Français de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie, May 2023, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04356429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résidences mobiles et démontables au prisme et au défi des enjeux de participation citoyenne et d’urbanisme rural.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mésini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES CONTRADICTIONS URBAINES DE LA PARTICIPATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LAVUE, Jun 2023, Nanterres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04356354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation citoyenne à la gestion de l’eau : Retour d’expérience du SAGE Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Communs et action publique territorialisée : quelles articulations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes - GAEL, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du film « Commune commune » sur l’expérience de Saillans : la fabrique du politique au quotidien et ses effets transformatifs sur la démocratie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres européennes de la participation : la participation partout et pour tous ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Décider Ensemble, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The citizen experience of Saillans (2014-2020) : A real and concrete utopia of participatory democracy facing the challenge of ecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlterRurality: Re-scaling the Rural 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus School of Architecture, Aarhus., May 2022, Thy, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagements et désengagements dans les chemins de la transition (démocratique et écologique) : le cas du mini-public délibératif pour la révision du Plan Local d’Urbanisme de Saillans (Drôme, 2016-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e colloque de l’Association de Science Régionale de Langue Française (ASRDLF) : "Transitions, gouvernance territoriale et solidarités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les équipes de Sciences Po Rennes et du Laboratoire ARENES, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographe engagé.e par et pour son terrain en temps de crise : quelles implications éthiques et méthodologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps des géographes, Congrés du centenaire de l'UGI. Session « French-speaking Geography and global environmental changes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirage au sort, délibération et co-ingénierie : un combo gagnant pour mettre les habitants au coeur de la gouvernance locale des transitions ? Enseignements du mini-public délibératif pour la révision du plan d'urbanisme de Saillans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e colloque de l’Association de Science Régionale de Langue Française (ASRDLF) : « Transitions, gouvernance territoriale et solidarités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jun 2022, Rennes, France. pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer le quotidien politique pour saisir - et s’engager dans - les transformations démocratiques. Autour du documentaire « Commune commune » sur l’expérience de Saillans 2014-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2022 du GIS Démocratie et Participation « Démocratie par temps sombre : autoritarismes, participations, expérimentations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place-based modes of knowledge sharing in agriculture: social learning and transformative capacities for the agroecological transition. Empirical results from three case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL MOUNTAIN CONFERENCE - Focus Session #57# Science based pathways to sustainability in mountains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révision du PLU, une mise à l’épreuve de l’expérience citoyenne radicale de Saillans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du Programme Cit'IN : Experimentations démocratiques pour la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Démocratie et Participation, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme rural et participation : retours sur la démarche de PLU participatif de lacommune de Saillans (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mésini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des ateliers Alternatives dans l’habitat - Alternatives périurbaines : de l’alternative à l’évolution de la / des norme(s)" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillans 2014-2020 : l’expérience d’une démocratie du faire aux prises avec la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du Programme Cit'IN : Experimentations démocratiques pour la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Démocratie et Participation, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes territorialisées de coproduction de connaissances en agriculture : quelle contribution à la transition écologique ? Une analyse par les apprentissages sociaux sur 3 cas d'étude dans la vallée de la Drôme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Transitions 2021-Les transitions écologiques en transactions et actions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S4 Intelligence collective, un vecteur de transitions-S4.1 Organisation des alternatives, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la transition (agro)écologique territoriale ? Le cas de la vallée de la Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, UMR 6590 ESO, Confluences, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 ans de « transition » agricole et alimentaire? Regards croisés sur la coopération acteurs/chercheurs en vallée de la Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Programme Tetraa, Fondation Carasso, AgroParisTech, Fondation Porticus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Royaumont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la possibilité de transition (agro)écologique territoriale dans les espaces ruraux. Le cas de la vallée de la Drôme-Biovallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la possibilité de transition (agro) écologique territoriale ? Le cas de la vallée de la Drôme Biovallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Origine, Diversité, Territoires : « Transformer les systèmes alimentaires localisés par la consommation et la production durables »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Eurre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plan Local d'Urbanisme, une « démarche citoyenne» à Saillans (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Faire ville ensemble, l'habitat participatif et la fabrique urbaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales & apprentissages, combinaisons d'approches pour appréhender les savoirs sur les services d'eau et leur vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Honneger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Degache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique ZABR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Villeurbanne, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvalPart2 : deux expériences d'évaluation citoyenne de la participation dans la Drôme: SAGE et PLU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Françaises de l'Evaluation «Evaluation et démocratie : les nouveaux territoires de l'action publique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Evaluation, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les citoyens prennent part à la gouvernance de l'eau : retours d'expérience sur la révision du SAGE Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique ZABR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Villeurbanne, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen Science for Public Decision Making and Social Change: when scientific objectivity is challenged</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop "Citizen science: new epistemological, ethical and political challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen participation in Strategic Planning for Alpine River Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mammoliti Mochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Emme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.RIVERS 2018, 3e conférence internationale Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.248-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Planning for Alpine River Ecosystems - Integrating protection and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mammoliti Mochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.RIVERS 2018, 3e conférence internationale Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.303-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification urbaine, participation et transition écologique. Enseignements du suivi-évaluation de la révision du Plan Local d'Urbanisme de Saillans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Missoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cit'in, MSH Paris Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie participative de la participation : une expérience citoyenne sur la rivière Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Fermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque du réseau OPDE Des Outils pour Décider Ensemble "Concevoir, adapter, évaluer des dispositifs pour faciliter et étendre la participation des acteurs aux décisions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la difficulté d'apprendre la rareté de la ressource par l'eau du quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Degache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Honneger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Eau et connaissance de l'Agence de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMAG «Self Modelling for Assessing Governance» : un outil participatif d'autodiagnostic de la gouvernance de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Alter-Eau : «Au-delà des dispositifs institutionnels : quelles formes alternatives de participation à la démocratie de l'eau ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de la politique de l'eau sur le bassin versant de la Drôme (1980-2012) : les enseignements d'une analyse monographique diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ZABR 2016, l'observation sociale des territoires fluviaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologisation, nouveau registre de légitimation ou mise à l'épreuve de l'ordre territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Etbx Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture biologique et transition énergétique : enjeux et articulations. Approche exploratoire des pratiques et des perceptions des agriculteurs de la Biovallée (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Réussir la transition énergétique, quelles dynamiques de changement ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lille, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des géographes ensembliers ? Comment la pratique interdisciplinaire se discute à la machine à café dans un institut de recherche environnementale appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : l'espace en partage, approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green belts in the hands and minds of farmers: A socio-agronomical approach to farmers' practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Farming systems facing global challenges: Capacities and strategies", 11th European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foncier agricole et enjeux environnementaux : de nouvelles tensions au niveau des exploitations agricoles pour la mise en oeuvre de la Trame Verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Foncier Agricole - Usages, tensions et régulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trame verte dans les exploitations agricoles. Une approche socio-agronomique des pratiques et des représentations d'agriculteurs dans le Grésivaudan (Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Grenoble, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix et la pratique de la monographie diachronique. Contribution à l'étude de l'efficacité environnementale de la territorialisation de la politique de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international et interdisciplinaire "Dynamiques environnementales, politiques publiques, pratiques locales : quelles interactions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01282314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans de gestion de la rivière Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Université Populaire du Val de Drôme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montélimar, France. pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts territoriaux de la gestion de l'eau sont-ils gages d'efficacité environnementale ? Analyse des dimensions territorialisées et territorialisantes des dispositifs de gestion des eaux dans la vallée de la Drôme (1980-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour et Sur le développement Régional " Les chemins du développement territorial "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Drôme, un exemple des liens multiples entre cours d’eau et territoire et de leur évolution du début du XIXe siècle à aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Fleuves et territoires, 7e Rencontres de Mâcon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Mâcon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître la place et le rôle de la rivière dans l'invention des territoires de la Vallée de la Drôme (1970- 2010). Apports de l'analyse des représentations à partir de guides touristiques et de cartes mentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale IS Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions territorialisées et territorialisantes des nouvelles formes d'action publique dans un contexte de durabilité : le cas du SAGE (Schéma d'Aménagement et de Gestion des Eaux) Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivière Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement durable des territoires méditerranéens. Discours, pratiques, normes, acteurs et espaces, MMSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Aix-en-Provence, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions territoriales de l'action publique environnementale : le cas du bassin versant de la Drôme. Éléments de réflexion sur la spécificité du regard géographique et de sa contribution à l'interdisciplinarité dans l'étude des dynamiques des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la commission de Géographie Rurale du Comité National Français de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Caen, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rivière - patrimoine au bassin versant -territoire de projet : quelles avancées en matière environnementale ? Quelques enseignements de la territorialisation de la politique de l'eau depuis trois décennies dans la vallée de la Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes rencontres du territoire de Grenoble : les territoires acteurs du changement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Grenoble, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches contemporaines en géographie rurale : territoires, ressources et pratiques du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamara Hadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission de Géographie Rurale (CNFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'atelier : questions transversales et outils pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Séminaire international et interdisciplinaire du Programme commun systèmes irrigués, Montpellier, France, 25-26 novembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Montpellier, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de l'eau et gestion locale des ressources hydriques dans les Andes Equatoriennes Le cas du bassin versant du Rio Ambato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCSI - 4e Séminaire international et interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montpellier, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00154404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat, élus locaux, ONG, communautés : de nouvelles modalités de partage des responsabilités en irrigation. Les apports de l'expérience de la province du Tungurahua (Equateur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "Gestion Concertée des Ressources Naturelles et de l'environnement, du local au mondial", UVSQ, Thème 5 : Gestion de l'eau pour l'agriculture : quelles modalités de partage des responsabilités entre le public, le privé et le communautaire ?, St Quentin en Yvelines, 26-28 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'atelier D : Questions transversales et outils pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCSI - 4e Séminaire international et interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00155332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès à l'eau et la participation à sa gestion : un double blocage pour l'amélioration de l'irrigation dans les Andes Equatoriennes. Le cas du versant de Santa Rosa Pilahuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Pauvreté hydraulique et crises sociales », Agadir, MAR, 12-15 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water control and agricultural development during the last four centuries in the Ecuadorian Andes: The example of Santa Rosa Pilahuin area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water and Civilization, International Water History Association, Paris, Dec.1-4th, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte mentale pour explorer les territorialités des gestionnaires de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études francophones sur les cartes mentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Clermont-Ferrand, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective. Penser, décider, agir ensemble sur les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janin, Claude; Landel, Pierre-Antoine. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique sociale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203, 2021, Comprendre la société, 978-2-36717-778-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement électif et engagement scientifique : la part du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Goeury; A. Lefebvre-Chombart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagements : faire de la géographie au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, Collection : GéoTraverses, pp.49-63, 2025, 978-2-37924-552-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participating is also learning!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Loudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Participation for Socio-Ecological Sustainability - Around the CoOPLAGE pathways</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.136-149, 2024, Update Sciences &amp; technologies, 9782759239214. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3920-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering participation: Preparing and designing a participatory process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nils Ferrand; Emeline Hassenforder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Participation for Socio-Ecological Sustainability - Around the CoOPLAGE pathways</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-121, 2024, Update Sciences &amp; technologies, 9782759239214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie du faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Petit, L. Blondiaux, I. Casillo, J.-M. Fourniau, G. Gourgues, S. Hayat, R. Lefebvre, S. Rui, S. Wojcik, &amp; J. Zetlaoui-Léger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la Participation, DicoPart (2ème édition). GIS Démocratie et Participation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS Démocratie et Participation.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-8, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Human-Nature Dualism Towards More Integration in Socio-ecosystems Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Crouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ieva Misiune; Daniel Depellegrin; Lukas Egarter Vigl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Nature Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-49, 2022, 978-3-031-01980-7. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-01980-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Karagiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Proust. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oser s'impliquer pour transformer la démocratie : guide pratique : des collectifs citoyens passent à l'acte ! Valeurs, méthodes, outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rue de l'échiquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillans : « Agir commun », source de tiraillements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Lemoult. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DémocraSi !? - Regards croisés sur une démocratie locale à la hauteur de l'urgence écologique et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collèges des transitions sociétales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-9570807-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circulation of Knowledge at the Time of the Agroecological Transition, the Case of the Drôme Valley (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Thermes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalization, Marginalization and Conflict. Perspectives on Geographical Marginality, vol 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-196, 2020, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53218-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rivière Drôme à l’épreuve de la décentralisation : les collectivités locales entre autonomie et dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucien Dupuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Drome rivière sauvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUED éditions, pp.155-201, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et au milieu coule une cafetière... Ou comment des géographes discutent de l'interdisciplinarité à la pause-café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.279-298, 2017, Géographie sociale, 978-2-7535-5670-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder différemment : les découpages du temps, de l'espace et des objets pour un débat pluraliste (projet Créateurs de Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivière Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Farinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l'eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johanet, pp.81-95, 2016, 979-10-91089-25-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture biologique et transition énergétique : enjeux et articulations. Approche exploratoire des pratiques et des perceptions des agriculteurs de la Biovallée (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir la transition énergétique, Scarwell, H.J., Leducq D., Groux, A. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.261-270, 2015, Environnement et société, 978-2-7574-0856-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix et la pratique de la monographie diachronique. Contribution à l'étude de l'efficacité environnementale de la territorialisation de la politique de l'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Desailly, P. Béringuier, F. Blot, M. Saqalli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, politiques publiques et pratiques locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, p. 359-384, 2015, 978-2-343-06657-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01255463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour identifier les acteurs et leurs attentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaitre les perceptions et représentations : quels apports pour la gestion des milieux aquatiques ? Rivière-Honegger, A., Cottet, M., Morandi, B. (coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Onema, pp.30-57, 2014, Comprendre pour agir, 979-10-91047-35-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Drôme, un exemple des liens multiples entre cours d'eau et territoire et de leur évolution du début du XIXème siècle à aujourd'hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BERNARDET M; FREMONT A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleuves et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche du Val de Saône-Mâconnais, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions territorialisées et territorialisantes des nouvelles formes d'action publique dans un contexte de durabilité. Le cas du SAGE Drôme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mesini B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement durable des territoires méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, pp.185-195, 2012, Espace et Développement durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L accès à l eau et la participation à sa gestion : un double blocage pour l'amélioration de l'irrigation dans les Andes équatoriennes. Le cas du versant de Santa Rosa -Pilahuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Ruf; H. Ayeb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eaux, pauvreté et crises sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Editions, pp.423-442, 2009, 978-2-7099-1673-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillans : un village toujours inspirant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les apprentissages des agriculteurs pour la transition agroécologique. Synthèse grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-ingénierie de la participation : une expérience citoyenne sur la rivière Drôme. Annexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Fermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/fnfn-cd04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits des eaux et des rives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Degruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses détaillées de la démarche participative associée à la révision du Plan Local d’Urbanisme de Saillans (2016-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révision du Plan Local d’Urbanisme, une mise à l’épreuve de l’expérience citoyenne de transition écologique à Saillans (2014-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solyane Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Karagiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Missoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre 40 années de transition vers l'agriculture biologique et l'agroécologie dans la Vallée de la Drôme : Un outil multimédia autour de l'histoire et des savoir-faire agroécologiques en Biovallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Fiallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropocène : Plan B, création de connaissances pour répondre aux enjeux sociétaux de manière soutenable dans les limites planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena M. Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse chiffrée de la participation citoyenne dans la commune de Saillans -avril 2014 à mars 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralentir et conserver l'eau dans les têtes de bassin versant : enjeux, solutions et évaluation des effets hydrologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ENS de Lyon. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les apprentissages issus des dispositifs participatifs par les représentations sociales et territoriales : l'exemple de l'eau potable et de sa vulnérabilité au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Degache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FINAL REPORT : Implementation & results of monitoring and evaluation methods - Participatory processes for strategic planning of five alpine rivers - SPARE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2018, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Modelling for Assessing Governance (SMAG): Guidelines & Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2018, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMAG - Self-Modelling for Assessing Governance - User guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrine Ben Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IRSTEA; INRAE; UMR G-EAU. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial Guidelines on Stakeholders' Engagement and Year 1 Participatory Process in the Pilot Case Study - SPARE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2017, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux écologiques en Rhône-Alpes, traductions dans les projets d'aménagement et mises à l'épreuve dans l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dobremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau(x)et Territoire(s). Une première analyse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de la politique de l'eau est-elle gage d'efficacité environnementale ? : Analyse diachronique de dispositifs de gestion des eaux dans la vallée de la Drôme (1970-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Ecole normale supérieure de lyon - ENS LYON, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ENSL0737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00737165v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cas exemplaires - Savoir (Faire) Participer… pour changer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lejars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques pour la femme enceinte liés à l'utilisation de médicaments pendant les exercices cliniques au sein du Centre Hospitalier Universitaire Vétérinaire d'Alfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine vétérinaire et santé animale. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-05406925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.927083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sabine girard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sabine-girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1906-0700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">164178090</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieure des ponts des eaux et des forêts ; Chercheure en géographie</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sabine.girard@inrae.fr</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">+33 (0)4 76 76 28 77</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">+33 (0)4 76 51 38 03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DOMAINE DE COMPETENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Disciplinaires : géographie humaine ; agronomie des pratiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champs d’application :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">transition (agro)écologique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">développement territorial, aménagement du territoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">gestion des ressources naturelles, gestion des bassins versants, qualité des milieux aquatiques, évaluation environnementale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">participation citoyenne ; ingénierie de la participation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WORK EXPERIENCE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since Sept 2012 INRAE - Researcher in human geography – Doctor  Irstea Grenoble – Unit LESSEM (Mountain Ecosystems and Societies Laboratory), France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From Sept 2005- Aug.2012 - Irstea Bordeaux – Unit ADBX (Amenities and dynamics or rural areas), Franceresearch work on water governance, regional development and transitions studies</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From Nov. 2003 to August 2005 Researcher in human geographyIFEA French Institute of Andean Studies, Quito, Ecuador research work on social management of water in Andean communities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From March to Oct. 2003Officer in charge of Environment policies DDAF Departmental Direction of Agriculture & Forest, Montpellier, France in charge of the implementation of French Water Law, UE Directives on Nitrate and Pesticides</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From Oct. 2001 to Nov. 2002 Researcher in hydrology IRD Institute for Research and Development, Ouagadougou, Burkina Faso research on rainfall-flow models and management of hydrological databaSE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDUCATION AND TRAINING</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2007 - Sept. 2012 Doctor in human geography ENS (Ecole Normale Supérieure), University of Lyon, France Thesis title: “Is regionalising water policy a guarantee of environmental efficacy? Diachronic analysis of water management systems in the Drome valley (1970-2011)”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept 2000- Sept 2001Master in Water Sciences ENGREF, University of Montpellier, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 1999-Sept. 2001State Engineer in Agronomy ENESAD, Dijon, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 1997-Sept. 2000 Engineer in Agronomy Sup’Agro, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PROJETS REALISES ET EN COURS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GGEMM – 2024-2026: recomposition de la gouvernance de l’eau face aux défis du changement climatique -Convention cadre Agence de l’Eau ; Zone Atelier du Bas Rhône, en partenariat avec le Syndicat Mixte de la Rivière Drôme et les 3 intercommunalités de la vallée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TRAACT 2022-2027 « Territoires de la transition agricole et alimentaire : Expérimenter, capitaliser, accompagner »; Programme TETRAE  Inrae –Région AURA– recherche-action avec 17 partenaires associatifs, entreprises et collectivités territoriales aux échelles intercommunales et départementales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HIGHLANDS3 2020-2025: Collective Approach of Research and Innovation for Sustainable Development in Highlands - Programme européen RISE avec 42 partenaires internationaux, dont 22 non académiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TRANSFORMONT 2020-2023« plateforme pour les innovations sociales en montagne »: Labex ITTEM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ECOSYAT 2020-2022 « Conceptions et apprentissages autour des processus d’écologisation à l’échelle des systèmes agri-alimentaires territoriaux »; Programme Metabio Inrae</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet TRANSAAT 2017-2020« Transition des systèmes agri-alimentaires du territoire » ; Programme « Ecosystèmes, Agricultures et Alimentation», Fondation de France (Programme EcoAgri) & LEADER, ; 10 partenaires internationaux ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet Cit’In Saillans  2017-2019 «L’inclusion des citoyens dans la planification urbaine locale favorise-t-elle la transition écologique ? Enseignements du suivi-évaluation participatif de l’initiative de la commune de Saillans » ; dans le programme Cit’In («Expérimentations démocratiques pour la transition écologique et énergétique ») du GIS Démocratie et Participation et Ministère de la Transition Ecologique et Solidaire ;  3 partenaires ; </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cit-in.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet Sagacité 2015-2019 : « Rôle et processus de l’intelligence collective pour l’innovation dans les reconfigurations des activités agricoles et leur place dans les territoires »; PSDR4 (Pour et Sur le Développement régional)  ; 10 partenaires nationaux ; </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.caprural.org/co-construire/la-valorisation-de-la-recherche/7503-sagacite-un-projet-et-des-outils-pour-conduire-le-changement-en-intelligence-collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet SPARE 2015-2020: “Strategic planning for Alpine Rivers Ecosystem”; Interreg Espace Alpin  ; 9 partenaires internationaux ; </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.alpine-space.eu/projects/spare/en/home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet ZABR «Apprendre la rareté de l’eau sur un territoire, pour aujourd’hui et demain » 2014-2017; Convention Cadre ZABR - Agence de l’eau  ; gestion administrative pour l’équipe locale ; 3 partenaires ; </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.documentation.eauetbiodiversite.fr/notice/0000000001663f76755bcd872f01e91c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet PASSAGES « Les réseaux écologiques en Rhône-Alpes, traductions dans les projets d'aménagement et mises à l'épreuve dans l'agriculture » ; Programme de recherche DIVA « Action Publique, agriculture et biodiversité » ; 2012-2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet régional OSQUAR 2010-2012(OStréiculture et QUalité du milieu : approche dynamique du bassin d'Arcachon) ; région Aquitaine ; coordination B. Sautour (UMR EPOC) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet Créateurs de Drôme2008-2011 ; APR « eaux et territoires » ; coordonné par G. Bouleau (Cemagref) et A. Honegger (UMR 5600) ;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis démocratiques des mini-publics délibératifs. Nouvelles évidences empiriques issues du Groupe de pilotage citoyen pour la planification urbaine à Saillans (2016-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (33), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2025031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur deux expériences de démocratie locale – Poitiers et Saillans, pionnières de la démocratie locale de demain ? Entretien Croisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombelyne Dagicour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dard/Dard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying visions on agricultural diversification: a first step toward sustainable agrifood transformations in the Bauges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Pachoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dendoncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.1623-1637. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-024-01513-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview of Teis Hansen, Full Professor at the Department of Food and Resource Economics, University of Copenhagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teis Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (3-4), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tpp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rouages et les ressorts territoriaux de la « démocratie du faire » – le cas de Saillans (2014-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xcl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et Transitions socio-écologiques : dialogue fécond, parcours inachevé ou voie sans issue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (3-4), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tpm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des clés pour démocratiser la décision publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCM - Revue des ingénieurs des ponts, des eaux et des forêts et des diplômés de l'Ecole nationale des ponts et chaussées </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement durable à la transition écologique : gouverner le changement territorial. Le cas des intercommunalités de la vallée de la Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Antoine Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (2-3), pp.293-322. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillans (2014-2020) : une expérience municipale citoyenne au défi de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.20105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manquer un jour d’eau au robinet ? La mise à distance territoriale des effets du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaé Degache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.18281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participer, c’est aussi apprendre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Loudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.100-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is policy analytics? An exploration of 5 years of environmental management applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Meinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Daniell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (5), pp.886-900. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-020-01408-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-ingénierie de la participation : une expérience citoyenne sur la rivière Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Fermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (2), pp.159-173. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2021050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénierie de la participation : préparer et penser une démarche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, bien commun territorial ? Un éclairage à partir de l’évolution de la gouvernance de la rivière Drôme (1960-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologisation des pratiques et territorialisation des activités : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.17272. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.17272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologisation, mise à l’épreuve ou nouveau registre de légitimation de l’ordre territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.30-38. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.16481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green belts in the hands and minds of farmers: a socio-agronomic approach to farmers' practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.30-38. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2017.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter les textes, dessiner le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermeersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (4), pp.56. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vaca.081.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir la territorialité par le dessin. Retours méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les SHS et les questions environnementales. Manières de voir, manières de faire, 96, pp.47-69. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.3286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foncier agricole et enjeux environnementaux : de nouvelles tensions au niveau des exploitations agricoles pour la mise en oeuvre de la Trame Verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19, pp.46-49. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.19.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'outil-frise, dispositif d'étude interdisciplinaire du changement territorial. Favoriser l'interdisciplinarité par un outil de visualisation du changement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. George-Marcelpoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piazza-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berthier-Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17/07/2015, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi les dispositifs territoriaux de la gestion de l’eau peuvent-ils être efficaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.32-36. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.13.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts territoriaux de la gestion de l'eau : le cas de la Drôme (1980-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, HS 20, 26 p. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.15262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de la politique de l'eau en France : enseignements à partir du cas de la vallée de la Drôme (1980-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Riviere-Honneger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.129-137. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2014.0689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Trame Verte à l’épreuve du terrain : pratiques et représentations des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine Mornas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, p. 64 - p. 69. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.14.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats de Rivière et SAGE : une opportunité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA Info</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre siècles de luttes et d'alliances pour le contrôle de l'eau dans le sillon inter-andin : du monopole des haciendas sous la colonisation espagnole au récent réveil indien Le cas du versant de Santa Rosa-Pilahuin (Équateur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of runoff in West Africa: Is there a single data-model combination that produces the best simulation results?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ardoin-Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354, pp.203-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing available rainfall gridded datasets for West Africa and the impact on rainfall-runoff modelling results, the case of Burkina-Faso.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. New</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water S.A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (5), p. 529 - p. 536. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4314/wsa.v34i5.180650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauvreté hydraulique et crise sociale : perspectives de recherche et d'action : compte rendu de colloque (Agadir, Maroc, 12-15 décembre 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Houdret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.322-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les páramos, espace stratégique pour la gestion de l'eau dans les Andes septentrionales : le bassin-versant du río Ambato (Équateur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 78 (2), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « géographie des transitions territoriales ? Actualités et perspectives d’un champ en construction ». Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions territoriales, Recherche et action publique en contexte d’incertitudes et de tensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitation citoyenne, démocratie alimentaire et transitions agroécologiques : analyse d’une expérimentation locale inspirée de la Sécurité sociale de l’alimentation (SSA) à Dieulefit et alentour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Elzière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions territoriales Recherche et action publique en contexte d’incertitudes et de tensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 Years of Local Water Democracy, Issues and Current Context in the Face of Climate Change: The Case of the Drôme River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Mollaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Participatory Processes in Water and Environmental Policymaking: Framework and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Aquae-Gaudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. ISA Forum of Sociology “Knowing justice in the Anthropocene”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jul 2025, Rabat, Morocco. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204428v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie locale de l’eau au défi du changement climatique. Le cas de la CLE du bassin versant de la Drôme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Mollaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions territoriales Recherche et action publique en contexte d’incertitudes et de tensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont -Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filières territoriales, dynamiques foncières, recherche participative : échos du monde de la recherche sur le projet Ferments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Léger Léger-Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lépicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferments Fermes et réseaux mobilisés ensemble dans la transformation des systèmes agri-alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires; Terres de liens, Oct 2025, Clermon-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) place(s) de la science dans le débat démocratique et la vie publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Pachoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagé.es : quelles postures des scientifiques dans la société à l’ère de l’Anthropocène ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Ittem, OSUG, GREC AURA-ZAA, Oct 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager ici plutôt que piloter ailleurs, la gestion municipale de l’eau potable dans le Diois face à la modernisation des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Ruiz-Carillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire sur les Savoirs Ancestraux de l’entité Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UniLim, Apr 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democracy of Doing: Socio-Spatial Entanglements and Possibilities for Emancipation in the Rural Municipality of Saillans, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Sustainability Transitions Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sustainability Transition Research Network, Jun 2024, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographe engagé.e par et pour son terrain en temps de crises : implications éthiques et méthodologiques, réflexion épistémologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagement(s) : Rencontres 2023 du Comité National Français de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie, May 2023, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04356429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résidences mobiles et démontables au prisme et au défi des enjeux de participation citoyenne et d’urbanisme rural.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mésini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES CONTRADICTIONS URBAINES DE LA PARTICIPATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LAVUE, Jun 2023, Nanterres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04356354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagements et désengagements dans les chemins de la transition (démocratique et écologique) : le cas du mini-public délibératif pour la révision du Plan Local d’Urbanisme de Saillans (Drôme, 2016-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e colloque de l’Association de Science Régionale de Langue Française (ASRDLF) : "Transitions, gouvernance territoriale et solidarités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les équipes de Sciences Po Rennes et du Laboratoire ARENES, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The citizen experience of Saillans (2014-2020) : A real and concrete utopia of participatory democracy facing the challenge of ecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlterRurality: Re-scaling the Rural 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus School of Architecture, Aarhus., May 2022, Thy, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du film « Commune commune » sur l’expérience de Saillans : la fabrique du politique au quotidien et ses effets transformatifs sur la démocratie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres européennes de la participation : la participation partout et pour tous ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Décider Ensemble, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation citoyenne à la gestion de l’eau : Retour d’expérience du SAGE Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Communs et action publique territorialisée : quelles articulations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes - GAEL, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographe engagé.e par et pour son terrain en temps de crise : quelles implications éthiques et méthodologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps des géographes, Congrés du centenaire de l'UGI. Session « French-speaking Geography and global environmental changes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirage au sort, délibération et co-ingénierie : un combo gagnant pour mettre les habitants au coeur de la gouvernance locale des transitions ? Enseignements du mini-public délibératif pour la révision du plan d'urbanisme de Saillans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e colloque de l’Association de Science Régionale de Langue Française (ASRDLF) : « Transitions, gouvernance territoriale et solidarités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jun 2022, Rennes, France. pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer le quotidien politique pour saisir - et s’engager dans - les transformations démocratiques. Autour du documentaire « Commune commune » sur l’expérience de Saillans 2014-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2022 du GIS Démocratie et Participation « Démocratie par temps sombre : autoritarismes, participations, expérimentations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place-based modes of knowledge sharing in agriculture: social learning and transformative capacities for the agroecological transition. Empirical results from three case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL MOUNTAIN CONFERENCE - Focus Session #57# Science based pathways to sustainability in mountains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révision du PLU, une mise à l’épreuve de l’expérience citoyenne radicale de Saillans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du Programme Cit'IN : Experimentations démocratiques pour la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Démocratie et Participation, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme rural et participation : retours sur la démarche de PLU participatif de lacommune de Saillans (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mésini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des ateliers Alternatives dans l’habitat - Alternatives périurbaines : de l’alternative à l’évolution de la / des norme(s)" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillans 2014-2020 : l’expérience d’une démocratie du faire aux prises avec la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du Programme Cit'IN : Experimentations démocratiques pour la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Démocratie et Participation, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes territorialisées de coproduction de connaissances en agriculture : quelle contribution à la transition écologique ? Une analyse par les apprentissages sociaux sur 3 cas d'étude dans la vallée de la Drôme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Transitions 2021-Les transitions écologiques en transactions et actions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S4 Intelligence collective, un vecteur de transitions-S4.1 Organisation des alternatives, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la transition (agro)écologique territoriale ? Le cas de la vallée de la Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, UMR 6590 ESO, Confluences, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 ans de « transition » agricole et alimentaire? Regards croisés sur la coopération acteurs/chercheurs en vallée de la Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Programme Tetraa, Fondation Carasso, AgroParisTech, Fondation Porticus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Royaumont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la possibilité de transition (agro)écologique territoriale dans les espaces ruraux. Le cas de la vallée de la Drôme-Biovallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la possibilité de transition (agro) écologique territoriale ? Le cas de la vallée de la Drôme Biovallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Origine, Diversité, Territoires : « Transformer les systèmes alimentaires localisés par la consommation et la production durables »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Eurre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales & apprentissages, combinaisons d'approches pour appréhender les savoirs sur les services d'eau et leur vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Honneger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Degache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique ZABR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Villeurbanne, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plan Local d'Urbanisme, une « démarche citoyenne» à Saillans (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Faire ville ensemble, l'habitat participatif et la fabrique urbaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les citoyens prennent part à la gouvernance de l'eau : retours d'expérience sur la révision du SAGE Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique ZABR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Villeurbanne, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvalPart2 : deux expériences d'évaluation citoyenne de la participation dans la Drôme: SAGE et PLU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Françaises de l'Evaluation «Evaluation et démocratie : les nouveaux territoires de l'action publique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Evaluation, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen Science for Public Decision Making and Social Change: when scientific objectivity is challenged</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop "Citizen science: new epistemological, ethical and political challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Planning for Alpine River Ecosystems - Integrating protection and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mammoliti Mochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.RIVERS 2018, 3e conférence internationale Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.303-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen participation in Strategic Planning for Alpine River Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mammoliti Mochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Emme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.RIVERS 2018, 3e conférence internationale Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.248-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification urbaine, participation et transition écologique. Enseignements du suivi-évaluation de la révision du Plan Local d'Urbanisme de Saillans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Missoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cit'in, MSH Paris Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie participative de la participation : une expérience citoyenne sur la rivière Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Fermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque du réseau OPDE Des Outils pour Décider Ensemble "Concevoir, adapter, évaluer des dispositifs pour faciliter et étendre la participation des acteurs aux décisions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la difficulté d'apprendre la rareté de la ressource par l'eau du quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Degache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Honneger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Eau et connaissance de l'Agence de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMAG «Self Modelling for Assessing Governance» : un outil participatif d'autodiagnostic de la gouvernance de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Alter-Eau : «Au-delà des dispositifs institutionnels : quelles formes alternatives de participation à la démocratie de l'eau ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de la politique de l'eau sur le bassin versant de la Drôme (1980-2012) : les enseignements d'une analyse monographique diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ZABR 2016, l'observation sociale des territoires fluviaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologisation, nouveau registre de légitimation ou mise à l'épreuve de l'ordre territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Etbx Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture biologique et transition énergétique : enjeux et articulations. Approche exploratoire des pratiques et des perceptions des agriculteurs de la Biovallée (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Réussir la transition énergétique, quelles dynamiques de changement ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lille, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green belts in the hands and minds of farmers: A socio-agronomical approach to farmers' practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Farming systems facing global challenges: Capacities and strategies", 11th European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foncier agricole et enjeux environnementaux : de nouvelles tensions au niveau des exploitations agricoles pour la mise en oeuvre de la Trame Verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Foncier Agricole - Usages, tensions et régulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des géographes ensembliers ? Comment la pratique interdisciplinaire se discute à la machine à café dans un institut de recherche environnementale appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : l'espace en partage, approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trame verte dans les exploitations agricoles. Une approche socio-agronomique des pratiques et des représentations d'agriculteurs dans le Grésivaudan (Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Grenoble, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix et la pratique de la monographie diachronique. Contribution à l'étude de l'efficacité environnementale de la territorialisation de la politique de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international et interdisciplinaire "Dynamiques environnementales, politiques publiques, pratiques locales : quelles interactions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01282314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans de gestion de la rivière Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Université Populaire du Val de Drôme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montélimar, France. pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts territoriaux de la gestion de l'eau sont-ils gages d'efficacité environnementale ? Analyse des dimensions territorialisées et territorialisantes des dispositifs de gestion des eaux dans la vallée de la Drôme (1980-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour et Sur le développement Régional " Les chemins du développement territorial "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître la place et le rôle de la rivière dans l'invention des territoires de la Vallée de la Drôme (1970- 2010). Apports de l'analyse des représentations à partir de guides touristiques et de cartes mentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale IS Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Drôme, un exemple des liens multiples entre cours d’eau et territoire et de leur évolution du début du XIXe siècle à aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Fleuves et territoires, 7e Rencontres de Mâcon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Mâcon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions territoriales de l'action publique environnementale : le cas du bassin versant de la Drôme. Éléments de réflexion sur la spécificité du regard géographique et de sa contribution à l'interdisciplinarité dans l'étude des dynamiques des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la commission de Géographie Rurale du Comité National Français de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Caen, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rivière - patrimoine au bassin versant -territoire de projet : quelles avancées en matière environnementale ? Quelques enseignements de la territorialisation de la politique de l'eau depuis trois décennies dans la vallée de la Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes rencontres du territoire de Grenoble : les territoires acteurs du changement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Grenoble, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions territorialisées et territorialisantes des nouvelles formes d'action publique dans un contexte de durabilité : le cas du SAGE (Schéma d'Aménagement et de Gestion des Eaux) Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivière Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement durable des territoires méditerranéens. Discours, pratiques, normes, acteurs et espaces, MMSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Aix-en-Provence, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches contemporaines en géographie rurale : territoires, ressources et pratiques du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamara Hadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission de Géographie Rurale (CNFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat, élus locaux, ONG, communautés : de nouvelles modalités de partage des responsabilités en irrigation. Les apports de l'expérience de la province du Tungurahua (Equateur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "Gestion Concertée des Ressources Naturelles et de l'environnement, du local au mondial", UVSQ, Thème 5 : Gestion de l'eau pour l'agriculture : quelles modalités de partage des responsabilités entre le public, le privé et le communautaire ?, St Quentin en Yvelines, 26-28 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'atelier D : Questions transversales et outils pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCSI - 4e Séminaire international et interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00155332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'atelier : questions transversales et outils pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Séminaire international et interdisciplinaire du Programme commun systèmes irrigués, Montpellier, France, 25-26 novembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Montpellier, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de l'eau et gestion locale des ressources hydriques dans les Andes Equatoriennes Le cas du bassin versant du Rio Ambato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCSI - 4e Séminaire international et interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montpellier, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00154404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès à l'eau et la participation à sa gestion : un double blocage pour l'amélioration de l'irrigation dans les Andes Equatoriennes. Le cas du versant de Santa Rosa Pilahuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Pauvreté hydraulique et crises sociales », Agadir, MAR, 12-15 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water control and agricultural development during the last four centuries in the Ecuadorian Andes: The example of Santa Rosa Pilahuin area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water and Civilization, International Water History Association, Paris, Dec.1-4th, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte mentale pour explorer les territorialités des gestionnaires de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études francophones sur les cartes mentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Clermont-Ferrand, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective. Penser, décider, agir ensemble sur les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janin, Claude; Landel, Pierre-Antoine. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique sociale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203, 2021, Comprendre la société, 978-2-36717-778-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement électif et engagement scientifique : la part du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Goeury; A. Lefebvre-Chombart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagements : faire de la géographie au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, Collection : GéoTraverses, pp.49-63, 2025, 978-2-37924-552-7. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puv.goeur.2025.01.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participating is also learning!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Loudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Participation for Socio-Ecological Sustainability - Around the CoOPLAGE pathways</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.136-149, 2024, Update Sciences &amp; technologies, 9782759239214. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3920-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering participation: Preparing and designing a participatory process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nils Ferrand; Emeline Hassenforder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Participation for Socio-Ecological Sustainability - Around the CoOPLAGE pathways</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-121, 2024, Update Sciences &amp; technologies, 9782759239214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie du faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Petit, L. Blondiaux, I. Casillo, J.-M. Fourniau, G. Gourgues, S. Hayat, R. Lefebvre, S. Rui, S. Wojcik, &amp; J. Zetlaoui-Léger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la Participation, DicoPart (2ème édition). GIS Démocratie et Participation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS Démocratie et Participation.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-8, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Human-Nature Dualism Towards More Integration in Socio-ecosystems Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Crouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ieva Misiune; Daniel Depellegrin; Lukas Egarter Vigl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Nature Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-49, 2022, 978-3-031-01980-7. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-01980-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Karagiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Proust. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oser s'impliquer pour transformer la démocratie : guide pratique : des collectifs citoyens passent à l'acte ! Valeurs, méthodes, outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rue de l'échiquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillans : « Agir commun », source de tiraillements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Lemoult. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DémocraSi !? - Regards croisés sur une démocratie locale à la hauteur de l'urgence écologique et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collèges des transitions sociétales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-9570807-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circulation of Knowledge at the Time of the Agroecological Transition, the Case of the Drôme Valley (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Thermes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalization, Marginalization and Conflict. Perspectives on Geographical Marginality, vol 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-196, 2020, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53218-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rivière Drôme à l’épreuve de la décentralisation : les collectivités locales entre autonomie et dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucien Dupuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Drome rivière sauvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUED éditions, pp.155-201, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et au milieu coule une cafetière... Ou comment des géographes discutent de l'interdisciplinarité à la pause-café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.279-298, 2017, Géographie sociale, 978-2-7535-5670-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder différemment : les découpages du temps, de l'espace et des objets pour un débat pluraliste (projet Créateurs de Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivière Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Farinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l'eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johanet, pp.81-95, 2016, 979-10-91089-25-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture biologique et transition énergétique : enjeux et articulations. Approche exploratoire des pratiques et des perceptions des agriculteurs de la Biovallée (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir la transition énergétique, Scarwell, H.J., Leducq D., Groux, A. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.261-270, 2015, Environnement et société, 978-2-7574-0856-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix et la pratique de la monographie diachronique. Contribution à l'étude de l'efficacité environnementale de la territorialisation de la politique de l'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Desailly, P. Béringuier, F. Blot, M. Saqalli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, politiques publiques et pratiques locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, p. 359-384, 2015, 978-2-343-06657-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01255463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour identifier les acteurs et leurs attentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaitre les perceptions et représentations : quels apports pour la gestion des milieux aquatiques ? Rivière-Honegger, A., Cottet, M., Morandi, B. (coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Onema, pp.30-57, 2014, Comprendre pour agir, 979-10-91047-35-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Drôme, un exemple des liens multiples entre cours d'eau et territoire et de leur évolution du début du XIXème siècle à aujourd'hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BERNARDET M; FREMONT A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleuves et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche du Val de Saône-Mâconnais, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions territorialisées et territorialisantes des nouvelles formes d'action publique dans un contexte de durabilité. Le cas du SAGE Drôme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mesini B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement durable des territoires méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, pp.185-195, 2012, Espace et Développement durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L accès à l eau et la participation à sa gestion : un double blocage pour l'amélioration de l'irrigation dans les Andes équatoriennes. Le cas du versant de Santa Rosa -Pilahuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Ruf; H. Ayeb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eaux, pauvreté et crises sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Editions, pp.423-442, 2009, 978-2-7099-1673-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillans : un village toujours inspirant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les apprentissages des agriculteurs pour la transition agroécologique. Synthèse grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-ingénierie de la participation : une expérience citoyenne sur la rivière Drôme. Annexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Fermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/fnfn-cd04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits des eaux et des rives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Degruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses détaillées de la démarche participative associée à la révision du Plan Local d’Urbanisme de Saillans (2016-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révision du Plan Local d’Urbanisme, une mise à l’épreuve de l’expérience citoyenne de transition écologique à Saillans (2014-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solyane Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Karagiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Missoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre 40 années de transition vers l'agriculture biologique et l'agroécologie dans la Vallée de la Drôme : Un outil multimédia autour de l'histoire et des savoir-faire agroécologiques en Biovallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Fiallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropocène : Plan B, création de connaissances pour répondre aux enjeux sociétaux de manière soutenable dans les limites planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena M. Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse chiffrée de la participation citoyenne dans la commune de Saillans -avril 2014 à mars 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralentir et conserver l'eau dans les têtes de bassin versant : enjeux, solutions et évaluation des effets hydrologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ENS de Lyon. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les apprentissages issus des dispositifs participatifs par les représentations sociales et territoriales : l'exemple de l'eau potable et de sa vulnérabilité au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Degache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FINAL REPORT : Implementation & results of monitoring and evaluation methods - Participatory processes for strategic planning of five alpine rivers - SPARE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2018, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Modelling for Assessing Governance (SMAG): Guidelines & Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2018, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMAG - Self-Modelling for Assessing Governance - User guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrine Ben Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IRSTEA; INRAE; UMR G-EAU. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial Guidelines on Stakeholders' Engagement and Year 1 Participatory Process in the Pilot Case Study - SPARE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2017, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux écologiques en Rhône-Alpes, traductions dans les projets d'aménagement et mises à l'épreuve dans l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dobremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau(x)et Territoire(s). Une première analyse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de la politique de l'eau est-elle gage d'efficacité environnementale ? : Analyse diachronique de dispositifs de gestion des eaux dans la vallée de la Drôme (1970-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Ecole normale supérieure de lyon - ENS LYON, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ENSL0737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00737165v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cas exemplaires - Savoir (Faire) Participer… pour changer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lejars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques pour la femme enceinte liés à l'utilisation de médicaments pendant les exercices cliniques au sein du Centre Hospitalier Universitaire Vétérinaire d'Alfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine vétérinaire et santé animale. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-05406925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId322"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FCB1378B"/>
+    <w:nsid w:val="CF0A631E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D6B0B33"/>
+    <w:nsid w:val="AACDB6AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3A31FB7A"/>
+    <w:nsid w:val="C9901E94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C4AF0D5E"/>
+    <w:nsid w:val="C7757BA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BAE0CD91"/>
+    <w:nsid w:val="4C4067A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1906-0700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164178090" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabine.girard@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cit-in.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caprural.org/co-construire/la-valorisation-de-la-recherche/7503-sagacite-un-projet-et-des-outils-pour-conduire-le-changement-en-intelligence-collective" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alpine-space.eu/projects/spare/en/home" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.documentation.eauetbiodiversite.fr/notice/0000000001663f76755bcd872f01e91c" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163839v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457547v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombelyne Dagicour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595079v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pachoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01513-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teis Hansen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xcl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Antoine Landel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066203v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718266v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#233; Degache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gouton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.18281" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3XJ793HM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Seguin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hassenforder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122779v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Daniell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-020-01408-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Hassenforder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petitjean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Fermond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021050" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610319v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17272" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16481" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2017.09.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalande" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vermeersch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.081.0056" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336853v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rolland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.3286" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine Mornas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.19.09" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601644v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delannoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. George-Marcelpoil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza-Morel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthier-Foglar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riviere-Honegger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.06" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15262" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599887v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riviere-Honneger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0689" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.14.11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598521v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591224v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Paturel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mahe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ardoin-Bardin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454476v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. New" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/wsa.v34i5.180650" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590508v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houdret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457795v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457769v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Elzi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mollaret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204428v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lestrelin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Aquae-Gaudi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457862v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger L&#233;ger-Bosch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457712v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinjon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Ruiz-Carillo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457878v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lavergne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356429v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356354v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088254v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829712v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jacquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Brun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834017v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829096v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834024v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829723v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Muller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795804v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349741v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829058v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828666v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829036v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829692v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vernier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234075v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234095v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609641v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609646v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Honneger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degache" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gouton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609640v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassenforder" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609645v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609642v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607827v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mammoliti Mochet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607832v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muhar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Missoffe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198146v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608368v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607830v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607831v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353630v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Etbx Hautdidier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601128v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burdin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vernier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599889v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012092v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118805v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118807v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282314v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607833v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756504v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597439v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labeur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744597v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593806v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re Honegger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593805v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Honegger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593807v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685617v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guitton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamara Hadjou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590509v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Jamin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00154404v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587968v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00155332v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587966v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587965v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601121v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467641v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Janin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290899v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558980v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/258/9782759239207/transformative-participation-for-socio-ecological-sustainability" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3920-7" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558942v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149343v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dicopart.fr/democratie-du-faire-2023" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795694v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/978-3-031-01980-7.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01980-7_4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117314v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Karagiannis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ruedelechiquier.net/pratique/338-oser-s-impliquer-pour-transformer-la-democratie-.html" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960478v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.imt-atlantique.fr/x-de/cts-pdl/uploads/images/College%20TS/Livres%20du%20College%20TS/Communique%20de%20presse%20livre%20Desobeis-moi.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991503v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thermes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53218-5_12" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974875v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606401v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601721v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farinetti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601127v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Scarwell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255463v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601131v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Carrara" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Germaine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gr&#233;goire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacca" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828689v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828667v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089387v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491941v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795771v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178457v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/fnfn-cd04" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457910v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontana" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Degruel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017888v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828617v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solyane Dard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Missoffe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608259v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fiallon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341576v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Barbu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233419v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094198v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Reverdy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608366v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608371v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608367v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baizi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753798v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Ben Slimane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608370v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604758v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587967v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00737165v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0737" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234175v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05406925v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1906-0700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164178090" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabine.girard@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cit-in.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caprural.org/co-construire/la-valorisation-de-la-recherche/7503-sagacite-un-projet-et-des-outils-pour-conduire-le-changement-en-intelligence-collective" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alpine-space.eu/projects/spare/en/home" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.documentation.eauetbiodiversite.fr/notice/0000000001663f76755bcd872f01e91c" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163839v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457547v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombelyne Dagicour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595079v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pachoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01513-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teis Hansen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xcl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Antoine Landel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066203v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718266v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#233; Degache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gouton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.18281" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3XJ793HM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Seguin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hassenforder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122779v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Daniell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-020-01408-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Hassenforder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petitjean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Fermond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610319v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17272" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16481" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2017.09.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalande" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vermeersch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.081.0056" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336853v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rolland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.3286" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine Mornas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.19.09" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601644v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delannoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. George-Marcelpoil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza-Morel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthier-Foglar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riviere-Honegger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.06" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15262" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599887v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riviere-Honneger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0689" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.14.11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598521v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591224v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Paturel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mahe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ardoin-Bardin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454476v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. New" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/wsa.v34i5.180650" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590508v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houdret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457795v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457769v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Elzi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mollaret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204428v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lestrelin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Aquae-Gaudi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger L&#233;ger-Bosch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457878v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lavergne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458264v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinjon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Ruiz-Carillo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356429v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356354v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829712v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jacquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Brun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088254v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829096v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834024v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829723v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Muller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795804v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349741v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829058v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828666v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829036v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829692v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vernier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234075v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234095v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609646v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Honneger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degache" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gouton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609641v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609645v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassenforder" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609640v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609642v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607832v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muhar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mammoliti Mochet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607827v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emme" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Missoffe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198146v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608368v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607830v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607831v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353630v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Etbx Hautdidier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601128v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burdin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vernier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012092v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118805v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118807v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282314v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607833v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756504v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744597v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597439v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labeur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593805v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Honegger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593807v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re Honegger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685617v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guitton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamara Hadjou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587968v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00155332v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590509v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Jamin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00154404v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587966v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587965v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601121v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467641v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Janin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290899v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.goeur.2025.01.0049" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558980v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/258/9782759239207/transformative-participation-for-socio-ecological-sustainability" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3920-7" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558942v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149343v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dicopart.fr/democratie-du-faire-2023" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795694v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/978-3-031-01980-7.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01980-7_4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117314v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Karagiannis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ruedelechiquier.net/pratique/338-oser-s-impliquer-pour-transformer-la-democratie-.html" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960478v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.imt-atlantique.fr/x-de/cts-pdl/uploads/images/College%20TS/Livres%20du%20College%20TS/Communique%20de%20presse%20livre%20Desobeis-moi.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991503v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thermes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53218-5_12" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974875v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606401v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601721v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farinetti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601127v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Scarwell" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255463v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601131v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Carrara" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Germaine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gr&#233;goire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacca" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828689v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828667v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089387v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491941v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795771v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178457v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/fnfn-cd04" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457910v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontana" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Degruel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017888v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828617v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solyane Dard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Missoffe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608259v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fiallon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341576v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Barbu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233419v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094198v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Reverdy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608366v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608371v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608367v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baizi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753798v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Ben Slimane" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608370v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604758v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587967v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00737165v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0737" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234175v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05406925v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>