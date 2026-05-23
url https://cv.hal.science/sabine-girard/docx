--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.927083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sabine girard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sabine-girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1906-0700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">164178090</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieure des ponts des eaux et des forêts ; Chercheure en géographie</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sabine.girard@inrae.fr</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">+33 (0)4 76 76 28 77</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">+33 (0)4 76 51 38 03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DOMAINE DE COMPETENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Disciplinaires : géographie humaine ; agronomie des pratiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champs d’application :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">transition (agro)écologique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">développement territorial, aménagement du territoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">gestion des ressources naturelles, gestion des bassins versants, qualité des milieux aquatiques, évaluation environnementale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">participation citoyenne ; ingénierie de la participation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WORK EXPERIENCE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since Sept 2012 INRAE - Researcher in human geography – Doctor  Irstea Grenoble – Unit LESSEM (Mountain Ecosystems and Societies Laboratory), France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From Sept 2005- Aug.2012 - Irstea Bordeaux – Unit ADBX (Amenities and dynamics or rural areas), Franceresearch work on water governance, regional development and transitions studies</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From Nov. 2003 to August 2005 Researcher in human geographyIFEA French Institute of Andean Studies, Quito, Ecuador research work on social management of water in Andean communities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From March to Oct. 2003Officer in charge of Environment policies DDAF Departmental Direction of Agriculture & Forest, Montpellier, France in charge of the implementation of French Water Law, UE Directives on Nitrate and Pesticides</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From Oct. 2001 to Nov. 2002 Researcher in hydrology IRD Institute for Research and Development, Ouagadougou, Burkina Faso research on rainfall-flow models and management of hydrological databaSE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDUCATION AND TRAINING</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2007 - Sept. 2012 Doctor in human geography ENS (Ecole Normale Supérieure), University of Lyon, France Thesis title: “Is regionalising water policy a guarantee of environmental efficacy? Diachronic analysis of water management systems in the Drome valley (1970-2011)”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept 2000- Sept 2001Master in Water Sciences ENGREF, University of Montpellier, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 1999-Sept. 2001State Engineer in Agronomy ENESAD, Dijon, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 1997-Sept. 2000 Engineer in Agronomy Sup’Agro, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PROJETS REALISES ET EN COURS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GGEMM – 2024-2026: recomposition de la gouvernance de l’eau face aux défis du changement climatique -Convention cadre Agence de l’Eau ; Zone Atelier du Bas Rhône, en partenariat avec le Syndicat Mixte de la Rivière Drôme et les 3 intercommunalités de la vallée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TRAACT 2022-2027 « Territoires de la transition agricole et alimentaire : Expérimenter, capitaliser, accompagner »; Programme TETRAE  Inrae –Région AURA– recherche-action avec 17 partenaires associatifs, entreprises et collectivités territoriales aux échelles intercommunales et départementales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HIGHLANDS3 2020-2025: Collective Approach of Research and Innovation for Sustainable Development in Highlands - Programme européen RISE avec 42 partenaires internationaux, dont 22 non académiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TRANSFORMONT 2020-2023« plateforme pour les innovations sociales en montagne »: Labex ITTEM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ECOSYAT 2020-2022 « Conceptions et apprentissages autour des processus d’écologisation à l’échelle des systèmes agri-alimentaires territoriaux »; Programme Metabio Inrae</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet TRANSAAT 2017-2020« Transition des systèmes agri-alimentaires du territoire » ; Programme « Ecosystèmes, Agricultures et Alimentation», Fondation de France (Programme EcoAgri) & LEADER, ; 10 partenaires internationaux ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet Cit’In Saillans  2017-2019 «L’inclusion des citoyens dans la planification urbaine locale favorise-t-elle la transition écologique ? Enseignements du suivi-évaluation participatif de l’initiative de la commune de Saillans » ; dans le programme Cit’In («Expérimentations démocratiques pour la transition écologique et énergétique ») du GIS Démocratie et Participation et Ministère de la Transition Ecologique et Solidaire ;  3 partenaires ; </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cit-in.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet Sagacité 2015-2019 : « Rôle et processus de l’intelligence collective pour l’innovation dans les reconfigurations des activités agricoles et leur place dans les territoires »; PSDR4 (Pour et Sur le Développement régional)  ; 10 partenaires nationaux ; </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.caprural.org/co-construire/la-valorisation-de-la-recherche/7503-sagacite-un-projet-et-des-outils-pour-conduire-le-changement-en-intelligence-collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet SPARE 2015-2020: “Strategic planning for Alpine Rivers Ecosystem”; Interreg Espace Alpin  ; 9 partenaires internationaux ; </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.alpine-space.eu/projects/spare/en/home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet ZABR «Apprendre la rareté de l’eau sur un territoire, pour aujourd’hui et demain » 2014-2017; Convention Cadre ZABR - Agence de l’eau  ; gestion administrative pour l’équipe locale ; 3 partenaires ; </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.documentation.eauetbiodiversite.fr/notice/0000000001663f76755bcd872f01e91c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet PASSAGES « Les réseaux écologiques en Rhône-Alpes, traductions dans les projets d'aménagement et mises à l'épreuve dans l'agriculture » ; Programme de recherche DIVA « Action Publique, agriculture et biodiversité » ; 2012-2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet régional OSQUAR 2010-2012(OStréiculture et QUalité du milieu : approche dynamique du bassin d'Arcachon) ; région Aquitaine ; coordination B. Sautour (UMR EPOC) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet Créateurs de Drôme2008-2011 ; APR « eaux et territoires » ; coordonné par G. Bouleau (Cemagref) et A. Honegger (UMR 5600) ;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis démocratiques des mini-publics délibératifs. Nouvelles évidences empiriques issues du Groupe de pilotage citoyen pour la planification urbaine à Saillans (2016-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (33), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2025031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur deux expériences de démocratie locale – Poitiers et Saillans, pionnières de la démocratie locale de demain ? Entretien Croisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombelyne Dagicour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dard/Dard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying visions on agricultural diversification: a first step toward sustainable agrifood transformations in the Bauges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Pachoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dendoncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.1623-1637. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-024-01513-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview of Teis Hansen, Full Professor at the Department of Food and Resource Economics, University of Copenhagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teis Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (3-4), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tpp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rouages et les ressorts territoriaux de la « démocratie du faire » – le cas de Saillans (2014-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xcl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et Transitions socio-écologiques : dialogue fécond, parcours inachevé ou voie sans issue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (3-4), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tpm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des clés pour démocratiser la décision publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCM - Revue des ingénieurs des ponts, des eaux et des forêts et des diplômés de l'Ecole nationale des ponts et chaussées </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement durable à la transition écologique : gouverner le changement territorial. Le cas des intercommunalités de la vallée de la Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Antoine Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (2-3), pp.293-322. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillans (2014-2020) : une expérience municipale citoyenne au défi de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.20105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manquer un jour d’eau au robinet ? La mise à distance territoriale des effets du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaé Degache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.18281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participer, c’est aussi apprendre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Loudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.100-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is policy analytics? An exploration of 5 years of environmental management applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Meinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Daniell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (5), pp.886-900. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-020-01408-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-ingénierie de la participation : une expérience citoyenne sur la rivière Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Fermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (2), pp.159-173. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2021050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénierie de la participation : préparer et penser une démarche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, bien commun territorial ? Un éclairage à partir de l’évolution de la gouvernance de la rivière Drôme (1960-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologisation des pratiques et territorialisation des activités : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.17272. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.17272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologisation, mise à l’épreuve ou nouveau registre de légitimation de l’ordre territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.30-38. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.16481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green belts in the hands and minds of farmers: a socio-agronomic approach to farmers' practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.30-38. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2017.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter les textes, dessiner le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermeersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (4), pp.56. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vaca.081.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir la territorialité par le dessin. Retours méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les SHS et les questions environnementales. Manières de voir, manières de faire, 96, pp.47-69. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.3286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foncier agricole et enjeux environnementaux : de nouvelles tensions au niveau des exploitations agricoles pour la mise en oeuvre de la Trame Verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19, pp.46-49. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.19.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'outil-frise, dispositif d'étude interdisciplinaire du changement territorial. Favoriser l'interdisciplinarité par un outil de visualisation du changement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. George-Marcelpoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piazza-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berthier-Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17/07/2015, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi les dispositifs territoriaux de la gestion de l’eau peuvent-ils être efficaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.32-36. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.13.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts territoriaux de la gestion de l'eau : le cas de la Drôme (1980-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, HS 20, 26 p. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.15262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de la politique de l'eau en France : enseignements à partir du cas de la vallée de la Drôme (1980-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Riviere-Honneger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.129-137. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2014.0689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Trame Verte à l’épreuve du terrain : pratiques et représentations des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine Mornas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, p. 64 - p. 69. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.14.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats de Rivière et SAGE : une opportunité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA Info</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre siècles de luttes et d'alliances pour le contrôle de l'eau dans le sillon inter-andin : du monopole des haciendas sous la colonisation espagnole au récent réveil indien Le cas du versant de Santa Rosa-Pilahuin (Équateur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of runoff in West Africa: Is there a single data-model combination that produces the best simulation results?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ardoin-Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354, pp.203-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing available rainfall gridded datasets for West Africa and the impact on rainfall-runoff modelling results, the case of Burkina-Faso.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. New</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water S.A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (5), p. 529 - p. 536. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4314/wsa.v34i5.180650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauvreté hydraulique et crise sociale : perspectives de recherche et d'action : compte rendu de colloque (Agadir, Maroc, 12-15 décembre 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Houdret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.322-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les páramos, espace stratégique pour la gestion de l'eau dans les Andes septentrionales : le bassin-versant du río Ambato (Équateur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 78 (2), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « géographie des transitions territoriales ? Actualités et perspectives d’un champ en construction ». Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions territoriales, Recherche et action publique en contexte d’incertitudes et de tensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitation citoyenne, démocratie alimentaire et transitions agroécologiques : analyse d’une expérimentation locale inspirée de la Sécurité sociale de l’alimentation (SSA) à Dieulefit et alentour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Elzière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions territoriales Recherche et action publique en contexte d’incertitudes et de tensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 Years of Local Water Democracy, Issues and Current Context in the Face of Climate Change: The Case of the Drôme River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Mollaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Participatory Processes in Water and Environmental Policymaking: Framework and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Aquae-Gaudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. ISA Forum of Sociology “Knowing justice in the Anthropocene”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jul 2025, Rabat, Morocco. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204428v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie locale de l’eau au défi du changement climatique. Le cas de la CLE du bassin versant de la Drôme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Mollaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions territoriales Recherche et action publique en contexte d’incertitudes et de tensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont -Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filières territoriales, dynamiques foncières, recherche participative : échos du monde de la recherche sur le projet Ferments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Léger Léger-Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lépicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferments Fermes et réseaux mobilisés ensemble dans la transformation des systèmes agri-alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires; Terres de liens, Oct 2025, Clermon-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) place(s) de la science dans le débat démocratique et la vie publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Pachoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagé.es : quelles postures des scientifiques dans la société à l’ère de l’Anthropocène ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Ittem, OSUG, GREC AURA-ZAA, Oct 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager ici plutôt que piloter ailleurs, la gestion municipale de l’eau potable dans le Diois face à la modernisation des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Ruiz-Carillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire sur les Savoirs Ancestraux de l’entité Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UniLim, Apr 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democracy of Doing: Socio-Spatial Entanglements and Possibilities for Emancipation in the Rural Municipality of Saillans, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Sustainability Transitions Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sustainability Transition Research Network, Jun 2024, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographe engagé.e par et pour son terrain en temps de crises : implications éthiques et méthodologiques, réflexion épistémologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagement(s) : Rencontres 2023 du Comité National Français de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie, May 2023, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04356429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résidences mobiles et démontables au prisme et au défi des enjeux de participation citoyenne et d’urbanisme rural.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mésini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES CONTRADICTIONS URBAINES DE LA PARTICIPATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LAVUE, Jun 2023, Nanterres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04356354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagements et désengagements dans les chemins de la transition (démocratique et écologique) : le cas du mini-public délibératif pour la révision du Plan Local d’Urbanisme de Saillans (Drôme, 2016-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e colloque de l’Association de Science Régionale de Langue Française (ASRDLF) : "Transitions, gouvernance territoriale et solidarités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les équipes de Sciences Po Rennes et du Laboratoire ARENES, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The citizen experience of Saillans (2014-2020) : A real and concrete utopia of participatory democracy facing the challenge of ecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlterRurality: Re-scaling the Rural 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus School of Architecture, Aarhus., May 2022, Thy, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du film « Commune commune » sur l’expérience de Saillans : la fabrique du politique au quotidien et ses effets transformatifs sur la démocratie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres européennes de la participation : la participation partout et pour tous ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Décider Ensemble, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation citoyenne à la gestion de l’eau : Retour d’expérience du SAGE Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Communs et action publique territorialisée : quelles articulations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes - GAEL, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographe engagé.e par et pour son terrain en temps de crise : quelles implications éthiques et méthodologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps des géographes, Congrés du centenaire de l'UGI. Session « French-speaking Geography and global environmental changes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirage au sort, délibération et co-ingénierie : un combo gagnant pour mettre les habitants au coeur de la gouvernance locale des transitions ? Enseignements du mini-public délibératif pour la révision du plan d'urbanisme de Saillans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e colloque de l’Association de Science Régionale de Langue Française (ASRDLF) : « Transitions, gouvernance territoriale et solidarités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jun 2022, Rennes, France. pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer le quotidien politique pour saisir - et s’engager dans - les transformations démocratiques. Autour du documentaire « Commune commune » sur l’expérience de Saillans 2014-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2022 du GIS Démocratie et Participation « Démocratie par temps sombre : autoritarismes, participations, expérimentations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place-based modes of knowledge sharing in agriculture: social learning and transformative capacities for the agroecological transition. Empirical results from three case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL MOUNTAIN CONFERENCE - Focus Session #57# Science based pathways to sustainability in mountains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révision du PLU, une mise à l’épreuve de l’expérience citoyenne radicale de Saillans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du Programme Cit'IN : Experimentations démocratiques pour la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Démocratie et Participation, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme rural et participation : retours sur la démarche de PLU participatif de lacommune de Saillans (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mésini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des ateliers Alternatives dans l’habitat - Alternatives périurbaines : de l’alternative à l’évolution de la / des norme(s)" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillans 2014-2020 : l’expérience d’une démocratie du faire aux prises avec la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du Programme Cit'IN : Experimentations démocratiques pour la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Démocratie et Participation, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes territorialisées de coproduction de connaissances en agriculture : quelle contribution à la transition écologique ? Une analyse par les apprentissages sociaux sur 3 cas d'étude dans la vallée de la Drôme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Transitions 2021-Les transitions écologiques en transactions et actions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S4 Intelligence collective, un vecteur de transitions-S4.1 Organisation des alternatives, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la transition (agro)écologique territoriale ? Le cas de la vallée de la Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, UMR 6590 ESO, Confluences, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 ans de « transition » agricole et alimentaire? Regards croisés sur la coopération acteurs/chercheurs en vallée de la Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Programme Tetraa, Fondation Carasso, AgroParisTech, Fondation Porticus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Royaumont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la possibilité de transition (agro)écologique territoriale dans les espaces ruraux. Le cas de la vallée de la Drôme-Biovallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la possibilité de transition (agro) écologique territoriale ? Le cas de la vallée de la Drôme Biovallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Origine, Diversité, Territoires : « Transformer les systèmes alimentaires localisés par la consommation et la production durables »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Eurre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales & apprentissages, combinaisons d'approches pour appréhender les savoirs sur les services d'eau et leur vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Honneger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Degache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique ZABR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Villeurbanne, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plan Local d'Urbanisme, une « démarche citoyenne» à Saillans (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Faire ville ensemble, l'habitat participatif et la fabrique urbaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les citoyens prennent part à la gouvernance de l'eau : retours d'expérience sur la révision du SAGE Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique ZABR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Villeurbanne, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvalPart2 : deux expériences d'évaluation citoyenne de la participation dans la Drôme: SAGE et PLU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Françaises de l'Evaluation «Evaluation et démocratie : les nouveaux territoires de l'action publique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Evaluation, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen Science for Public Decision Making and Social Change: when scientific objectivity is challenged</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop "Citizen science: new epistemological, ethical and political challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Planning for Alpine River Ecosystems - Integrating protection and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mammoliti Mochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.RIVERS 2018, 3e conférence internationale Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.303-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen participation in Strategic Planning for Alpine River Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mammoliti Mochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Emme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.RIVERS 2018, 3e conférence internationale Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.248-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification urbaine, participation et transition écologique. Enseignements du suivi-évaluation de la révision du Plan Local d'Urbanisme de Saillans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Missoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cit'in, MSH Paris Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie participative de la participation : une expérience citoyenne sur la rivière Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Fermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque du réseau OPDE Des Outils pour Décider Ensemble "Concevoir, adapter, évaluer des dispositifs pour faciliter et étendre la participation des acteurs aux décisions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la difficulté d'apprendre la rareté de la ressource par l'eau du quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Degache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Honneger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Eau et connaissance de l'Agence de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMAG «Self Modelling for Assessing Governance» : un outil participatif d'autodiagnostic de la gouvernance de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Alter-Eau : «Au-delà des dispositifs institutionnels : quelles formes alternatives de participation à la démocratie de l'eau ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de la politique de l'eau sur le bassin versant de la Drôme (1980-2012) : les enseignements d'une analyse monographique diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ZABR 2016, l'observation sociale des territoires fluviaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologisation, nouveau registre de légitimation ou mise à l'épreuve de l'ordre territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Etbx Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture biologique et transition énergétique : enjeux et articulations. Approche exploratoire des pratiques et des perceptions des agriculteurs de la Biovallée (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Réussir la transition énergétique, quelles dynamiques de changement ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lille, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green belts in the hands and minds of farmers: A socio-agronomical approach to farmers' practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Farming systems facing global challenges: Capacities and strategies", 11th European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foncier agricole et enjeux environnementaux : de nouvelles tensions au niveau des exploitations agricoles pour la mise en oeuvre de la Trame Verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Foncier Agricole - Usages, tensions et régulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des géographes ensembliers ? Comment la pratique interdisciplinaire se discute à la machine à café dans un institut de recherche environnementale appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : l'espace en partage, approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trame verte dans les exploitations agricoles. Une approche socio-agronomique des pratiques et des représentations d'agriculteurs dans le Grésivaudan (Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Grenoble, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix et la pratique de la monographie diachronique. Contribution à l'étude de l'efficacité environnementale de la territorialisation de la politique de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international et interdisciplinaire "Dynamiques environnementales, politiques publiques, pratiques locales : quelles interactions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01282314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans de gestion de la rivière Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Université Populaire du Val de Drôme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montélimar, France. pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts territoriaux de la gestion de l'eau sont-ils gages d'efficacité environnementale ? Analyse des dimensions territorialisées et territorialisantes des dispositifs de gestion des eaux dans la vallée de la Drôme (1980-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour et Sur le développement Régional " Les chemins du développement territorial "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître la place et le rôle de la rivière dans l'invention des territoires de la Vallée de la Drôme (1970- 2010). Apports de l'analyse des représentations à partir de guides touristiques et de cartes mentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale IS Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Drôme, un exemple des liens multiples entre cours d’eau et territoire et de leur évolution du début du XIXe siècle à aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Fleuves et territoires, 7e Rencontres de Mâcon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Mâcon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions territoriales de l'action publique environnementale : le cas du bassin versant de la Drôme. Éléments de réflexion sur la spécificité du regard géographique et de sa contribution à l'interdisciplinarité dans l'étude des dynamiques des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la commission de Géographie Rurale du Comité National Français de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Caen, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rivière - patrimoine au bassin versant -territoire de projet : quelles avancées en matière environnementale ? Quelques enseignements de la territorialisation de la politique de l'eau depuis trois décennies dans la vallée de la Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes rencontres du territoire de Grenoble : les territoires acteurs du changement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Grenoble, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions territorialisées et territorialisantes des nouvelles formes d'action publique dans un contexte de durabilité : le cas du SAGE (Schéma d'Aménagement et de Gestion des Eaux) Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivière Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement durable des territoires méditerranéens. Discours, pratiques, normes, acteurs et espaces, MMSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Aix-en-Provence, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches contemporaines en géographie rurale : territoires, ressources et pratiques du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamara Hadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission de Géographie Rurale (CNFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat, élus locaux, ONG, communautés : de nouvelles modalités de partage des responsabilités en irrigation. Les apports de l'expérience de la province du Tungurahua (Equateur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "Gestion Concertée des Ressources Naturelles et de l'environnement, du local au mondial", UVSQ, Thème 5 : Gestion de l'eau pour l'agriculture : quelles modalités de partage des responsabilités entre le public, le privé et le communautaire ?, St Quentin en Yvelines, 26-28 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'atelier D : Questions transversales et outils pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCSI - 4e Séminaire international et interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00155332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'atelier : questions transversales et outils pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Séminaire international et interdisciplinaire du Programme commun systèmes irrigués, Montpellier, France, 25-26 novembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Montpellier, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de l'eau et gestion locale des ressources hydriques dans les Andes Equatoriennes Le cas du bassin versant du Rio Ambato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCSI - 4e Séminaire international et interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montpellier, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00154404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès à l'eau et la participation à sa gestion : un double blocage pour l'amélioration de l'irrigation dans les Andes Equatoriennes. Le cas du versant de Santa Rosa Pilahuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Pauvreté hydraulique et crises sociales », Agadir, MAR, 12-15 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water control and agricultural development during the last four centuries in the Ecuadorian Andes: The example of Santa Rosa Pilahuin area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water and Civilization, International Water History Association, Paris, Dec.1-4th, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte mentale pour explorer les territorialités des gestionnaires de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études francophones sur les cartes mentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Clermont-Ferrand, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective. Penser, décider, agir ensemble sur les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janin, Claude; Landel, Pierre-Antoine. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique sociale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203, 2021, Comprendre la société, 978-2-36717-778-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement électif et engagement scientifique : la part du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Goeury; A. Lefebvre-Chombart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagements : faire de la géographie au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, Collection : GéoTraverses, pp.49-63, 2025, 978-2-37924-552-7. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puv.goeur.2025.01.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participating is also learning!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Loudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Participation for Socio-Ecological Sustainability - Around the CoOPLAGE pathways</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.136-149, 2024, Update Sciences &amp; technologies, 9782759239214. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3920-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering participation: Preparing and designing a participatory process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nils Ferrand; Emeline Hassenforder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Participation for Socio-Ecological Sustainability - Around the CoOPLAGE pathways</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-121, 2024, Update Sciences &amp; technologies, 9782759239214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie du faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Petit, L. Blondiaux, I. Casillo, J.-M. Fourniau, G. Gourgues, S. Hayat, R. Lefebvre, S. Rui, S. Wojcik, &amp; J. Zetlaoui-Léger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la Participation, DicoPart (2ème édition). GIS Démocratie et Participation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS Démocratie et Participation.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-8, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Human-Nature Dualism Towards More Integration in Socio-ecosystems Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Crouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ieva Misiune; Daniel Depellegrin; Lukas Egarter Vigl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Nature Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-49, 2022, 978-3-031-01980-7. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-01980-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Karagiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Proust. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oser s'impliquer pour transformer la démocratie : guide pratique : des collectifs citoyens passent à l'acte ! Valeurs, méthodes, outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rue de l'échiquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillans : « Agir commun », source de tiraillements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Lemoult. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DémocraSi !? - Regards croisés sur une démocratie locale à la hauteur de l'urgence écologique et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collèges des transitions sociétales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-9570807-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circulation of Knowledge at the Time of the Agroecological Transition, the Case of the Drôme Valley (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Thermes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalization, Marginalization and Conflict. Perspectives on Geographical Marginality, vol 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-196, 2020, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53218-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rivière Drôme à l’épreuve de la décentralisation : les collectivités locales entre autonomie et dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucien Dupuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Drome rivière sauvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUED éditions, pp.155-201, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et au milieu coule une cafetière... Ou comment des géographes discutent de l'interdisciplinarité à la pause-café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.279-298, 2017, Géographie sociale, 978-2-7535-5670-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder différemment : les découpages du temps, de l'espace et des objets pour un débat pluraliste (projet Créateurs de Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivière Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Farinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l'eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johanet, pp.81-95, 2016, 979-10-91089-25-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture biologique et transition énergétique : enjeux et articulations. Approche exploratoire des pratiques et des perceptions des agriculteurs de la Biovallée (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir la transition énergétique, Scarwell, H.J., Leducq D., Groux, A. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.261-270, 2015, Environnement et société, 978-2-7574-0856-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix et la pratique de la monographie diachronique. Contribution à l'étude de l'efficacité environnementale de la territorialisation de la politique de l'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Desailly, P. Béringuier, F. Blot, M. Saqalli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, politiques publiques et pratiques locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, p. 359-384, 2015, 978-2-343-06657-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01255463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour identifier les acteurs et leurs attentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaitre les perceptions et représentations : quels apports pour la gestion des milieux aquatiques ? Rivière-Honegger, A., Cottet, M., Morandi, B. (coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Onema, pp.30-57, 2014, Comprendre pour agir, 979-10-91047-35-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Drôme, un exemple des liens multiples entre cours d'eau et territoire et de leur évolution du début du XIXème siècle à aujourd'hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BERNARDET M; FREMONT A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleuves et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche du Val de Saône-Mâconnais, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions territorialisées et territorialisantes des nouvelles formes d'action publique dans un contexte de durabilité. Le cas du SAGE Drôme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mesini B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement durable des territoires méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, pp.185-195, 2012, Espace et Développement durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L accès à l eau et la participation à sa gestion : un double blocage pour l'amélioration de l'irrigation dans les Andes équatoriennes. Le cas du versant de Santa Rosa -Pilahuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Ruf; H. Ayeb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eaux, pauvreté et crises sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Editions, pp.423-442, 2009, 978-2-7099-1673-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillans : un village toujours inspirant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les apprentissages des agriculteurs pour la transition agroécologique. Synthèse grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-ingénierie de la participation : une expérience citoyenne sur la rivière Drôme. Annexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Fermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/fnfn-cd04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits des eaux et des rives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Degruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses détaillées de la démarche participative associée à la révision du Plan Local d’Urbanisme de Saillans (2016-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révision du Plan Local d’Urbanisme, une mise à l’épreuve de l’expérience citoyenne de transition écologique à Saillans (2014-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solyane Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Karagiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Missoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre 40 années de transition vers l'agriculture biologique et l'agroécologie dans la Vallée de la Drôme : Un outil multimédia autour de l'histoire et des savoir-faire agroécologiques en Biovallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Fiallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropocène : Plan B, création de connaissances pour répondre aux enjeux sociétaux de manière soutenable dans les limites planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena M. Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse chiffrée de la participation citoyenne dans la commune de Saillans -avril 2014 à mars 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralentir et conserver l'eau dans les têtes de bassin versant : enjeux, solutions et évaluation des effets hydrologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ENS de Lyon. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les apprentissages issus des dispositifs participatifs par les représentations sociales et territoriales : l'exemple de l'eau potable et de sa vulnérabilité au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Degache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FINAL REPORT : Implementation & results of monitoring and evaluation methods - Participatory processes for strategic planning of five alpine rivers - SPARE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2018, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Modelling for Assessing Governance (SMAG): Guidelines & Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2018, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMAG - Self-Modelling for Assessing Governance - User guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrine Ben Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IRSTEA; INRAE; UMR G-EAU. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial Guidelines on Stakeholders' Engagement and Year 1 Participatory Process in the Pilot Case Study - SPARE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2017, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux écologiques en Rhône-Alpes, traductions dans les projets d'aménagement et mises à l'épreuve dans l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dobremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau(x)et Territoire(s). Une première analyse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de la politique de l'eau est-elle gage d'efficacité environnementale ? : Analyse diachronique de dispositifs de gestion des eaux dans la vallée de la Drôme (1970-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Ecole normale supérieure de lyon - ENS LYON, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ENSL0737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00737165v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cas exemplaires - Savoir (Faire) Participer… pour changer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lejars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques pour la femme enceinte liés à l'utilisation de médicaments pendant les exercices cliniques au sein du Centre Hospitalier Universitaire Vétérinaire d'Alfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine vétérinaire et santé animale. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-05406925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId322"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.927083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sabine girard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sabine-girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1906-0700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">164178090</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieure des ponts des eaux et des forêts ; Chercheure en géographie</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sabine.girard@inrae.fr</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">+33 (0)4 76 76 28 77</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">+33 (0)4 76 51 38 03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DOMAINE DE COMPETENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Disciplinaires : géographie humaine ; agronomie des pratiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champs d’application :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">transition (agro)écologique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">développement territorial, aménagement du territoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">gestion des ressources naturelles, gestion des bassins versants, qualité des milieux aquatiques, évaluation environnementale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">participation citoyenne ; ingénierie de la participation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WORK EXPERIENCE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since Sept 2012 INRAE - Researcher in human geography – Doctor  Irstea Grenoble – Unit LESSEM (Mountain Ecosystems and Societies Laboratory), France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From Sept 2005- Aug.2012 - Irstea Bordeaux – Unit ADBX (Amenities and dynamics or rural areas), Franceresearch work on water governance, regional development and transitions studies</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From Nov. 2003 to August 2005 Researcher in human geographyIFEA French Institute of Andean Studies, Quito, Ecuador research work on social management of water in Andean communities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From March to Oct. 2003Officer in charge of Environment policies DDAF Departmental Direction of Agriculture & Forest, Montpellier, France in charge of the implementation of French Water Law, UE Directives on Nitrate and Pesticides</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From Oct. 2001 to Nov. 2002 Researcher in hydrology IRD Institute for Research and Development, Ouagadougou, Burkina Faso research on rainfall-flow models and management of hydrological databaSE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDUCATION AND TRAINING</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2007 - Sept. 2012 Doctor in human geography ENS (Ecole Normale Supérieure), University of Lyon, France Thesis title: “Is regionalising water policy a guarantee of environmental efficacy? Diachronic analysis of water management systems in the Drome valley (1970-2011)”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept 2000- Sept 2001Master in Water Sciences ENGREF, University of Montpellier, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 1999-Sept. 2001State Engineer in Agronomy ENESAD, Dijon, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 1997-Sept. 2000 Engineer in Agronomy Sup’Agro, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PROJETS REALISES ET EN COURS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GGEMM – 2024-2026: recomposition de la gouvernance de l’eau face aux défis du changement climatique -Convention cadre Agence de l’Eau ; Zone Atelier du Bas Rhône, en partenariat avec le Syndicat Mixte de la Rivière Drôme et les 3 intercommunalités de la vallée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TRAACT 2022-2027 « Territoires de la transition agricole et alimentaire : Expérimenter, capitaliser, accompagner »; Programme TETRAE  Inrae –Région AURA– recherche-action avec 17 partenaires associatifs, entreprises et collectivités territoriales aux échelles intercommunales et départementales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HIGHLANDS3 2020-2025: Collective Approach of Research and Innovation for Sustainable Development in Highlands - Programme européen RISE avec 42 partenaires internationaux, dont 22 non académiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TRANSFORMONT 2020-2023« plateforme pour les innovations sociales en montagne »: Labex ITTEM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ECOSYAT 2020-2022 « Conceptions et apprentissages autour des processus d’écologisation à l’échelle des systèmes agri-alimentaires territoriaux »; Programme Metabio Inrae</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet TRANSAAT 2017-2020« Transition des systèmes agri-alimentaires du territoire » ; Programme « Ecosystèmes, Agricultures et Alimentation», Fondation de France (Programme EcoAgri) & LEADER, ; 10 partenaires internationaux ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet Cit’In Saillans  2017-2019 «L’inclusion des citoyens dans la planification urbaine locale favorise-t-elle la transition écologique ? Enseignements du suivi-évaluation participatif de l’initiative de la commune de Saillans » ; dans le programme Cit’In («Expérimentations démocratiques pour la transition écologique et énergétique ») du GIS Démocratie et Participation et Ministère de la Transition Ecologique et Solidaire ;  3 partenaires ; </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cit-in.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet Sagacité 2015-2019 : « Rôle et processus de l’intelligence collective pour l’innovation dans les reconfigurations des activités agricoles et leur place dans les territoires »; PSDR4 (Pour et Sur le Développement régional)  ; 10 partenaires nationaux ; </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.caprural.org/co-construire/la-valorisation-de-la-recherche/7503-sagacite-un-projet-et-des-outils-pour-conduire-le-changement-en-intelligence-collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet SPARE 2015-2020: “Strategic planning for Alpine Rivers Ecosystem”; Interreg Espace Alpin  ; 9 partenaires internationaux ; </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.alpine-space.eu/projects/spare/en/home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet ZABR «Apprendre la rareté de l’eau sur un territoire, pour aujourd’hui et demain » 2014-2017; Convention Cadre ZABR - Agence de l’eau  ; gestion administrative pour l’équipe locale ; 3 partenaires ; </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.documentation.eauetbiodiversite.fr/notice/0000000001663f76755bcd872f01e91c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet PASSAGES « Les réseaux écologiques en Rhône-Alpes, traductions dans les projets d'aménagement et mises à l'épreuve dans l'agriculture » ; Programme de recherche DIVA « Action Publique, agriculture et biodiversité » ; 2012-2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet régional OSQUAR 2010-2012(OStréiculture et QUalité du milieu : approche dynamique du bassin d'Arcachon) ; région Aquitaine ; coordination B. Sautour (UMR EPOC) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet Créateurs de Drôme2008-2011 ; APR « eaux et territoires » ; coordonné par G. Bouleau (Cemagref) et A. Honegger (UMR 5600) ;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis démocratiques des mini-publics délibératifs. Nouvelles évidences empiriques issues du Groupe de pilotage citoyen pour la planification urbaine à Saillans (2016-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (33), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2025031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur deux expériences de démocratie locale – Poitiers et Saillans, pionnières de la démocratie locale de demain ? Entretien Croisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombelyne Dagicour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dard/Dard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying visions on agricultural diversification: a first step toward sustainable agrifood transformations in the Bauges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Pachoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dendoncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.1623-1637. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-024-01513-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview of Teis Hansen, Full Professor at the Department of Food and Resource Economics, University of Copenhagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teis Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (3-4), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tpp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rouages et les ressorts territoriaux de la « démocratie du faire » – le cas de Saillans (2014-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xcl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et Transitions socio-écologiques : dialogue fécond, parcours inachevé ou voie sans issue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (3-4), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tpm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des clés pour démocratiser la décision publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCM - Revue des ingénieurs des ponts, des eaux et des forêts et des diplômés de l'Ecole nationale des ponts et chaussées </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement durable à la transition écologique : gouverner le changement territorial. Le cas des intercommunalités de la vallée de la Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Antoine Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (2-3), pp.293-322. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillans (2014-2020) : une expérience municipale citoyenne au défi de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.20105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manquer un jour d’eau au robinet ? La mise à distance territoriale des effets du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaé Degache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.18281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participer, c’est aussi apprendre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Loudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.100-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is policy analytics? An exploration of 5 years of environmental management applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Meinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Daniell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (5), pp.886-900. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-020-01408-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénierie de la participation : préparer et penser une démarche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-ingénierie de la participation : une expérience citoyenne sur la rivière Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Fermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (2), pp.159-173. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2021050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, bien commun territorial ? Un éclairage à partir de l’évolution de la gouvernance de la rivière Drôme (1960-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologisation des pratiques et territorialisation des activités : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.17272. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.17272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologisation, mise à l’épreuve ou nouveau registre de légitimation de l’ordre territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.30-38. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.16481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green belts in the hands and minds of farmers: a socio-agronomic approach to farmers' practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.30-38. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2017.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter les textes, dessiner le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermeersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (4), pp.56. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vaca.081.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir la territorialité par le dessin. Retours méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les SHS et les questions environnementales. Manières de voir, manières de faire, 96, pp.47-69. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.3286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foncier agricole et enjeux environnementaux : de nouvelles tensions au niveau des exploitations agricoles pour la mise en oeuvre de la Trame Verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19, pp.46-49. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.19.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'outil-frise, dispositif d'étude interdisciplinaire du changement territorial. Favoriser l'interdisciplinarité par un outil de visualisation du changement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. George-Marcelpoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piazza-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berthier-Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17/07/2015, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi les dispositifs territoriaux de la gestion de l’eau peuvent-ils être efficaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.32-36. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.13.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts territoriaux de la gestion de l'eau : le cas de la Drôme (1980-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, HS 20, 26 p. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.15262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de la politique de l'eau en France : enseignements à partir du cas de la vallée de la Drôme (1980-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Riviere-Honneger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.129-137. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2014.0689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Trame Verte à l’épreuve du terrain : pratiques et représentations des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine Mornas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, p. 64 - p. 69. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.14.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats de Rivière et SAGE : une opportunité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA Info</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre siècles de luttes et d'alliances pour le contrôle de l'eau dans le sillon inter-andin : du monopole des haciendas sous la colonisation espagnole au récent réveil indien Le cas du versant de Santa Rosa-Pilahuin (Équateur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of runoff in West Africa: Is there a single data-model combination that produces the best simulation results?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ardoin-Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354, pp.203-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing available rainfall gridded datasets for West Africa and the impact on rainfall-runoff modelling results, the case of Burkina-Faso.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. New</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water S.A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (5), p. 529 - p. 536. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4314/wsa.v34i5.180650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauvreté hydraulique et crise sociale : perspectives de recherche et d'action : compte rendu de colloque (Agadir, Maroc, 12-15 décembre 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Houdret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.322-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les páramos, espace stratégique pour la gestion de l'eau dans les Andes septentrionales : le bassin-versant du río Ambato (Équateur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 78 (2), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « géographie des transitions territoriales ? Actualités et perspectives d’un champ en construction ». Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions territoriales, Recherche et action publique en contexte d’incertitudes et de tensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitation citoyenne, démocratie alimentaire et transitions agroécologiques : analyse d’une expérimentation locale inspirée de la Sécurité sociale de l’alimentation (SSA) à Dieulefit et alentour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Elzière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions territoriales Recherche et action publique en contexte d’incertitudes et de tensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 Years of Local Water Democracy, Issues and Current Context in the Face of Climate Change: The Case of the Drôme River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Mollaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Participatory Processes in Water and Environmental Policymaking: Framework and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Aquae-Gaudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. ISA Forum of Sociology “Knowing justice in the Anthropocene”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jul 2025, Rabat, Morocco. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204428v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie locale de l’eau au défi du changement climatique. Le cas de la CLE du bassin versant de la Drôme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Mollaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions territoriales Recherche et action publique en contexte d’incertitudes et de tensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont -Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filières territoriales, dynamiques foncières, recherche participative : échos du monde de la recherche sur le projet Ferments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Léger Léger-Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lépicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferments Fermes et réseaux mobilisés ensemble dans la transformation des systèmes agri-alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires; Terres de liens, Oct 2025, Clermon-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager ici plutôt que piloter ailleurs, la gestion municipale de l’eau potable dans le Diois face à la modernisation des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Ruiz-Carillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire sur les Savoirs Ancestraux de l’entité Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UniLim, Apr 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) place(s) de la science dans le débat démocratique et la vie publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Pachoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagé.es : quelles postures des scientifiques dans la société à l’ère de l’Anthropocène ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Ittem, OSUG, GREC AURA-ZAA, Oct 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democracy of Doing: Socio-Spatial Entanglements and Possibilities for Emancipation in the Rural Municipality of Saillans, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Sustainability Transitions Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sustainability Transition Research Network, Jun 2024, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographe engagé.e par et pour son terrain en temps de crises : implications éthiques et méthodologiques, réflexion épistémologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagement(s) : Rencontres 2023 du Comité National Français de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie, May 2023, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04356429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résidences mobiles et démontables au prisme et au défi des enjeux de participation citoyenne et d’urbanisme rural.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mésini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES CONTRADICTIONS URBAINES DE LA PARTICIPATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LAVUE, Jun 2023, Nanterres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04356354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagements et désengagements dans les chemins de la transition (démocratique et écologique) : le cas du mini-public délibératif pour la révision du Plan Local d’Urbanisme de Saillans (Drôme, 2016-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e colloque de l’Association de Science Régionale de Langue Française (ASRDLF) : "Transitions, gouvernance territoriale et solidarités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les équipes de Sciences Po Rennes et du Laboratoire ARENES, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The citizen experience of Saillans (2014-2020) : A real and concrete utopia of participatory democracy facing the challenge of ecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlterRurality: Re-scaling the Rural 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus School of Architecture, Aarhus., May 2022, Thy, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du film « Commune commune » sur l’expérience de Saillans : la fabrique du politique au quotidien et ses effets transformatifs sur la démocratie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres européennes de la participation : la participation partout et pour tous ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Décider Ensemble, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation citoyenne à la gestion de l’eau : Retour d’expérience du SAGE Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Communs et action publique territorialisée : quelles articulations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes - GAEL, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographe engagé.e par et pour son terrain en temps de crise : quelles implications éthiques et méthodologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps des géographes, Congrés du centenaire de l'UGI. Session « French-speaking Geography and global environmental changes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirage au sort, délibération et co-ingénierie : un combo gagnant pour mettre les habitants au coeur de la gouvernance locale des transitions ? Enseignements du mini-public délibératif pour la révision du plan d'urbanisme de Saillans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e colloque de l’Association de Science Régionale de Langue Française (ASRDLF) : « Transitions, gouvernance territoriale et solidarités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jun 2022, Rennes, France. pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer le quotidien politique pour saisir - et s’engager dans - les transformations démocratiques. Autour du documentaire « Commune commune » sur l’expérience de Saillans 2014-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2022 du GIS Démocratie et Participation « Démocratie par temps sombre : autoritarismes, participations, expérimentations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place-based modes of knowledge sharing in agriculture: social learning and transformative capacities for the agroecological transition. Empirical results from three case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL MOUNTAIN CONFERENCE - Focus Session #57# Science based pathways to sustainability in mountains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révision du PLU, une mise à l’épreuve de l’expérience citoyenne radicale de Saillans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du Programme Cit'IN : Experimentations démocratiques pour la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Démocratie et Participation, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme rural et participation : retours sur la démarche de PLU participatif de lacommune de Saillans (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mésini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des ateliers Alternatives dans l’habitat - Alternatives périurbaines : de l’alternative à l’évolution de la / des norme(s)" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillans 2014-2020 : l’expérience d’une démocratie du faire aux prises avec la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du Programme Cit'IN : Experimentations démocratiques pour la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Démocratie et Participation, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes territorialisées de coproduction de connaissances en agriculture : quelle contribution à la transition écologique ? Une analyse par les apprentissages sociaux sur 3 cas d'étude dans la vallée de la Drôme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Transitions 2021-Les transitions écologiques en transactions et actions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S4 Intelligence collective, un vecteur de transitions-S4.1 Organisation des alternatives, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la transition (agro)écologique territoriale ? Le cas de la vallée de la Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, UMR 6590 ESO, Confluences, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 ans de « transition » agricole et alimentaire? Regards croisés sur la coopération acteurs/chercheurs en vallée de la Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Programme Tetraa, Fondation Carasso, AgroParisTech, Fondation Porticus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Royaumont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la possibilité de transition (agro)écologique territoriale dans les espaces ruraux. Le cas de la vallée de la Drôme-Biovallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la possibilité de transition (agro) écologique territoriale ? Le cas de la vallée de la Drôme Biovallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Origine, Diversité, Territoires : « Transformer les systèmes alimentaires localisés par la consommation et la production durables »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Eurre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales & apprentissages, combinaisons d'approches pour appréhender les savoirs sur les services d'eau et leur vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Honneger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Degache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique ZABR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Villeurbanne, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plan Local d'Urbanisme, une « démarche citoyenne» à Saillans (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Faire ville ensemble, l'habitat participatif et la fabrique urbaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les citoyens prennent part à la gouvernance de l'eau : retours d'expérience sur la révision du SAGE Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique ZABR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Villeurbanne, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvalPart2 : deux expériences d'évaluation citoyenne de la participation dans la Drôme: SAGE et PLU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Françaises de l'Evaluation «Evaluation et démocratie : les nouveaux territoires de l'action publique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Evaluation, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen Science for Public Decision Making and Social Change: when scientific objectivity is challenged</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop "Citizen science: new epistemological, ethical and political challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Planning for Alpine River Ecosystems - Integrating protection and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mammoliti Mochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.RIVERS 2018, 3e conférence internationale Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.303-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen participation in Strategic Planning for Alpine River Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mammoliti Mochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Emme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.RIVERS 2018, 3e conférence internationale Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.248-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification urbaine, participation et transition écologique. Enseignements du suivi-évaluation de la révision du Plan Local d'Urbanisme de Saillans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Missoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cit'in, MSH Paris Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie participative de la participation : une expérience citoyenne sur la rivière Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Fermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque du réseau OPDE Des Outils pour Décider Ensemble "Concevoir, adapter, évaluer des dispositifs pour faciliter et étendre la participation des acteurs aux décisions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la difficulté d'apprendre la rareté de la ressource par l'eau du quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Degache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Honneger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Eau et connaissance de l'Agence de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMAG «Self Modelling for Assessing Governance» : un outil participatif d'autodiagnostic de la gouvernance de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Alter-Eau : «Au-delà des dispositifs institutionnels : quelles formes alternatives de participation à la démocratie de l'eau ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de la politique de l'eau sur le bassin versant de la Drôme (1980-2012) : les enseignements d'une analyse monographique diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ZABR 2016, l'observation sociale des territoires fluviaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologisation, nouveau registre de légitimation ou mise à l'épreuve de l'ordre territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Etbx Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture biologique et transition énergétique : enjeux et articulations. Approche exploratoire des pratiques et des perceptions des agriculteurs de la Biovallée (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Réussir la transition énergétique, quelles dynamiques de changement ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lille, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green belts in the hands and minds of farmers: A socio-agronomical approach to farmers' practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Farming systems facing global challenges: Capacities and strategies", 11th European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foncier agricole et enjeux environnementaux : de nouvelles tensions au niveau des exploitations agricoles pour la mise en oeuvre de la Trame Verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Foncier Agricole - Usages, tensions et régulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des géographes ensembliers ? Comment la pratique interdisciplinaire se discute à la machine à café dans un institut de recherche environnementale appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : l'espace en partage, approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trame verte dans les exploitations agricoles. Une approche socio-agronomique des pratiques et des représentations d'agriculteurs dans le Grésivaudan (Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alavoine Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Grenoble, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix et la pratique de la monographie diachronique. Contribution à l'étude de l'efficacité environnementale de la territorialisation de la politique de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international et interdisciplinaire "Dynamiques environnementales, politiques publiques, pratiques locales : quelles interactions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01282314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans de gestion de la rivière Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Université Populaire du Val de Drôme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montélimar, France. pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts territoriaux de la gestion de l'eau sont-ils gages d'efficacité environnementale ? Analyse des dimensions territorialisées et territorialisantes des dispositifs de gestion des eaux dans la vallée de la Drôme (1980-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour et Sur le développement Régional " Les chemins du développement territorial "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître la place et le rôle de la rivière dans l'invention des territoires de la Vallée de la Drôme (1970- 2010). Apports de l'analyse des représentations à partir de guides touristiques et de cartes mentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale IS Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Drôme, un exemple des liens multiples entre cours d’eau et territoire et de leur évolution du début du XIXe siècle à aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Fleuves et territoires, 7e Rencontres de Mâcon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Mâcon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions territoriales de l'action publique environnementale : le cas du bassin versant de la Drôme. Éléments de réflexion sur la spécificité du regard géographique et de sa contribution à l'interdisciplinarité dans l'étude des dynamiques des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la commission de Géographie Rurale du Comité National Français de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Caen, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rivière - patrimoine au bassin versant -territoire de projet : quelles avancées en matière environnementale ? Quelques enseignements de la territorialisation de la politique de l'eau depuis trois décennies dans la vallée de la Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes rencontres du territoire de Grenoble : les territoires acteurs du changement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Grenoble, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions territorialisées et territorialisantes des nouvelles formes d'action publique dans un contexte de durabilité : le cas du SAGE (Schéma d'Aménagement et de Gestion des Eaux) Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivière Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement durable des territoires méditerranéens. Discours, pratiques, normes, acteurs et espaces, MMSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Aix-en-Provence, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches contemporaines en géographie rurale : territoires, ressources et pratiques du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamara Hadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission de Géographie Rurale (CNFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat, élus locaux, ONG, communautés : de nouvelles modalités de partage des responsabilités en irrigation. Les apports de l'expérience de la province du Tungurahua (Equateur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "Gestion Concertée des Ressources Naturelles et de l'environnement, du local au mondial", UVSQ, Thème 5 : Gestion de l'eau pour l'agriculture : quelles modalités de partage des responsabilités entre le public, le privé et le communautaire ?, St Quentin en Yvelines, 26-28 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'atelier D : Questions transversales et outils pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCSI - 4e Séminaire international et interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00155332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'atelier : questions transversales et outils pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Séminaire international et interdisciplinaire du Programme commun systèmes irrigués, Montpellier, France, 25-26 novembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Montpellier, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de l'eau et gestion locale des ressources hydriques dans les Andes Equatoriennes Le cas du bassin versant du Rio Ambato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCSI - 4e Séminaire international et interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montpellier, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00154404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès à l'eau et la participation à sa gestion : un double blocage pour l'amélioration de l'irrigation dans les Andes Equatoriennes. Le cas du versant de Santa Rosa Pilahuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Pauvreté hydraulique et crises sociales », Agadir, MAR, 12-15 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water control and agricultural development during the last four centuries in the Ecuadorian Andes: The example of Santa Rosa Pilahuin area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water and Civilization, International Water History Association, Paris, Dec.1-4th, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte mentale pour explorer les territorialités des gestionnaires de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études francophones sur les cartes mentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Clermont-Ferrand, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective. Penser, décider, agir ensemble sur les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janin, Claude; Landel, Pierre-Antoine. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique sociale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203, 2021, Comprendre la société, 978-2-36717-778-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement électif et engagement scientifique : la part du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Goeury; A. Lefebvre-Chombart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagements : faire de la géographie au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, Collection : GéoTraverses, pp.49-63, 2025, 978-2-37924-552-7. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puv.goeur.2025.01.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participating is also learning!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Loudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Participation for Socio-Ecological Sustainability - Around the CoOPLAGE pathways</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.136-149, 2024, Update Sciences &amp; technologies, 9782759239214. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3920-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering participation: Preparing and designing a participatory process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nils Ferrand; Emeline Hassenforder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Participation for Socio-Ecological Sustainability - Around the CoOPLAGE pathways</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-121, 2024, Update Sciences &amp; technologies, 9782759239214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie du faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Petit, L. Blondiaux, I. Casillo, J.-M. Fourniau, G. Gourgues, S. Hayat, R. Lefebvre, S. Rui, S. Wojcik, &amp; J. Zetlaoui-Léger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la Participation, DicoPart (2ème édition). GIS Démocratie et Participation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS Démocratie et Participation.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-8, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Human-Nature Dualism Towards More Integration in Socio-ecosystems Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Crouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ieva Misiune; Daniel Depellegrin; Lukas Egarter Vigl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Nature Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-49, 2022, 978-3-031-01980-7. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-01980-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Karagiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Proust. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oser s'impliquer pour transformer la démocratie : guide pratique : des collectifs citoyens passent à l'acte ! Valeurs, méthodes, outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rue de l'échiquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillans : « Agir commun », source de tiraillements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Lemoult. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DémocraSi !? - Regards croisés sur une démocratie locale à la hauteur de l'urgence écologique et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collèges des transitions sociétales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-9570807-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circulation of Knowledge at the Time of the Agroecological Transition, the Case of the Drôme Valley (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Thermes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalization, Marginalization and Conflict. Perspectives on Geographical Marginality, vol 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-196, 2020, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53218-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rivière Drôme à l’épreuve de la décentralisation : les collectivités locales entre autonomie et dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucien Dupuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Drome rivière sauvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUED éditions, pp.155-201, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et au milieu coule une cafetière... Ou comment des géographes discutent de l'interdisciplinarité à la pause-café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.279-298, 2017, Géographie sociale, 978-2-7535-5670-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder différemment : les découpages du temps, de l'espace et des objets pour un débat pluraliste (projet Créateurs de Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivière Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Farinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l'eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johanet, pp.81-95, 2016, 979-10-91089-25-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture biologique et transition énergétique : enjeux et articulations. Approche exploratoire des pratiques et des perceptions des agriculteurs de la Biovallée (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir la transition énergétique, Scarwell, H.J., Leducq D., Groux, A. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.261-270, 2015, Environnement et société, 978-2-7574-0856-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix et la pratique de la monographie diachronique. Contribution à l'étude de l'efficacité environnementale de la territorialisation de la politique de l'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Desailly, P. Béringuier, F. Blot, M. Saqalli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, politiques publiques et pratiques locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, p. 359-384, 2015, 978-2-343-06657-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01255463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour identifier les acteurs et leurs attentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaitre les perceptions et représentations : quels apports pour la gestion des milieux aquatiques ? Rivière-Honegger, A., Cottet, M., Morandi, B. (coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Onema, pp.30-57, 2014, Comprendre pour agir, 979-10-91047-35-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Drôme, un exemple des liens multiples entre cours d'eau et territoire et de leur évolution du début du XIXème siècle à aujourd'hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BERNARDET M; FREMONT A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleuves et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche du Val de Saône-Mâconnais, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions territorialisées et territorialisantes des nouvelles formes d'action publique dans un contexte de durabilité. Le cas du SAGE Drôme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mesini B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement durable des territoires méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, pp.185-195, 2012, Espace et Développement durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L accès à l eau et la participation à sa gestion : un double blocage pour l'amélioration de l'irrigation dans les Andes équatoriennes. Le cas du versant de Santa Rosa -Pilahuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Ruf; H. Ayeb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eaux, pauvreté et crises sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Editions, pp.423-442, 2009, 978-2-7099-1673-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillans : un village toujours inspirant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les apprentissages des agriculteurs pour la transition agroécologique. Synthèse grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-ingénierie de la participation : une expérience citoyenne sur la rivière Drôme. Annexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Fermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/fnfn-cd04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits des eaux et des rives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Degruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses détaillées de la démarche participative associée à la révision du Plan Local d’Urbanisme de Saillans (2016-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révision du Plan Local d’Urbanisme, une mise à l’épreuve de l’expérience citoyenne de transition écologique à Saillans (2014-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solyane Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Karagiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Missoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre 40 années de transition vers l'agriculture biologique et l'agroécologie dans la Vallée de la Drôme : Un outil multimédia autour de l'histoire et des savoir-faire agroécologiques en Biovallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Fiallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropocène : Plan B, création de connaissances pour répondre aux enjeux sociétaux de manière soutenable dans les limites planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena M. Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse chiffrée de la participation citoyenne dans la commune de Saillans -avril 2014 à mars 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralentir et conserver l'eau dans les têtes de bassin versant : enjeux, solutions et évaluation des effets hydrologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ENS de Lyon. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les apprentissages issus des dispositifs participatifs par les représentations sociales et territoriales : l'exemple de l'eau potable et de sa vulnérabilité au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Degache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FINAL REPORT : Implementation & results of monitoring and evaluation methods - Participatory processes for strategic planning of five alpine rivers - SPARE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2018, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Modelling for Assessing Governance (SMAG): Guidelines & Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2018, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMAG - Self-Modelling for Assessing Governance - User guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrine Ben Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IRSTEA; INRAE; UMR G-EAU. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial Guidelines on Stakeholders' Engagement and Year 1 Participatory Process in the Pilot Case Study - SPARE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2017, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux écologiques en Rhône-Alpes, traductions dans les projets d'aménagement et mises à l'épreuve dans l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dobremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau(x)et Territoire(s). Une première analyse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de la politique de l'eau est-elle gage d'efficacité environnementale ? : Analyse diachronique de dispositifs de gestion des eaux dans la vallée de la Drôme (1970-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Ecole normale supérieure de lyon - ENS LYON, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ENSL0737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00737165v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cas exemplaires - Savoir (Faire) Participer… pour changer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lejars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques pour la femme enceinte liés à l'utilisation de médicaments pendant les exercices cliniques au sein du Centre Hospitalier Universitaire Vétérinaire d'Alfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine vétérinaire et santé animale. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-05406925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId322"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF0A631E"/>
+    <w:nsid w:val="AEBE4E73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AACDB6AE"/>
+    <w:nsid w:val="B436115F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C9901E94"/>
+    <w:nsid w:val="F56945D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C7757BA2"/>
+    <w:nsid w:val="EBC4DB1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4C4067A0"/>
+    <w:nsid w:val="80D25B3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1906-0700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164178090" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabine.girard@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cit-in.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caprural.org/co-construire/la-valorisation-de-la-recherche/7503-sagacite-un-projet-et-des-outils-pour-conduire-le-changement-en-intelligence-collective" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alpine-space.eu/projects/spare/en/home" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.documentation.eauetbiodiversite.fr/notice/0000000001663f76755bcd872f01e91c" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163839v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457547v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombelyne Dagicour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595079v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pachoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01513-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teis Hansen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xcl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Antoine Landel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066203v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718266v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#233; Degache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gouton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.18281" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3XJ793HM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Seguin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hassenforder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122779v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Daniell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-020-01408-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Hassenforder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petitjean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Fermond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610319v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17272" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16481" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2017.09.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalande" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vermeersch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.081.0056" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336853v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rolland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.3286" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine Mornas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.19.09" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601644v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delannoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. George-Marcelpoil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza-Morel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthier-Foglar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riviere-Honegger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.06" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15262" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599887v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riviere-Honneger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0689" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.14.11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598521v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591224v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Paturel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mahe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ardoin-Bardin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454476v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. New" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/wsa.v34i5.180650" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590508v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houdret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457795v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457769v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Elzi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mollaret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204428v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lestrelin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Aquae-Gaudi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger L&#233;ger-Bosch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457878v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lavergne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458264v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinjon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Ruiz-Carillo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356429v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356354v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829712v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jacquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Brun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088254v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829096v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834024v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829723v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Muller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795804v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349741v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829058v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828666v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829036v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829692v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vernier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234075v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234095v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609646v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Honneger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degache" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gouton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609641v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609645v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassenforder" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609640v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609642v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607832v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muhar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mammoliti Mochet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607827v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emme" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Missoffe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198146v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608368v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607830v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607831v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353630v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Etbx Hautdidier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601128v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burdin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vernier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012092v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118805v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118807v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282314v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607833v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756504v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744597v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597439v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labeur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593805v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Honegger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593807v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re Honegger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685617v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guitton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamara Hadjou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587968v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00155332v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590509v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Jamin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00154404v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587966v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587965v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601121v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467641v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Janin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290899v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.goeur.2025.01.0049" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558980v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/258/9782759239207/transformative-participation-for-socio-ecological-sustainability" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3920-7" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558942v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149343v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dicopart.fr/democratie-du-faire-2023" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795694v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/978-3-031-01980-7.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01980-7_4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117314v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Karagiannis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ruedelechiquier.net/pratique/338-oser-s-impliquer-pour-transformer-la-democratie-.html" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960478v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.imt-atlantique.fr/x-de/cts-pdl/uploads/images/College%20TS/Livres%20du%20College%20TS/Communique%20de%20presse%20livre%20Desobeis-moi.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991503v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thermes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53218-5_12" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974875v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606401v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601721v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farinetti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601127v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Scarwell" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255463v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601131v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Carrara" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Germaine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gr&#233;goire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacca" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828689v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828667v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089387v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491941v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795771v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178457v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/fnfn-cd04" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457910v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontana" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Degruel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017888v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828617v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solyane Dard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Missoffe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608259v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fiallon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341576v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Barbu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233419v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094198v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Reverdy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608366v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608371v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608367v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baizi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753798v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Ben Slimane" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608370v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604758v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587967v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00737165v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0737" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234175v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05406925v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1906-0700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164178090" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabine.girard@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cit-in.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caprural.org/co-construire/la-valorisation-de-la-recherche/7503-sagacite-un-projet-et-des-outils-pour-conduire-le-changement-en-intelligence-collective" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alpine-space.eu/projects/spare/en/home" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.documentation.eauetbiodiversite.fr/notice/0000000001663f76755bcd872f01e91c" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163839v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457547v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombelyne Dagicour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595079v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pachoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01513-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teis Hansen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xcl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Antoine Landel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066203v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718266v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#233; Degache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gouton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.18281" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3XJ793HM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Seguin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hassenforder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122779v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Daniell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-020-01408-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Hassenforder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petitjean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Fermond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021050" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610319v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17272" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16481" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2017.09.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalande" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vermeersch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.081.0056" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336853v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rolland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.3286" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine Mornas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.19.09" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601644v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delannoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. George-Marcelpoil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza-Morel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthier-Foglar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riviere-Honegger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.06" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15262" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599887v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riviere-Honneger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0689" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.14.11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598521v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591224v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Paturel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mahe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ardoin-Bardin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454476v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. New" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/wsa.v34i5.180650" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590508v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houdret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457795v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457769v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Elzi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mollaret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204428v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lestrelin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Aquae-Gaudi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger L&#233;ger-Bosch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinjon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Ruiz-Carillo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457878v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lavergne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356429v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356354v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829712v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jacquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Brun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088254v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829096v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834024v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829723v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Muller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795804v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349741v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829058v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828666v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829036v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829692v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vernier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234075v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234095v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609646v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Honneger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degache" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gouton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609641v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609645v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassenforder" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609640v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609642v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607832v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muhar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mammoliti Mochet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607827v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emme" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Missoffe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198146v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608368v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607830v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607831v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353630v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Etbx Hautdidier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601128v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burdin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vernier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012092v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118805v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118807v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282314v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607833v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756504v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744597v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597439v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labeur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593805v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Honegger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593807v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re Honegger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685617v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guitton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamara Hadjou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587968v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00155332v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590509v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Jamin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00154404v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587966v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587965v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601121v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467641v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Janin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290899v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.goeur.2025.01.0049" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558980v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/258/9782759239207/transformative-participation-for-socio-ecological-sustainability" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3920-7" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558942v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149343v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dicopart.fr/democratie-du-faire-2023" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795694v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/978-3-031-01980-7.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01980-7_4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117314v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Karagiannis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ruedelechiquier.net/pratique/338-oser-s-impliquer-pour-transformer-la-democratie-.html" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960478v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.imt-atlantique.fr/x-de/cts-pdl/uploads/images/College%20TS/Livres%20du%20College%20TS/Communique%20de%20presse%20livre%20Desobeis-moi.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991503v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thermes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53218-5_12" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974875v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606401v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601721v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farinetti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601127v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Scarwell" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255463v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601131v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Carrara" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Germaine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gr&#233;goire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacca" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828689v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828667v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089387v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491941v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795771v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178457v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/fnfn-cd04" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457910v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontana" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Degruel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017888v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828617v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solyane Dard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Missoffe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608259v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fiallon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341576v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Barbu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233419v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094198v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Reverdy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608366v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608371v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608367v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baizi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753798v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Ben Slimane" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608370v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604758v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587967v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00737165v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0737" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234175v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05406925v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>