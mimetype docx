--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -66,402 +66,402 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry in the Perception of Electrical Chirps Presented to Cochlear Implant Listeners</w:t>
+                <w:t xml:space="preserve">The Laboratory of Mechanics and Acoustics in Marseilles (France): from the first world war to the present day</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Šodan</w:t>
+                <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Meunier</w:t>
+                <w:t xml:space="preserve">Dominique Habault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Péan</w:t>
+                <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Lavieille</w:t>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Roman</w:t>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Association for Research in Otolaryngology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustique&amp;Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100, pp.41-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875233v1</w:t>
+                <w:t xml:space="preserve">hal-04788106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Laboratory of Mechanics and Acoustics in Marseilles (France): from the first world war to the present day</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Asymmetry in the Perception of Electrical Chirps Presented to Cochlear Implant Listeners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Šodan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Habault</w:t>
+                <w:t xml:space="preserve">Vincent Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Friot</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+                <w:t xml:space="preserve">Stéphane Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustique&amp;Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Association for Research in Otolaryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (5), pp.491-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10162-024-00952-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788106v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire du Laboratoire de Mécanique et d’Acoustique : de la seconde guerre mondiale à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Meunier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Habault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustique &amp; Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 100, pp.43-47</w:t>
@@ -490,51 +490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Loudness: From Neuroscience to Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maaike van Eeckhoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -633,64 +633,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Intartaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hearing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 403, pp.108176. </w:t>
@@ -728,51 +728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Pitch on the Asymmetry in Global Loudness Between Rising- and Falling-Intensity Sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -852,3247 +852,3143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928467v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non cell-autonomous role of DCC in the guidance of the corticospinal tract at the midline</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global loudness of rising-and falling-intensity tones: How temporal profile characteristics shape overall judgments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-00514-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (1), pp.256-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4991901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502372v1</w:t>
+                <w:t xml:space="preserve">hal-04649983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global loudness of rising-and falling-intensity tones: How temporal profile characteristics shape overall judgments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Non cell-autonomous role of DCC in the guidance of the corticospinal tract at the midline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Welniarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Pourchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gallea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 142 (1), pp.256-267. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4991901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-00514-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649983v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global loudness of rising- and falling-intensity tones: How temporal profile characteristics shape overall judgments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rate discrimination at low pulse rates in normal-hearing and cochlear implant listeners: Influence of intracochlear stimulation sitea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Macherey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 142 (1), pp.256 - 267. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4991901⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 139 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4944564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578641v1</w:t>
+                <w:t xml:space="preserve">hal-01314105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate discrimination at low pulse rates in normal-hearing and cochlear implant listeners: Influence of intracochlear stimulation sitea)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Loudness of Speech Transmitted via Handsfree Telephone Systems - Perceptual Measurements and Loudness Models in Free Field Listening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Edjekouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Plapous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4944564⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01314105v1</w:t>
+                <w:t xml:space="preserve">hal-01228804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective Characterization of Perceptual Dimensions Underlying the Sound Reproduction of 37 Single Loudspeakers in a Room</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Erratum to: A robust asymmetry in loudness between rising- and falling-intensity tones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77 (3), pp.921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13414-015-0862-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/aaa.918856⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04648834v1</w:t>
+                <w:t xml:space="preserve">hal-01228813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: A robust asymmetry in loudness between rising- and falling-intensity tones</w:t>
+                <w:t xml:space="preserve">A robust asymmetry in loudness between rising- and falling-intensity tones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 77 (3), pp.921. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 77 (3), pp.907-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13414-014-0824-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13414-015-0862-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01228813v1</w:t>
+                <w:t xml:space="preserve">hal-01228812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loudness of Speech Transmitted via Handsfree Telephone Systems - Perceptual Measurements and Loudness Models in Free Field Listening</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Objective Characterization of Perceptual Dimensions Underlying the Sound Reproduction of 37 Single Loudspeakers in a Room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Plapous</w:t>
+                <w:t xml:space="preserve">Pierre-Yohan Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Quinquis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mathieu Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 101 (6), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918906⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 101 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228804v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust asymmetry in loudness between rising- and falling-intensity tones</w:t>
+                <w:t xml:space="preserve">Are Rising Sounds Always Louder? Influences of Spectral Structure and Intensity-Region on Loudness Sensitivity to Intensity-Change Direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbes Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Susini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101 (6), pp. 1083-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13414-014-0824-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01228812v1</w:t>
+                <w:t xml:space="preserve">hal-01228801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective Characterization of Perceptual Dimensions Underlying the Sound Reproduction of 37 Single Loudspeakers in a Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yohan Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 101 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918856⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 101, pp.603 - 615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/aaa.918856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228786v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Rising Sounds Always Louder? Influences of Spectral Structure and Intensity-Region on Loudness Sensitivity to Intensity-Change Direction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Asymmetry in perceived duration between up-ramp and down-ramp sounds as a function of duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abbes Kacem</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (2), pp.EL166- EL172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4890175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.918902⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01228801v1</w:t>
+                <w:t xml:space="preserve">hal-01080103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity between right inferior frontal gyrus and supplementary motor area predicts after-effects of right frontal cathodal tDCS on picture naming speed.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cerebellar influence on motor cortex plasticity: behavioral implications for Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Arbizu</w:t>
+                <w:t xml:space="preserve">Asha Kishore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ferrieux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traian Popa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2014.00068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253342v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry in perceived duration between up-ramp and down-ramp sounds as a function of duration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connectivity between right inferior frontal gyrus and supplementary motor area predicts after-effects of right frontal cathodal tDCS on picture naming speed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Vannier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Valabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Arbizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ferrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.122-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080103v1</w:t>
+                <w:t xml:space="preserve">hal-01253342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebellar influence on motor cortex plasticity: behavioral implications for Parkinson's disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Perceptual evaluation of dissimilarity between auditory stimuli: an alternative to the paired comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yohan Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Traian Popa</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Drouet d'Aubigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 99 (5), pp.806-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2014.00068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01321302v1</w:t>
+                <w:t xml:space="preserve">hal-00861796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal loudness weights for sounds with increasing and decreasing intensity profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 134 (4), pp.EL321-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4819184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual evaluation of dissimilarity between auditory stimuli: an alternative to the paired comparison</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Detection of multicomponent signals: effect of difference in level between components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubois Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Drouet d'Aubigny</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabau Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poisson Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guyader Gaël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130 (5), pp.EL284-EL289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3637364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.918658⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00861796v1</w:t>
+                <w:t xml:space="preserve">hal-00805365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of multicomponent signals: effect of difference in level between components</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Additivity of nonsimultaneous masking for short Gaussian-shaped sinusoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Laback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Balazs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Necciari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Savel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 130 (5), pp.EL284-EL289. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 129 (2), pp.888-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3518781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3637364⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00805365v1</w:t>
+                <w:t xml:space="preserve">hal-00541832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additivity of nonsimultaneous masking for short Gaussian-shaped sinusoids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude et réalisation d'une cabine de simulation pour l'évaluation psychoacoustique de la gêne induite au sol par un bang supersonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67, pp.24-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3518781⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00541832v1</w:t>
+                <w:t xml:space="preserve">hal-00881703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et réalisation d'une cabine de simulation pour l'évaluation psychoacoustique de la gêne induite au sol par un bang supersonique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">End level bias on direct loudness ratings of increasing sounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Trapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chatron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 128 (4), pp.EL163-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3484233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881703v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End level bias on direct loudness ratings of increasing sounds.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparative measurements of loudspeakers in a listening situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chatron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 128 (4), pp.EL163-8. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 123 (1), pp.77-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2816571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3484233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00947632v1</w:t>
+                <w:t xml:space="preserve">hal-00206058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of some perceptual dimensions underlying loudspeaker dissimilarities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 123 (6), pp.4186-4198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative measurements of loudspeakers in a listening situation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Physical and perceptual estimation of differences between loudspeakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 334 (12), pp.732-736</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.2816571⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00206058v1</w:t>
+                <w:t xml:space="preserve">hal-00107900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and perceptual estimation of differences between loudspeakers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluation d'estimateurs de sonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Marozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 334 (12), pp.732-736</w:t>
+              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39, pp.27-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00107900v1</w:t>
+                <w:t xml:space="preserve">hal-00088280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d'estimateurs de sonie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Boullet</w:t>
+                <w:t xml:space="preserve">Auditory perception of sounds radiated by a fluid-loaded vibrating plate excited by a transient point force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominique Habault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Boussard</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 39, pp.27-34</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 90 (1), pp.181-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088280v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory perception of sounds radiated by a fluid-loaded vibrating plate excited by a transient point force</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Demirdjian</w:t>
+                <w:t xml:space="preserve">Auditory Evaluation of Sound Signals Radiated by a Vibrating Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Habault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Canévet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 247, pp.897-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/JSVI.2001.3791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088240v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory Evaluation of Sound Signals Radiated by a Vibrating Surface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Canévet</w:t>
+                <w:t xml:space="preserve">Effect of mid-term adaptation on pure-tone detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marchioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 84 (3), pp.503-512</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00947656v1</w:t>
+                <w:t xml:space="preserve">hal-00947985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mid-term adaptation on pure-tone detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of adaptation on auditory localization and lateralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Canévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Marchioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 84 (3), pp.503-512</w:t>
+              <w:t xml:space="preserve">, 1996, 82 (1), pp.149-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947985v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of adaptation on auditory localization and lateralization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Meunier</w:t>
+                <w:t xml:space="preserve">Adaptation auditive et localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Canévet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-395-C5-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1994582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923855v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00253077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation auditive et localisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">DÉTECTION D'UN INCRÉMENT D'INTENSITÉ À DIFFÉRENTS NIVEAUX ET DIFFÉRENTES FRÉQUENCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Canévet</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marchioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-395-C5-398. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:1994582⟩</w:t>
+              <w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-213-C1-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1992143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00251214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4102,2387 +3998,2387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réévaluation des seuils auditifs en infrasons et très basses fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossen El Sawaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzan Dghaily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audibility of very low frequency and infrasound signal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Perception des infrasons (f&lt;20 Hz) et des très basses fréquences (f&lt;200 Hz) : un état de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ossen El Sawaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter Noise 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407559v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des infrasons (f&amp;lt;20 Hz) et des très basses fréquences (f&amp;lt;200 Hz) : un état de l’art</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Perceptual evaluation of clarinet sounds in the context of instrument making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossen El Sawaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Colinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Jousserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365344v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual evaluation of clarinet sounds in the context of instrument making</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Audibility of very low frequency and infrasound signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ossen El Sawaf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Inter Noise 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177479v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual evaluation of sound synthesis of wind turbine noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ossen El Sawaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Marquis-Favre</w:t>
+                <w:t xml:space="preserve">Gauthier Couzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTER-NOISE 2024 - 53rd International Congress &amp; Exposition on Noise Control Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.2426-2433, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3397/IN_2024_3181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOW GOOD ARE WE AT DISTINGUISHING MUSICAL TEMPERAMENTS?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Temporal Integration at thresholds at very low and infrasonic frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossen El Sawaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pachebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Convention of the European Acoustics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, the European Acoustics Association, Sep 2023, Torino, Italy</w:t>
+              <w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229779v2</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PURE TONE INTENSITY DISCRIMINATION AND DYNAMIC RANGE ADAPTATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HISTORY OF THE LABORATORY OF MECHANICS AND ACOUSTICS IN MARSEILLES (FRANCE): FROM THE SECOND WORLD WAR TO THE PRESENT DAY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Habault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Marché</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Guthleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t>
+              <w:t xml:space="preserve">10th Convention of the European Acoustics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251141v1</w:t>
+                <w:t xml:space="preserve">hal-04288130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Integration at thresholds at very low and infrasonic frequencies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">PURE TONE INTENSITY DISCRIMINATION AND DYNAMIC RANGE ADAPTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Marché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Macherey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Convention of the European Acoustics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288125v1</w:t>
+                <w:t xml:space="preserve">hal-04251141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HISTORY OF THE LABORATORY OF MECHANICS AND ACOUSTICS IN MARSEILLES (FRANCE): FROM THE SECOND WORLD WAR TO THE PRESENT DAY</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">HOW GOOD ARE WE AT DISTINGUISHING MUSICAL TEMPERAMENTS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Friot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chatron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Convention of the European Acoustics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Torino, Italy</w:t>
+              <w:t xml:space="preserve">, the European Acoustics Association, Sep 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288130v1</w:t>
+                <w:t xml:space="preserve">hal-04229779v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi un clic sonne comme un clic ? Et en quoi l’implant cochléaire peut nous aider à répondre à cette question</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Macherey</w:t>
+                <w:t xml:space="preserve">Recherche sur les impacts du bruit des éoliennes sur l'Humain : son, perception, santé (RIBEolH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Sodan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lavieille</w:t>
+                <w:t xml:space="preserve">Paul Avan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champelovier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ecotière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+              <w:t xml:space="preserve">CFA2022 - 16ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848383v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confrontation de résultats numériques avec l’évaluation perceptive de trompettistes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabine Meunier</w:t>
+                <w:t xml:space="preserve">Une cabine acoustique pour la restitution contrôlée des basses et très basses fréquences (3Hz-300Hz) : qualification, identification acoustique et premier exemple de contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pachebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vergez</w:t>
+                <w:t xml:space="preserve">Renaud Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Friot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848343v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche sur les impacts du bruit des éoliennes sur l'Humain : son, perception, santé (RIBEolH)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination d'intensité et adaptation de la gamme dynamique des neurones du système auditif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Marché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Macherey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA2022 - 16ème Congrès Français d'Acoustique</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847950v1</w:t>
+                <w:t xml:space="preserve">hal-03848380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une cabine acoustique pour la restitution contrôlée des basses et très basses fréquences (3Hz-300Hz) : qualification, identification acoustique et premier exemple de contrôle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Une cabine acoustique pour la restitution contrôlée des basses et très basses fréquences (3Hz-300Hz) : qualification, identification acoustique et premier exemple de contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16e Congrès Français d'Acoustique CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847977v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une cabine acoustique pour la restitution contrôlée des basses et très basses fréquences (3Hz-300Hz) : qualification, identification acoustique et premier exemple de contrôle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Herzog</w:t>
+                <w:t xml:space="preserve">Confrontation de résultats numériques avec l’évaluation perceptive de trompettistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideyuki Masuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès Français d'Acoustique CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599063v2</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination d'intensité et adaptation de la gamme dynamique des neurones du système auditif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi un clic sonne comme un clic ? Et en quoi l’implant cochléaire peut nous aider à répondre à cette question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Macherey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Sodan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848380v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on the impacts of wind turbine noise on humans: sound, perception, health (RIBEolH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Avan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champelovier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ecotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 13th ICBEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficulties and Successes of the Introduction of Psychoacoustic Indicators in the Industrial World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Rabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Barriac</w:t>
+                <w:t xml:space="preserve">Vincent Plapous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2425-2432, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity to across-electrode delays in Cochlear Implant users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Sodan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Montava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1181-1188, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Missing 6 dB: Perceptual or Procedural Effect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Bonetto-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3401-3405, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the use of Bunched-up pulses for objective determination of thresholds in Cochlear Implants Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Sodan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Montava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3409-3409, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pitch Strength and Asymmetry in Global Loudness between Rising-and Falling- Intensity Sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6510,869 +6406,869 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BINAURAL LOUDNESS OF MOVING SOURCES IN FREE FIELD: PERCEPTUAL MEASUREMENTS VERSUS AT-EAR LEVELS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of pitch on the asymmetry in global loudness between rising- and falling-intensity sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Rabau</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Abs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Annual Meeting of the International Society for Psychophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Psychophysics, Aug 2018, Lüneburg, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium on Hearing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Snekkersten, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329017v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sonie de sons en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Savel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Rabau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pitch on the asymmetry in global loudness between rising- and falling-intensity sounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Limitation des niveaux sonores pour les lieux diffusant de la musique amplifiée : données expérimentales sur le danger des niveaux élevés, réglementation et problèmes engendrés en sonorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Macherey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud J Noreña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Hearing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Snekkersten, Denmark</w:t>
+              <w:t xml:space="preserve">CFA '18 Le Havre, 14ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328984v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation des niveaux sonores pour les lieux diffusant de la musique amplifiée : données expérimentales sur le danger des niveaux élevés, réglementation et problèmes engendrés en sonorisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">BINAURAL LOUDNESS OF MOVING SOURCES IN FREE FIELD: PERCEPTUAL MEASUREMENTS VERSUS AT-EAR LEVELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Savel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rabau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA '18 Le Havre, 14ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">34th Annual Meeting of the International Society for Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Psychophysics, Aug 2018, Lüneburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795054v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loudness Processing of Time-Varying Sounds: Recent advances in psychophysics and challenges for future research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InterNoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interindividual differences in directional loudness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Savel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Rabau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Joint Meeting Acoustical Society of America and Acoustical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Honolulu, United States. pp.3268 - 3268, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4970368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences inter-individuelles dans la sensibilité directionnelle de la sonie binaurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Savel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabau Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès Français d’Acoustique joint avec le 20ème colloque Vibrations, SHocks and Noise </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonie globale des sons crescendo et decrescendo : effets de la pente de variation et de la durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7387,4853 +7283,4853 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès Français d'Acoustique joint avec le colloque VIbration, SHocks and NOise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision strategies in loudness judgments of time-varying sounds inferred from two psychophysical tasks</w:t>
+                <w:t xml:space="preserve">Some factors influencing loudness asymmetries between rising and falling-intensity stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Susini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroNoise 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">the 170th ASA meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Jacksonville, United States. pp.1919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229537v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some factors influencing loudness asymmetries between rising and falling-intensity stimuli</w:t>
+                <w:t xml:space="preserve">Temporal weighting of loudness: Different psychophysical tasks reveal different evaluation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oberfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 170th ASA meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Jacksonville, United States. pp.1919</w:t>
+              <w:t xml:space="preserve">Fechner Day 2015, the 31st Annual Meeting of the International Society for Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255999v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal weighting of loudness: Different psychophysical tasks reveal different evaluation strategies</w:t>
+                <w:t xml:space="preserve">Decision strategies in loudness judgments of time-varying sounds inferred from two psychophysical tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fechner Day 2015, the 31st Annual Meeting of the International Society for Psychophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Québec, Canada</w:t>
+              <w:t xml:space="preserve">EuroNoise 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229541v1</w:t>
+                <w:t xml:space="preserve">hal-01229537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de sonie: Objectifs des recherches actuelles</w:t>
+                <w:t xml:space="preserve">The role of duration in global loudness evaluation of rising and falling-intensity sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Poitiers France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 30th Annual Meeting of the International Society for Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lund, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107133v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of duration in global loudness evaluation of rising and falling-intensity sounds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Discrimination de cadence sur base d’indices temporels: comparaison entre sujets normo-entendants et implantés cochléaires et influence du site de stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Macherey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 30th Annual Meeting of the International Society for Psychophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Lund, Suède</w:t>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107132v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la durée sur l'asymétrie en sonie entre sons crescendo et decrescendo : implication de la mémoire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Speech and audio loudness depending on telephone audio bandwidth and codec - A subjective testing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Edjekouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Plapous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics, Speech and Signal Processing (ICASSP), 2014 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.1325-1329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107134v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination de cadence sur base d’indices temporels: comparaison entre sujets normo-entendants et implantés cochléaires et influence du site de stimulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effet de la durée sur l'asymétrie en sonie entre sons crescendo et decrescendo : implication de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Verneil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">, Apr 2014, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328893v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech and audio loudness depending on telephone audio bandwidth and codec - A subjective testing approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modèle de sonie: Objectifs des recherches actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics, Speech and Signal Processing (ICASSP), 2014 IEEE International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080124v1</w:t>
+                <w:t xml:space="preserve">hal-01107133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of measurement method and context of presentation on the loudness difference between increasing and decreasing intensity sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">166th meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.4063, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4830828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of Bertram Scharf's research in France on loudness adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acoustical Society of America, Jun 2013, Montreal, Canada. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4800471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the ISI on the asymmetry in global loudness between upramp and downramp sounds in a paired comparison experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tribute to Bertram Scharf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810960v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribute to Bertram Scharf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Perceptual asymmetry in the subjective duration of ramped and damped sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chatron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811386v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual optimization of audio representations based on time-frequency masking data for maximally-compact stimuli.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">The ERBlet transform, time-frequency masking and perceptual sparsity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Necciari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Balazs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Laback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peter L. Soendergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Laback</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference on Applications of Time-Frequency Processing in Audio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">2nd Workshop of the Signal Processing Lab of Brno University of Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911746v1</w:t>
+                <w:t xml:space="preserve">hal-01312956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ERBlet transform, time-frequency masking and perceptual sparsity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Perceptual optimization of audio representations based on time-frequency masking data for maximally-compact stimuli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Necciari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Balazs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Laback</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop of the Signal Processing Lab of Brno University of Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">45th International Conference on Applications of Time-Frequency Processing in Audio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312956v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual asymmetry in the subjective duration of ramped and damped sounds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of the ISI on the asymmetry in global loudness between upramp and downramp sounds in a paired comparison experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chatron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810853v1</w:t>
+                <w:t xml:space="preserve">hal-00810960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual evaluation of loudspeaker nonlinearities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">End-level dependency of loudness of increasing sounds: a time persistent effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Novak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Aalborg, Denmark. pp.149</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Aalborg, Danemark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759532v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-level dependency of loudness of increasing sounds: a time persistent effect</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Perceptual evaluation of loudspeaker nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yohan Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Novak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Aalborg, Danemark</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Aalborg, Denmark. pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01106685v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of spectrally complex signals : Effect of difference in levels within components</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Asymmetry in loudness change of ramped and damped sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guyader</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Trapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chatron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress on Acoustics, ICA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317139v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A listening test method to evaluate the dissimilarity of large sets of stimuli</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Masquage auditif temps-fréquence avec des stimuli de forme Gaussienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Necciari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Savel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Drouet d'Aubigny</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Pan-American/Iberian meeting on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Actes du 10ème Congrès Français d'Acoustique, Lyon, France, CD-ROM (6 pages)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759537v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between global loudness and loudness change ratings for increasing sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Trapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chatron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de test adaptée à l'évaluation perceptive d'un grand nombre de stimuli audio : Application aux enceintes acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yohan Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Drouet d'Aubigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lavandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France. CD: 390 (6p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry in loudness change of ramped and damped sounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Calcul des indicateurs de sonie: revue des algorithmes et implémentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Molla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549190v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masquage auditif temps-fréquence avec des stimuli de forme Gaussienne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Loudness of ramped and damped sounds: comparison of global loudness and loudness change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Trapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chatron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 10ème Congrès Français d'Acoustique, Lyon, France, CD-ROM (6 pages)</w:t>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542863v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul des indicateurs de sonie: revue des algorithmes et implémentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Global loudness of ramped and damped sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Trapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chatron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">20th International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sydney, Australie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550540v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loudness of ramped and damped sounds: comparison of global loudness and loudness change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Détection de sources émergentes au sein d'un bruit large bande : mécanismes perceptifs et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chatron</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01106574v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global loudness of ramped and damped sounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Détection de sources émergentes au sein d'un bruit large bande : mécanismes perceptifs et applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chatron</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Sydney, Australie</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France. CD-ROM(6p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01106575v1</w:t>
+                <w:t xml:space="preserve">hal-00464152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de sources émergentes au sein d'un bruit large bande : mécanismes perceptifs et applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Detection of spectrally complex signals : Effect of difference in levels within components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubois Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabau Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">20th International Congress on Acoustics, ICA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542605v1</w:t>
+                <w:t xml:space="preserve">hal-01317139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de sources émergentes au sein d'un bruit large bande : mécanismes perceptifs et applications.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A listening test method to evaluate the dissimilarity of large sets of stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yohan Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guyader</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Drouet d'Aubigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France. CD-ROM(6p.)</w:t>
+              <w:t xml:space="preserve">2nd Pan-American/Iberian meeting on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464152v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additivity of auditory masking using Gaussian-shaped tones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Savel</w:t>
+                <w:t xml:space="preserve">Auditory masking using gaussian-windowed stimuli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Necciari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Savel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ASA, Jun 2008, Paris, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3568</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311866v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory masking using gaussian-windowed stimuli.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Loudness of impulsive sounds as a function of duration: a parametric study of the effect of level and frequency.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rabau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3568</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460266v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loudness of impulsive sounds as a function of duration: a parametric study of the effect of level and frequency.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Additivity of auditory masking using Gaussian-shaped tones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Laback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Balazs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Toupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Necciari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Savel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, ASA, Jun 2008, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2934613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464160v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un estimateur de sonie d'impulsion : élaboration et validation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Différences individuelles et erreurs systématiques dans la performance de localisation auditive de sources virtuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Savel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Rabau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Boussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2006, Tours, France. CD-ROM(4p.)</w:t>
+              <w:t xml:space="preserve">, Apr 2006, Tours, France. pp.953-956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093775v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différences individuelles et erreurs systématiques dans la performance de localisation auditive de sources virtuelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Un estimateur de sonie d'impulsion : élaboration et validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Rabau</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2006, Tours, France. pp.953-956</w:t>
+              <w:t xml:space="preserve">, Apr 2006, Tours, France. CD-ROM(4p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093777v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des paramètres physiques d'un bang supersonique sur la perception auditive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Rabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Tours, France. CD-ROM(4p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of recorded and computed sounds radiated by vibrating plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Étude perceptive du rayonnement acoustique de structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominique Habault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Canevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093761v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude perceptive du rayonnement acoustique de structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Perceptual and physical evaluation of differences among a large panel of loudspeakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Canevet</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Budapest, 29 août - 2 septembre, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270506v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual and physical evaluation of differences among a large panel of loudspeakers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">The influence of stereophony on the restitution of timbre by loudspeakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Budapest, 29 août - 2 septembre, Hungary</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093751v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of stereophony on the restitution of timbre by loudspeakers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Guyot</w:t>
+                <w:t xml:space="preserve">A comparative study of recorded and computed sounds radiated by vibrating plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Demirdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Meunier</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.x-x</w:t>
+                <w:t xml:space="preserve">Dominique Habault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Canevet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00106404v1</w:t>
+                <w:t xml:space="preserve">hal-00093761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal summation of loudness as a function of frequency and temporal pattern</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The restitution of timbre by loudspeakers in a listening room : perceptual and physical measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Congress and Exposition on noise control engineering (Internoise)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">117th Convention of the Audio Engineering Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, San Francisco, United States. pp.6240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088684v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The restitution of timbre by loudspeakers in a listening room : perceptual and physical measurements.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Annoyance and loudness of pure tones in noise : application to active control of fan noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">117th Convention of the Audio Engineering Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, San Francisco, United States. pp.6240</w:t>
+              <w:t xml:space="preserve">CFA/DAGA 04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. pp.753-754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088497v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual and physical evaluation of loudspeakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA/DAGA 04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Strasbourg, France. pp.1105-1106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annoyance and loudness of pure tones in noise : application to active control of fan noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can we hear the complexity of vibrating plates ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Demirdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominique Habault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France. pp.753-754</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Canevet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.1111-1112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088519v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we hear the complexity of vibrating plates ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Temporal summation of loudness as a function of frequency and temporal pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Marozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2004, pp.1111-1112</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd International Congress and Exposition on noise control engineering (Internoise)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088450v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tête artificielle : comparaison avec des tests in-situ pour des bruits de ventilation de véhicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée GDR Bruit des transports - SFA : Méthodes d'enregistrement et de restitution sonore pour l'évaluation de la perception des bruits de transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lyon, 15 septembre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude psychoacoustique du bruit des transports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bruit et vibrations dans le domaine ferroviaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, 15-16 décembre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of time distribution of energy on loudness evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Régal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAA &amp; ASA joint meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12243,1199 +12139,1199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory thresholds and temporal integration of infrasound and very low frequency signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossen El Sawaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzan Dghaily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Hearing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Search of a Psychophysical Correlate of Dynamic Range Adaptation in Human Listeners: Intensity Discrimination within a Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Macherey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Annual ARO MidWinter Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Anahein, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches et Musique au LMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Colinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ossen El Sawaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Grauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Nationales Recherche en Musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité directionnelle de la sonie pour des bruits et des sons familiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Savel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Rabau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Perception Sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Brest, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate discrimination at low pulse rates: comparison between normal-hearing and cochlear-implant listeners and influence of intracochlear stimulation site</w:t>
+                <w:t xml:space="preserve">Rate discrimination at low pulse rates: Influence of intracochlear stimulation site between normal-hearing and cochlear implant listeners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Macherey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School on pitch, music, and associated pathologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Speech in Noise workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328974v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate discrimination at low pulse rates: Influence of intracochlear stimulation site between normal-hearing and cochlear implant listeners</w:t>
+                <w:t xml:space="preserve">Discrimination de cadence sur base d’indices temporels : influence du site de stimulation chez l’implanté cochléaire et simulations chez le normoentendant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Macherey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech in Noise workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes chercheurs en Audition, Acoustique musicale, et signal audio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329006v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination de cadence sur base d’indices temporels : influence du site de stimulation chez l’implanté cochléaire et simulations chez le normoentendant</w:t>
+                <w:t xml:space="preserve">Rate discrimination at low pulse rates: comparison between normal-hearing and cochlear-implant listeners and influence of intracochlear stimulation site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Macherey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes chercheurs en Audition, Acoustique musicale, et signal audio</w:t>
+              <w:t xml:space="preserve">Summer School on pitch, music, and associated pathologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328981v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate discrimination at low pulse rates: Comparison between normal-hearing and cochlear implant listeners and Influence of intracochlear stimulation site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Macherey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on implantable auditory prostheses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lake Tahoe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet LoudNat :Sonie des sons naturels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effet de la cadence de presentation d’impulsions acoustiques sur la perception de la durée : implications (ou pas) pour le codage des sons dans l’implant cochléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Macherey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées du Groupe Perception Sonore de la Société Française d'Acoustique</w:t>
+              <w:t xml:space="preserve">Journées du groupe perception sonore de la SFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312960v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la cadence de presentation d’impulsions acoustiques sur la perception de la durée : implications (ou pas) pour le codage des sons dans l’implant cochléaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Projet LoudNat :Sonie des sons naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du groupe perception sonore de la SFA</w:t>
+              <w:t xml:space="preserve">2èmes Journées du Groupe Perception Sonore de la Société Française d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329023v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’implant cochléaire : effet de la cadence de stimulation sur la perception de durée chez le sujet normo-entendant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Macherey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes chercheurs en Audition, Acoustique musicale, et signal audio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13445,296 +13341,296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches et musiques au LMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Colinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ossen El Sawaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Grauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe d’Alessandro and Achille Davy-Rigaux and Christophe Pirenne and Solène Bellanger and Sylvie Pébrier and Julie Rosenkranz and Florence Roy and Mickaël Robert-Gonçalves (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en musique Actes des Rencontres nationales sur les recherches en musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collegium Musicæ de l'Alliance Sorbonne Université, pp.373-381, 2023, Collection MusiqueS &amp; Interdisciplinarité, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25836/rnrm.2020.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory time-frequency masking: psychoacoustical data and application to audio representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Necciari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Balazs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Laback</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Ystad, M. Aramaki, R. Kronland-Martinet, K. Jensen, S. Mohanty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech, sound and music processing: embracing research in India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag Berlin Heidelberg, pp.146-171, 2012, Lecture Notes in Computer Science, 978-3-642-31979-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13744,144 +13640,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation perceptive de dissimilarité entre des stimuli auditifs : une alternative à la comparaison par paire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yohan Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lavandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId286"/>
+      <w:footerReference w:type="default" r:id="rId285"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14028,51 +13924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#352;odan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;an" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavieille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10162-024-00952-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Habault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452043v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike van Eeckhoutte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C J Moore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.785093" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Macherey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stahl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Intartaglia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2021.108176" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928467v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chatron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Abs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponsot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/aaa.919220" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502372v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Welniarz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gallea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00514-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4991901" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578641v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4944564" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yohan Michaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lavandier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/aaa.918856" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-015-0862-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228804v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Edjekouane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Plapous" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quinquis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918906" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228812v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-014-0824-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228786v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918856" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228801v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Kacem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918902" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rosso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Valabregue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arbizu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferrieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vargas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080103v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vannier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4890175" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321302v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asha Kishore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Popa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2014.00068" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4819184" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Drouet d'Aubigny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918658" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Fran&#231;oise" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabau Guy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poisson Franck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyader Ga&#235;l" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3637364" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Laback" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Necciari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Savel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3518781" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rabau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947632v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Trapeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3484233" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345218v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206058v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2816571" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107900v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marozeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boullet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gagneux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boussard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Canevet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demirdjian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947656v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meunier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Habault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Can&#233;vet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/JSVI.2001.3791" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FFH1KZ0K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947985v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchioni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923855v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Can&#233;vet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253077v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994582" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB537219555637D09C0C0A0CB4B8ABA8A598458A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251214v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchioni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992143" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BBAC45831E8C71CACAA5B9BB81125148A20E0DB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364473v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossen El Sawaf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Dghaily" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407559v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365344v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Colinot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jousserand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802446v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquis-Favre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Couzon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Strauss" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3181" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229779v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251141v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline March&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288125v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pachebat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288130v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guthleben" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sodan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848343v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;our" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guillot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Masuda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847950v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Evrard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champelovier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847977v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cote" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599063v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud C&#244;te" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848380v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grange" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616730v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Evrard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234224v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barriac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Plapous" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aubin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0514" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235932v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Montava" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0758" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234223v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bonetto-Lemaire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0509" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235934v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0760" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329105v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328949v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328984v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01795054v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paquier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Nore&#241;a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koehl" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429698v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631734v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4970368" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311899v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316917v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255999v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229541v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oberfeld" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107133v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107132v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107134v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Verneil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328893v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080124v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853812" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947190v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4830828" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947137v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800471" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810960v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811386v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911746v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312956v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Soendergaard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810853v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vannier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759532v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106685v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poisson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guyader" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759537v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533176v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546825v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549190v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542863v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550540v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molla" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauduin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106574v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106575v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542605v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464152v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311866v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Laback" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Balazs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Toupin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Necciari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Savel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934613" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460266v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464160v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093775v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093777v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093772v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093761v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270506v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093751v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106404v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guyot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088684v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088497v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088498v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088519v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088450v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088972v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088744v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105523v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier R&#233;gal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195034v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199164v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020431v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Grauer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01543549v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328974v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329006v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328981v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328906v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312960v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329023v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329020v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226036v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.43" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727563v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083453v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788106v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Habault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#352;odan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;an" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavieille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10162-024-00952-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452043v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike van Eeckhoutte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C J Moore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.785093" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Macherey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stahl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Intartaglia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2021.108176" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928467v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chatron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Abs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponsot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/aaa.919220" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4991901" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502372v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Welniarz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Morel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gallea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00514-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4944564" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228804v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Edjekouane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Plapous" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quinquis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918906" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-015-0862-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-014-0824-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yohan Michaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lavandier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918856" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228801v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Kacem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918902" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648834v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/aaa.918856" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080103v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vannier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4890175" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asha Kishore" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Popa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2014.00068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rosso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Valabregue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arbizu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferrieux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vargas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Drouet d'Aubigny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918658" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946815v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4819184" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805365v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Fran&#231;oise" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabau Guy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poisson Franck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyader Ga&#235;l" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3637364" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Laback" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Necciari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Savel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3518781" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881703v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rabau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Trapeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3484233" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206058v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2816571" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marozeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boullet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gagneux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boussard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088240v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Canevet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demirdjian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meunier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Habault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Can&#233;vet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/JSVI.2001.3791" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FFH1KZ0K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947985v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchioni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Can&#233;vet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253077v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994582" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB537219555637D09C0C0A0CB4B8ABA8A598458A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251214v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchioni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992143" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BBAC45831E8C71CACAA5B9BB81125148A20E0DB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossen El Sawaf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Dghaily" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365344v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177479v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Colinot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jousserand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407559v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802446v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquis-Favre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Couzon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Strauss" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3181" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288125v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pachebat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288130v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guthleben" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251141v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline March&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229779v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847950v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Evrard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champelovier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847977v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cote" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848380v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599063v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud C&#244;te" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848343v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;our" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guillot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Masuda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848383v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sodan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Evrard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234224v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barriac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Plapous" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aubin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0514" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235932v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Montava" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0758" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234223v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bonetto-Lemaire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0509" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235934v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0760" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329105v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328984v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328949v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01795054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paquier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Nore&#241;a" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koehl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329017v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429698v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631734v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4970368" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311899v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316917v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255999v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229541v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oberfeld" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229537v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107132v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328893v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080124v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853812" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107134v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Verneil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107133v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947190v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4830828" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947137v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800471" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811386v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810853v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vannier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312956v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Soendergaard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911746v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810960v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106685v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759532v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549190v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542863v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533176v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546825v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550540v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molla" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauduin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106574v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106575v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542605v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poisson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guyader" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464152v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317139v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759537v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460266v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464160v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311866v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Laback" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Balazs" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Toupin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Necciari" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Savel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934613" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093777v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093775v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093772v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270506v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093751v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106404v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guyot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093761v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088497v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088519v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088498v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088450v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088684v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088972v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088744v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105523v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier R&#233;gal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195034v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199164v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020431v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Grauer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01543549v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329006v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328981v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328974v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328906v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329023v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312960v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329020v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226036v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.43" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727563v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083453v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>