--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -5214,260 +5214,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination d'intensité et adaptation de la gamme dynamique des neurones du système auditif</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Macherey</w:t>
+                <w:t xml:space="preserve">Une cabine acoustique pour la restitution contrôlée des basses et très basses fréquences (3Hz-300Hz) : qualification, identification acoustique et premier exemple de contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pachebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Grange</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Friot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16e Congrès Français d'Acoustique CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848380v1</w:t>
+                <w:t xml:space="preserve">hal-03599063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une cabine acoustique pour la restitution contrôlée des basses et très basses fréquences (3Hz-300Hz) : qualification, identification acoustique et premier exemple de contrôle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chatron</w:t>
+                <w:t xml:space="preserve">Discrimination d'intensité et adaptation de la gamme dynamique des neurones du système auditif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Marché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Macherey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Côte</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès Français d'Acoustique CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599063v2</w:t>
+                <w:t xml:space="preserve">hal-03848380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confrontation de résultats numériques avec l’évaluation perceptive de trompettistes</w:t>
               </w:r>
@@ -7611,243 +7611,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of duration in global loudness evaluation of rising and falling-intensity sounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Susini</w:t>
+                <w:t xml:space="preserve">Discrimination de cadence sur base d’indices temporels: comparaison entre sujets normo-entendants et implantés cochléaires et influence du site de stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Macherey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 30th Annual Meeting of the International Society for Psychophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Lund, Suède</w:t>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107132v1</w:t>
+                <w:t xml:space="preserve">hal-01328893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination de cadence sur base d’indices temporels: comparaison entre sujets normo-entendants et implantés cochléaires et influence du site de stimulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Macherey</w:t>
+                <w:t xml:space="preserve">The role of duration in global loudness evaluation of rising and falling-intensity sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 30th Annual Meeting of the International Society for Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lund, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328893v1</w:t>
+                <w:t xml:space="preserve">hal-01107132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech and audio loudness depending on telephone audio bandwidth and codec - A subjective testing approach</w:t>
               </w:r>
@@ -8147,209 +8147,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of measurement method and context of presentation on the loudness difference between increasing and decreasing intensity sounds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An overview of Bertram Scharf's research in France on loudness adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">166th meeting of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.4063, </w:t>
+              <w:t xml:space="preserve">21st International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acoustical Society of America, Jun 2013, Montreal, Canada. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4830828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4800471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947190v1</w:t>
+                <w:t xml:space="preserve">hal-00947137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of Bertram Scharf's research in France on loudness adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of measurement method and context of presentation on the loudness difference between increasing and decreasing intensity sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acoustical Society of America, Jun 2013, Montreal, Canada. pp.1-7, </w:t>
+              <w:t xml:space="preserve">166th meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.4063, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4800471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4830828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947137v1</w:t>
+                <w:t xml:space="preserve">hal-00947190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribute to Bertram Scharf</w:t>
               </w:r>
@@ -9512,260 +9512,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul des indicateurs de sonie: revue des algorithmes et implémentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Boullet</w:t>
+                <w:t xml:space="preserve">Loudness of ramped and damped sounds: comparison of global loudness and loudness change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Trapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chatron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550540v1</w:t>
+                <w:t xml:space="preserve">hal-01106574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loudness of ramped and damped sounds: comparison of global loudness and loudness change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Susini</w:t>
+                <w:t xml:space="preserve">Calcul des indicateurs de sonie: revue des algorithmes et implémentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Molla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01106574v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global loudness of ramped and damped sounds</w:t>
               </w:r>
@@ -10095,269 +10095,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of spectrally complex signals : Effect of difference in levels within components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dubois Françoise</w:t>
+                <w:t xml:space="preserve">A listening test method to evaluate the dissimilarity of large sets of stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yohan Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guyader</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Drouet d'Aubigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress on Acoustics, ICA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">2nd Pan-American/Iberian meeting on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317139v1</w:t>
+                <w:t xml:space="preserve">hal-00759537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A listening test method to evaluate the dissimilarity of large sets of stimuli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yohan Michaud</w:t>
+                <w:t xml:space="preserve">Detection of spectrally complex signals : Effect of difference in levels within components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubois Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Drouet d'Aubigny</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabau Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Pan-American/Iberian meeting on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">20th International Congress on Acoustics, ICA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759537v1</w:t>
+                <w:t xml:space="preserve">hal-01317139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory masking using gaussian-windowed stimuli.</w:t>
               </w:r>
@@ -13924,51 +13924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788106v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Habault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#352;odan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;an" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavieille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10162-024-00952-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452043v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike van Eeckhoutte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C J Moore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.785093" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Macherey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stahl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Intartaglia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2021.108176" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928467v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chatron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Abs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponsot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/aaa.919220" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4991901" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502372v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Welniarz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Morel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gallea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00514-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4944564" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228804v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Edjekouane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Plapous" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quinquis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918906" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-015-0862-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-014-0824-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yohan Michaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lavandier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918856" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228801v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Kacem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918902" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648834v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/aaa.918856" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080103v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vannier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4890175" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asha Kishore" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Popa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2014.00068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rosso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Valabregue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arbizu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferrieux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vargas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Drouet d'Aubigny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918658" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946815v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4819184" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805365v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Fran&#231;oise" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabau Guy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poisson Franck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyader Ga&#235;l" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3637364" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Laback" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Necciari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Savel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3518781" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881703v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rabau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Trapeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3484233" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206058v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2816571" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marozeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boullet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gagneux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boussard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088240v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Canevet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demirdjian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meunier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Habault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Can&#233;vet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/JSVI.2001.3791" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FFH1KZ0K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947985v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchioni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Can&#233;vet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253077v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994582" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB537219555637D09C0C0A0CB4B8ABA8A598458A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251214v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchioni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992143" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BBAC45831E8C71CACAA5B9BB81125148A20E0DB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossen El Sawaf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Dghaily" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365344v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177479v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Colinot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jousserand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407559v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802446v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquis-Favre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Couzon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Strauss" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3181" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288125v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pachebat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288130v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guthleben" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251141v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline March&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229779v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847950v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Evrard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champelovier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847977v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cote" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848380v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599063v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud C&#244;te" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848343v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;our" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guillot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Masuda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848383v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sodan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Evrard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234224v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barriac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Plapous" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aubin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0514" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235932v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Montava" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0758" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234223v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bonetto-Lemaire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0509" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235934v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0760" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329105v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328984v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328949v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01795054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paquier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Nore&#241;a" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koehl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329017v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429698v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631734v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4970368" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311899v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316917v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255999v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229541v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oberfeld" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229537v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107132v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328893v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080124v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853812" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107134v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Verneil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107133v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947190v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4830828" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947137v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800471" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811386v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810853v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vannier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312956v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Soendergaard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911746v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810960v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106685v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759532v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549190v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542863v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533176v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546825v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550540v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molla" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauduin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106574v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106575v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542605v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poisson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guyader" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464152v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317139v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759537v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460266v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464160v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311866v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Laback" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Balazs" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Toupin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Necciari" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Savel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934613" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093777v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093775v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093772v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270506v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093751v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106404v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guyot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093761v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088497v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088519v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088498v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088450v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088684v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088972v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088744v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105523v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier R&#233;gal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195034v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199164v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020431v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Grauer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01543549v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329006v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328981v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328974v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328906v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329023v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312960v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329020v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226036v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.43" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727563v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083453v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788106v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Habault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#352;odan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;an" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavieille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10162-024-00952-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452043v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike van Eeckhoutte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C J Moore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.785093" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Macherey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stahl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Intartaglia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2021.108176" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928467v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chatron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Abs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponsot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/aaa.919220" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4991901" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502372v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Welniarz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Morel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gallea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00514-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4944564" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228804v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Edjekouane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Plapous" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quinquis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918906" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-015-0862-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-014-0824-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yohan Michaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lavandier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918856" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228801v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Kacem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918902" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648834v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/aaa.918856" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080103v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vannier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4890175" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asha Kishore" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Popa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2014.00068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rosso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Valabregue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arbizu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferrieux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vargas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Drouet d'Aubigny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918658" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946815v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4819184" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805365v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Fran&#231;oise" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabau Guy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poisson Franck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyader Ga&#235;l" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3637364" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Laback" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Necciari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Savel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3518781" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881703v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rabau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Trapeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3484233" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206058v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2816571" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marozeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boullet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gagneux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boussard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088240v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Canevet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demirdjian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meunier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Habault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Can&#233;vet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/JSVI.2001.3791" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FFH1KZ0K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947985v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchioni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Can&#233;vet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253077v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994582" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB537219555637D09C0C0A0CB4B8ABA8A598458A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251214v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchioni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992143" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BBAC45831E8C71CACAA5B9BB81125148A20E0DB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossen El Sawaf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Dghaily" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365344v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177479v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Colinot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jousserand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407559v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802446v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquis-Favre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Couzon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Strauss" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3181" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288125v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pachebat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288130v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guthleben" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251141v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline March&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229779v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847950v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Evrard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champelovier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847977v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cote" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599063v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud C&#244;te" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848380v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grange" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848343v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;our" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guillot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Masuda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848383v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sodan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Evrard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234224v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barriac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Plapous" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aubin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0514" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235932v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Montava" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0758" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234223v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bonetto-Lemaire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0509" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235934v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0760" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329105v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328984v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328949v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01795054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paquier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Nore&#241;a" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koehl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329017v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429698v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631734v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4970368" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311899v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316917v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255999v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229541v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oberfeld" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229537v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328893v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107132v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080124v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853812" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107134v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Verneil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107133v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947137v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800471" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947190v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4830828" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811386v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810853v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vannier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312956v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Soendergaard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911746v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810960v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106685v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759532v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549190v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542863v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533176v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546825v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106574v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550540v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molla" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauduin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106575v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542605v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poisson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guyader" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464152v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759537v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317139v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460266v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464160v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311866v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Laback" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Balazs" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Toupin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Necciari" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Savel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934613" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093777v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093775v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093772v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270506v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093751v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106404v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guyot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093761v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088497v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088519v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088498v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088450v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088684v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088972v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088744v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105523v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier R&#233;gal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195034v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199164v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020431v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Grauer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01543549v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329006v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328981v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328974v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328906v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329023v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312960v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329020v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226036v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.43" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727563v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083453v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>