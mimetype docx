--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -409,221 +409,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tongres, la domus sous le Musée gallo-romain.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les maisons du Haut-Empire de la rue de l’Oratoire à Augustonemetum/Clermont-Ferrand (Puy-de-Dôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Massendari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Pédoussaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Viriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pictor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5, pp.209-224</w:t>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01553189v1</w:t>
+                <w:t xml:space="preserve">hal-01921546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maisons du Haut-Empire de la rue de l’Oratoire à Augustonemetum/Clermont-Ferrand (Puy-de-Dôme)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tongres, la domus sous le Musée gallo-romain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55</w:t>
+              <w:t xml:space="preserve">Pictor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.209-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921546v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01553189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les décors peints de l’établissement gallo-romain de « La Guizette » à Eben-Emael</w:t>
               </w:r>
@@ -780,165 +780,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01553299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décor des thermes de la villa des Tronces à Verneuil-en-Halatte (Oise)</w:t>
+                <w:t xml:space="preserve">Pasly, enduits de la Tène ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pictor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 3, pp.201-218</w:t>
+              <w:t xml:space="preserve">, 2014, 3, pp.301-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01553360v1</w:t>
+                <w:t xml:space="preserve">halshs-01553384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasly, enduits de la Tène ancienne</w:t>
+                <w:t xml:space="preserve">Décor des thermes de la villa des Tronces à Verneuil-en-Halatte (Oise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pictor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 3, pp.301-308</w:t>
+              <w:t xml:space="preserve">, 2014, 3, pp.201-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01553384v1</w:t>
+                <w:t xml:space="preserve">halshs-01553360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soissons, enduits peints et problématiques liées au diagnostic.</w:t>
               </w:r>
@@ -1000,437 +1000,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01553424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un décor thermal de la villa des « Tronces » à Verneuil-en-Halatte</w:t>
+                <w:t xml:space="preserve">Clermont-Ferrand (Puy-de-Dôme), rue de l’Oratoire : les décors muraux in situ et en remblai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle de la Société Archéologique, Historique et Géographique des Amis du Vieux Verneuil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 126 (Juin), 57 p., 25 pl</w:t>
+              <w:t xml:space="preserve">Pictor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.351-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555695v1</w:t>
+                <w:t xml:space="preserve">halshs-01553824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andilly-en- Bassigny et Poitiers (Hôpital Pasteur).</w:t>
+                <w:t xml:space="preserve">Programme ornemental de la villa de la Garanne à Berre-l’Étang (Bouches-du-Rhône) : résultats de l’étude des peintures murales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Tessariol</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pictor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1, pp.173-186</w:t>
+              <w:t xml:space="preserve">, 2013, 1, pp.279-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01555704v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01555568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme ornemental de la villa de la Garanne à Berre-l’Étang (Bouches-du-Rhône) : résultats de l’étude des peintures murales</w:t>
+                <w:t xml:space="preserve">Andilly-en- Bassigny et Poitiers (Hôpital Pasteur).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ollivier</w:t>
+                <w:t xml:space="preserve">M. Tessariol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pictor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1, pp.279-297</w:t>
+              <w:t xml:space="preserve">, 2013, 1, pp.173-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01555568v1</w:t>
+                <w:t xml:space="preserve">halshs-01555704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décor stuqué de la villa gallo-romaine de Jonzac (Charente-Maritime)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un décor thermal de la villa des « Tronces » à Verneuil-en-Halatte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pictor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1, pp.77-91</w:t>
+              <w:t xml:space="preserve">Revue trimestrielle de la Société Archéologique, Historique et Géographique des Amis du Vieux Verneuil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (Juin), 57 p., 25 pl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01555706v1</w:t>
+                <w:t xml:space="preserve">hal-01555695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clermont-Ferrand (Puy-de-Dôme), rue de l’Oratoire : les décors muraux in situ et en remblai</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le décor stuqué de la villa gallo-romaine de Jonzac (Charente-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mortreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pictor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1, pp.351-368</w:t>
+              <w:t xml:space="preserve">, 2013, 1, pp.77-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01553824v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01555706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décors à fond blanc en Gaule, entre économie et raffinement</w:t>
               </w:r>
@@ -2013,413 +2013,413 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enduits peints [De la villa en bois à la villa en pierre]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 2. Les premières périodes d’occupation (phase 1 : fin du ier siècle - fin du iie siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Amadei-Kwifati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Ollivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
-[...31 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Évolution d’un quartier périphérique d’Augustonemetum. Les fouilles de l’ancienne gare routière de Clermont-Ferrand (ier-ive siècle / fin du Moyen Âge - début de l’époque moderne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 56, Alpara, pp.31-65, 2023, DARA, 978-2-916125-69-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.alpara.7540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570425v1</w:t>
+                <w:t xml:space="preserve">hal-04775304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enduits peints [De la villa en bois à la villa en pierre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.326-329, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.341, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570413v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 2. Les premières périodes d’occupation (phase 1 : fin du ier siècle - fin du iie siècle)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Amadei-Kwifati</w:t>
+                <w:t xml:space="preserve">Les enduits peints [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Groetembril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Blondel</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Julien Ollivier. </w:t>
+                <w:t xml:space="preserve">Victorine Mataouchek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évolution d’un quartier périphérique d’Augustonemetum. Les fouilles de l’ancienne gare routière de Clermont-Ferrand (ier-ive siècle / fin du Moyen Âge - début de l’époque moderne)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">villae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.326-329, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.alpara.7540⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04775304v1</w:t>
+                <w:t xml:space="preserve">hal-04570413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les décors sous la maison des Bacchantes à Sainte-Colombe (Rhône)</w:t>
               </w:r>
@@ -2537,242 +2537,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peintures d'une auberge de Clermont-Ferrand.</w:t>
+                <w:t xml:space="preserve">Le riche décor peint d'une maison du Ier siècle à Clermont-Ferrand.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bet; Bertrand Dousteyssier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclats arvernes (tome 2). Fragments archéologiques (Ier-Ve siècle apr. J.-C.).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.358-361, 2021</w:t>
+              <w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.362-365, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161895v1</w:t>
+                <w:t xml:space="preserve">hal-04161898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le riche décor peint d'une maison du Ier siècle à Clermont-Ferrand.</w:t>
+                <w:t xml:space="preserve">Les peintures d'une auberge de Clermont-Ferrand.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bet; Bertrand Dousteyssier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclats arvernes (tome 2). Fragments archéologiques (Ier-Ve siècle apr. J.-C.).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.362-365, 2021</w:t>
+              <w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.358-361, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161898v1</w:t>
+                <w:t xml:space="preserve">hal-04161895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peintures murales du IIe s. p.C. de deux chambres d’une auberge d’Augustonemetum/Clermont-Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Amadei-Kwifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2834,165 +2834,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude des enduits peints et leur apport dans la connaissance d’une architecture disparue</w:t>
+                <w:t xml:space="preserve">Le Thillay, thermes de la Vieille Baune.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> A la romaine ! Résidence privée, construction publique en Gaule du Nord, Catalogue d’exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archéa, pp.79-80, 2016</w:t>
+              <w:t xml:space="preserve">, Archéa, pp.70-71, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01553244v1</w:t>
+                <w:t xml:space="preserve">halshs-01553215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Thillay, thermes de la Vieille Baune.</w:t>
+                <w:t xml:space="preserve">L’étude des enduits peints et leur apport dans la connaissance d’une architecture disparue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> A la romaine ! Résidence privée, construction publique en Gaule du Nord, Catalogue d’exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archéa, pp.70-71, 2016</w:t>
+              <w:t xml:space="preserve">, Archéa, pp.79-80, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01553215v1</w:t>
+                <w:t xml:space="preserve">halshs-01553244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un décor mural à fond vert : entre sobriété et raffinement</w:t>
               </w:r>
@@ -3305,51 +3305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peintures murales d'une domus du Ier s. à Clermont-Ferrand (Puy-de-Dôme), rue, de l'Oratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Boislève; Alexandra Dardenay; Florence Monier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peintures murales et stucs d'époque romaine : de la fouille au musée : Actes des XXIVème et XXVème colloques de l'AFPMA (Narbonne, 12 et 13 novembre 2010 et Paris, 25 et 26 novembre 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, pp.351-368, 2013</w:t>
@@ -3372,212 +3372,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peintures murales de la place Kléber</w:t>
+                <w:t xml:space="preserve">Ensembles secondaires de Strasbourg et de Seltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lemoigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tessariol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Schnitzler, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un art de l’illusion. Peintures murales romaines en Alsace, catalogue d’exposition, Musées de la Ville de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.84-97, 2012</w:t>
+              <w:t xml:space="preserve">, pp.123-127, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555753v1</w:t>
+                <w:t xml:space="preserve">hal-01555749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensembles secondaires de Strasbourg et de Seltz</w:t>
+                <w:t xml:space="preserve">Les peintures murales de la place Kléber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tessariol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Schnitzler, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un art de l’illusion. Peintures murales romaines en Alsace, catalogue d’exposition, Musées de la Ville de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.123-127, 2012</w:t>
+              <w:t xml:space="preserve">, pp.84-97, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555749v1</w:t>
+                <w:t xml:space="preserve">hal-01555753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme ornemental du sanctuaire de Tintignac (Naves, Corrèze)</w:t>
               </w:r>
@@ -3978,90 +3978,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution d'un quartier périphérique d'Augstonemetum. Les fouilles de l'ancienne Gare routière de Clermont-Ferrand (Ier-IVe siècle / fin du Moyen Âge - début de l'époque moderne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Amadei-Kwifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Ballut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4696,51 +4696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872773v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lemoigne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Prats" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082220v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811326v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cav&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6589" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921546v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ollivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia P&#233;doussaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viriot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Muylder (de)" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemoigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sanyova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553360v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555695v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tessariol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mortreuil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Robin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eristov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866994v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ferr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Henry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Castellan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Accart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064540v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ballant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barbau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268677v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clotuche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Censier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570425v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570413v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775304v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Amadei-Kwifati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Le Guennec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7540" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128218v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badidou Hadj Amar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?coll=Pictor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161898v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553215v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553315v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Amadei" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555753v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555749v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555761v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maniquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duphil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555712v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563190v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Allag" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194611v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7505" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02378466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allonsius" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lefevre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763358v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vibert-Guigue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872773v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lemoigne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Prats" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082220v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811326v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cav&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6589" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921546v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ollivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia P&#233;doussaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viriot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553189v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Muylder (de)" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemoigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sanyova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553384v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553360v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555704v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tessariol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555695v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mortreuil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Robin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eristov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866994v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ferr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Henry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Castellan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Accart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064540v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ballant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barbau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268677v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clotuche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Censier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775304v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Amadei-Kwifati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Le Guennec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7540" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570425v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128218v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badidou Hadj Amar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?coll=Pictor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161895v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553215v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553315v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Amadei" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555749v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555753v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555761v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maniquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duphil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555712v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563190v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Allag" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194611v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7505" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02378466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allonsius" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lefevre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763358v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vibert-Guigue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>