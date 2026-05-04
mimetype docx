--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -409,221 +409,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maisons du Haut-Empire de la rue de l’Oratoire à Augustonemetum/Clermont-Ferrand (Puy-de-Dôme)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tongres, la domus sous le Musée gallo-romain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55</w:t>
+              <w:t xml:space="preserve">Pictor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.209-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921546v1</w:t>
+                <w:t xml:space="preserve">halshs-01553189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tongres, la domus sous le Musée gallo-romain.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les maisons du Haut-Empire de la rue de l’Oratoire à Augustonemetum/Clermont-Ferrand (Puy-de-Dôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Massendari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Pédoussaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Viriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pictor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5, pp.209-224</w:t>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01553189v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les décors peints de l’établissement gallo-romain de « La Guizette » à Eben-Emael</w:t>
               </w:r>
@@ -780,165 +780,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01553299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasly, enduits de la Tène ancienne</w:t>
+                <w:t xml:space="preserve">Décor des thermes de la villa des Tronces à Verneuil-en-Halatte (Oise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pictor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 3, pp.301-308</w:t>
+              <w:t xml:space="preserve">, 2014, 3, pp.201-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01553384v1</w:t>
+                <w:t xml:space="preserve">halshs-01553360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décor des thermes de la villa des Tronces à Verneuil-en-Halatte (Oise)</w:t>
+                <w:t xml:space="preserve">Pasly, enduits de la Tène ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pictor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 3, pp.201-218</w:t>
+              <w:t xml:space="preserve">, 2014, 3, pp.301-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01553360v1</w:t>
+                <w:t xml:space="preserve">halshs-01553384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soissons, enduits peints et problématiques liées au diagnostic.</w:t>
               </w:r>
@@ -1000,185 +1000,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01553424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clermont-Ferrand (Puy-de-Dôme), rue de l’Oratoire : les décors muraux in situ et en remblai</w:t>
+                <w:t xml:space="preserve">Un décor thermal de la villa des « Tronces » à Verneuil-en-Halatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pictor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1, pp.351-368</w:t>
+              <w:t xml:space="preserve">Revue trimestrielle de la Société Archéologique, Historique et Géographique des Amis du Vieux Verneuil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (Juin), 57 p., 25 pl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01553824v1</w:t>
+                <w:t xml:space="preserve">hal-01555695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme ornemental de la villa de la Garanne à Berre-l’Étang (Bouches-du-Rhône) : résultats de l’étude des peintures murales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pictor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, pp.279-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01555568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -1246,191 +1233,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01555704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un décor thermal de la villa des « Tronces » à Verneuil-en-Halatte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le décor stuqué de la villa gallo-romaine de Jonzac (Charente-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mortreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle de la Société Archéologique, Historique et Géographique des Amis du Vieux Verneuil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 126 (Juin), 57 p., 25 pl</w:t>
+              <w:t xml:space="preserve">Pictor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.77-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555695v1</w:t>
+                <w:t xml:space="preserve">halshs-01555706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décor stuqué de la villa gallo-romaine de Jonzac (Charente-Maritime)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clermont-Ferrand (Puy-de-Dôme), rue de l’Oratoire : les décors muraux in situ et en remblai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pictor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1, pp.77-91</w:t>
+              <w:t xml:space="preserve">, 2013, 1, pp.351-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01555706v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01553824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décors à fond blanc en Gaule, entre économie et raffinement</w:t>
               </w:r>
@@ -2013,413 +2013,413 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 2. Les premières périodes d’occupation (phase 1 : fin du ier siècle - fin du iie siècle)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Ollivier</w:t>
+                <w:t xml:space="preserve">Les enduits peints [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Groetembril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Amadei-Kwifati</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Julien Ollivier. </w:t>
+                <w:t xml:space="preserve">Victorine Mataouchek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évolution d’un quartier périphérique d’Augustonemetum. Les fouilles de l’ancienne gare routière de Clermont-Ferrand (ier-ive siècle / fin du Moyen Âge - début de l’époque moderne)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">villae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.341, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775304v1</w:t>
+                <w:t xml:space="preserve">hal-04570425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enduits peints [De la villa en bois à la villa en pierre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.341, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.326-329, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570425v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enduits peints [De la villa en bois à la villa en pierre]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 2. Les premières périodes d’occupation (phase 1 : fin du ier siècle - fin du iie siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Amadei-Kwifati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Ollivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
-[...31 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Évolution d’un quartier périphérique d’Augustonemetum. Les fouilles de l’ancienne gare routière de Clermont-Ferrand (ier-ive siècle / fin du Moyen Âge - début de l’époque moderne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 56, Alpara, pp.31-65, 2023, DARA, 978-2-916125-69-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.alpara.7540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570413v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les décors sous la maison des Bacchantes à Sainte-Colombe (Rhône)</w:t>
               </w:r>
@@ -2537,242 +2537,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le riche décor peint d'une maison du Ier siècle à Clermont-Ferrand.</w:t>
+                <w:t xml:space="preserve">Les peintures d'une auberge de Clermont-Ferrand.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bet; Bertrand Dousteyssier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclats arvernes (tome 2). Fragments archéologiques (Ier-Ve siècle apr. J.-C.).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.362-365, 2021</w:t>
+              <w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.358-361, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161898v1</w:t>
+                <w:t xml:space="preserve">hal-04161895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peintures d'une auberge de Clermont-Ferrand.</w:t>
+                <w:t xml:space="preserve">Le riche décor peint d'une maison du Ier siècle à Clermont-Ferrand.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bet; Bertrand Dousteyssier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclats arvernes (tome 2). Fragments archéologiques (Ier-Ve siècle apr. J.-C.).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.358-361, 2021</w:t>
+              <w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.362-365, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161895v1</w:t>
+                <w:t xml:space="preserve">hal-04161898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peintures murales du IIe s. p.C. de deux chambres d’une auberge d’Augustonemetum/Clermont-Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Amadei-Kwifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2834,165 +2834,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Thillay, thermes de la Vieille Baune.</w:t>
+                <w:t xml:space="preserve">L’étude des enduits peints et leur apport dans la connaissance d’une architecture disparue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> A la romaine ! Résidence privée, construction publique en Gaule du Nord, Catalogue d’exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archéa, pp.70-71, 2016</w:t>
+              <w:t xml:space="preserve">, Archéa, pp.79-80, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01553215v1</w:t>
+                <w:t xml:space="preserve">halshs-01553244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude des enduits peints et leur apport dans la connaissance d’une architecture disparue</w:t>
+                <w:t xml:space="preserve">Le Thillay, thermes de la Vieille Baune.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> A la romaine ! Résidence privée, construction publique en Gaule du Nord, Catalogue d’exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archéa, pp.79-80, 2016</w:t>
+              <w:t xml:space="preserve">, Archéa, pp.70-71, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01553244v1</w:t>
+                <w:t xml:space="preserve">halshs-01553215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un décor mural à fond vert : entre sobriété et raffinement</w:t>
               </w:r>
@@ -3305,51 +3305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peintures murales d'une domus du Ier s. à Clermont-Ferrand (Puy-de-Dôme), rue, de l'Oratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Boislève; Alexandra Dardenay; Florence Monier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peintures murales et stucs d'époque romaine : de la fouille au musée : Actes des XXIVème et XXVème colloques de l'AFPMA (Narbonne, 12 et 13 novembre 2010 et Paris, 25 et 26 novembre 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, pp.351-368, 2013</w:t>
@@ -3372,212 +3372,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensembles secondaires de Strasbourg et de Seltz</w:t>
+                <w:t xml:space="preserve">Les peintures murales de la place Kléber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tessariol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Schnitzler, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un art de l’illusion. Peintures murales romaines en Alsace, catalogue d’exposition, Musées de la Ville de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.123-127, 2012</w:t>
+              <w:t xml:space="preserve">, pp.84-97, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555749v1</w:t>
+                <w:t xml:space="preserve">hal-01555753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peintures murales de la place Kléber</w:t>
+                <w:t xml:space="preserve">Ensembles secondaires de Strasbourg et de Seltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tessariol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Schnitzler, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un art de l’illusion. Peintures murales romaines en Alsace, catalogue d’exposition, Musées de la Ville de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.84-97, 2012</w:t>
+              <w:t xml:space="preserve">, pp.123-127, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555753v1</w:t>
+                <w:t xml:space="preserve">hal-01555749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme ornemental du sanctuaire de Tintignac (Naves, Corrèze)</w:t>
               </w:r>
@@ -3978,90 +3978,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution d'un quartier périphérique d'Augstonemetum. Les fouilles de l'ancienne Gare routière de Clermont-Ferrand (Ier-IVe siècle / fin du Moyen Âge - début de l'époque moderne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Amadei-Kwifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Ballut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4696,51 +4696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872773v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lemoigne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Prats" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082220v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811326v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cav&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6589" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921546v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ollivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia P&#233;doussaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viriot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553189v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Muylder (de)" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemoigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sanyova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553384v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553360v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555704v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tessariol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555695v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mortreuil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Robin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eristov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866994v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ferr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Henry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Castellan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Accart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064540v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ballant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barbau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268677v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clotuche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Censier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775304v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Amadei-Kwifati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Le Guennec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7540" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570425v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128218v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badidou Hadj Amar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?coll=Pictor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161895v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553215v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553315v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Amadei" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555749v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555753v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555761v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maniquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duphil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555712v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563190v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Allag" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194611v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7505" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02378466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allonsius" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lefevre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763358v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vibert-Guigue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872773v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lemoigne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Prats" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082220v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811326v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cav&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6589" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921546v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ollivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia P&#233;doussaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viriot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Muylder (de)" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemoigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sanyova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553360v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555695v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555704v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tessariol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mortreuil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Robin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eristov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866994v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ferr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Henry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Castellan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Accart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064540v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ballant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barbau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268677v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clotuche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Censier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570425v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570413v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775304v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Amadei-Kwifati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Le Guennec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7540" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128218v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badidou Hadj Amar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?coll=Pictor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161898v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553215v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553315v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Amadei" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555753v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555749v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555761v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maniquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duphil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555712v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563190v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Allag" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194611v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7505" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02378466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allonsius" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lefevre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763358v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vibert-Guigue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>