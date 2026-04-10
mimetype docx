--- v0 (2026-03-03)
+++ v1 (2026-04-10)
@@ -623,429 +623,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable and cost-effective MAS DNP-NMR at 30 K with cryogenic sample exchange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PyrroTriPol: a semi-rigid trityl-nitroxide for high field dynamic nuclear polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Halbritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Harrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhradip Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bouleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Reynard-Feytis</w:t>
+                <w:t xml:space="preserve">Johan van Tol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Bancel</w:t>
+                <w:t xml:space="preserve">Daniel Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2023.107561⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (14), pp.3852-3864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2sc05880d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234910v1</w:t>
+                <w:t xml:space="preserve">hal-04234725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing chemistry at the surface of prodrug-loaded cellulose nanofibrils with MAS-DNP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akshay Kumar</w:t>
+                <w:t xml:space="preserve">Bastien Watbled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Watbled</w:t>
+                <w:t xml:space="preserve">Isabelle Baussanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Demeunynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (1), pp.58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42004-023-00852-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyrroTriPol: a semi-rigid trityl-nitroxide for high field dynamic nuclear polarization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainable and cost-effective MAS DNP-NMR at 30 K with cryogenic sample exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhradip Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Reynard-Feytis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan van Tol</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lee</w:t>
+                <w:t xml:space="preserve">Florian Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (14), pp.3852-3864. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.107561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2sc05880d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2023.107561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234725v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast magic angle spinning for the characterization of milligram quantities of organic and biological solids at natural isotopic abundance by 13C–13C correlation DNP-enhanced NMR</w:t>
               </w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Harrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Halbritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1159,295 +1159,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient polarizing agents for MAS‐DNP of proton‐dense molecular solids</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonocrystallization of CMONS Needles and Nanocubes: Mechanistic Studies and Advanced Crystallinity Characterization by Combining X-ray and Electron Diffractions with DNP-Enhanced NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ons Dakhlaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johan van Tol</w:t>
+                <w:t xml:space="preserve">X. Cattoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Matta-Seclén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202114103⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (4), pp.2181-2191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c01246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622904v1</w:t>
+                <w:t xml:space="preserve">hal-03619683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonocrystallization of CMONS Needles and Nanocubes: Mechanistic Studies and Advanced Crystallinity Characterization by Combining X-ray and Electron Diffractions with DNP-Enhanced NMR</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Matta-Seclén</w:t>
+                <w:t xml:space="preserve">Highly efficient polarizing agents for MAS‐DNP of proton‐dense molecular solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Harrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Halbritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dubois</w:t>
+                <w:t xml:space="preserve">Ons Dakhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan van Tol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (4), pp.2181-2191. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (12), pp.e202114103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c01246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202114103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619683v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomolecular and Biological Applications of Solid-State NMR with Dynamic Nuclear Polarization Enhancement</w:t>
               </w:r>
@@ -1550,51 +1550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted DNP for biomolecular solid-state NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Gauto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Dakhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildefonso Marin-Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1667,103 +1667,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The surface chemistry of a nanocellulose drug carrier unravelled by MAS-DNP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Zeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Balsollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Watbled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (15), pp.3868-3877. </w:t>
@@ -1795,1212 +1795,1212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo prediction of cross-effect efficiency for magic angle spinning dynamic nuclear polarization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective high-resolution DNP-enhanced NMR of biomolecular binding sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildefonso Marin-Montesinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Mentink Vigier</w:t>
+                <w:t xml:space="preserve">David Goyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Barra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lee</w:t>
+                <w:t xml:space="preserve">Emilie Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP06819D⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.3366-3374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8sc05696j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981126v1</w:t>
+                <w:t xml:space="preserve">hal-02052471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective high-resolution DNP-enhanced NMR of biomolecular binding sites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gillon</w:t>
+                <w:t xml:space="preserve">Natural isotopic abundance $^{13}$C and $^{15}$N multidimensional solid-state NMR enabled by dynamic nuclear polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Renaudet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katharina Märker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hediger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël de Paëpe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8sc05696j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (16), pp.4652-4662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052471v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural isotopic abundance $^{13}$C and $^{15}$N multidimensional solid-state NMR enabled by dynamic nuclear polarization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Smith</w:t>
+                <w:t xml:space="preserve">De novo prediction of cross-effect efficiency for magic angle spinning dynamic nuclear polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mentink Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Märker</w:t>
+                <w:t xml:space="preserve">Anne-Laure Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan van Tol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (16), pp.4652-4662. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.2166 - 2176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8CP06819D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322267v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Fingerprinting of Protein Aggregates by Dynamic Nuclear Polarization-Enhanced Solid-State NMR at Natural Isotopic Abundance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katharina Märker</w:t>
+                <w:t xml:space="preserve">MAS-DNP Enhancements: Hyperpolarization, Depolarization, and Absolute Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hediger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talia Piretra</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Mentink-Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël de Paëpe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b09002⟩</w:t>
+              <w:t xml:space="preserve">eMagRes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.105-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470034590.emrstm1559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044496v1</w:t>
+                <w:t xml:space="preserve">hal-02048719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAS-DNP Enhancements: Hyperpolarization, Depolarization, and Absolute Sensitivity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Computationally Assisted Design of Polarizing Agents for Dynamic Nuclear Polarization Enhanced NMR: The AsymPol Family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mentink-Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildefonso Marin-Montesinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Halbritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan van Tol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eMagRes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9780470034590.emrstm1559⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (35), pp.11013-11019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b04911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048719v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computationally Assisted Design of Polarizing Agents for Dynamic Nuclear Polarization Enhanced NMR: The AsymPol Family</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ildefonso Marin-Montesinos</w:t>
+                <w:t xml:space="preserve">Structural Fingerprinting of Protein Aggregates by Dynamic Nuclear Polarization-Enhanced Solid-State NMR at Natural Isotopic Abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Märker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talia Piretra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Boatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anil Jagtap</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johan van Tol</w:t>
+                <w:t xml:space="preserve">Irina Matlahov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 140 (35), pp.11013-11019. </w:t>
+              <w:t xml:space="preserve">, 2018, 140 (44), pp.14576-14580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b04911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b09002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043262v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient cross-effect dynamic nuclear polarization without depolarization in high-resolution MAS NMR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient 2D double-quantum solid-state NMR spectroscopy with large spectral widths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Märker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hediger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël de Paëpe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7sc02199b⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (65), pp.9155-9158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CC04890D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667700v1</w:t>
+                <w:t xml:space="preserve">hal-02048398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient 2D double-quantum solid-state NMR spectroscopy with large spectral widths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Welcoming natural isotopic abundance in solid-state NMR: probing π-stacking and supramolecular structure of organic nanoassemblies using DNP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Märker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhradip Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fernandez-De-Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CC04890D⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), pp.974-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6sc02709a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048398v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welcoming natural isotopic abundance in solid-state NMR: probing π-stacking and supramolecular structure of organic nanoassemblies using DNP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient cross-effect dynamic nuclear polarization without depolarization in high-resolution MAS NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mentink-Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guinevere Mathies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangping Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Märker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lee</w:t>
+                <w:t xml:space="preserve">Anne-Laure Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
+                <w:t xml:space="preserve">Marc A. Caporini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (2), pp.974-987. </w:t>
+              <w:t xml:space="preserve">, 2017, 8 (12), pp.8150 - 8163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6sc02709a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7sc02199b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072153v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-low temperature MAS-DNP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3098,51 +3098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Rich Mn/Ni Layered Oxide as Electrode Material for Lithium Batteries: A Li-7 MAS NMR Study Revealing Segregation into (Nanoscale) Domains with Highly Different Electrochemical Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Buzlukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucienne Buannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3232,51 +3232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Rich Mn/Ni Layered Oxide as Electrode Material for Lithium Batteries: A 7 Li MAS NMR Study Revealing Segregation into (Nanoscale) Domains with Highly Different Electrochemical Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Buzlukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucienne Buannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3347,864 +3347,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Tool for NMR Crystallography: Complete C-13/N-15 Assignment of Organic Molecules at Natural Isotopic Abundance Using DNP-Enhanced Solid-State NMR</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Gasparutto</w:t>
+                <w:t xml:space="preserve">Is solid-state NMR enhanced by dynamic nuclear polarization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b09964⟩</w:t>
+              <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66-67, pp.6-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2015.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01734607v1</w:t>
+                <w:t xml:space="preserve">cea-01731479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third spin-assisted recoupling in SSNMR: theoretical insights and practicable application to biomolecular structure determination</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pushing NMR sensitivity limits using dynamic nuclear polarization with closed-loop cryogenic helium sample spinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mentink-Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reports on NMR Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.arnmr.2014.12.003⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (12), pp.6806-6812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5sc02819a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052402v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing NMR sensitivity limits using dynamic nuclear polarization with closed-loop cryogenic helium sample spinning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Nuclear depolarization and absolute sensitivity in magic-angle spinning cross effect dynamic nuclear polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mentink-Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Jacquot</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhradip Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiva Feintuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5sc02819a⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (34), pp.21824-21836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp03457d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587521v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01734609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is solid-state NMR enhanced by dynamic nuclear polarization?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matrix-Free DNP-Enhanced NMR Spectroscopy of Liposomes Using a Lipid-Anchored Biradical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fernandez-De-Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chenavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2015.01.003⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (12), pp.4512-4517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201404588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01731479v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear depolarization and absolute sensitivity in magic-angle spinning cross effect dynamic nuclear polarization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Akiva Feintuch</w:t>
+                <w:t xml:space="preserve">A New Tool for NMR Crystallography: Complete C-13/N-15 Assignment of Organic Molecules at Natural Isotopic Abundance Using DNP-Enhanced Solid-State NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Marker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pingret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (43), pp.13796-13799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b09964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5cp03457d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01734609v1</w:t>
+                <w:t xml:space="preserve">cea-01734607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix-Free DNP-Enhanced NMR Spectroscopy of Liposomes Using a Lipid-Anchored Biradical</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Third spin-assisted recoupling in SSNMR: theoretical insights and practicable application to biomolecular structure determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhradip Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroki Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hediger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël de Paëpe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Reports on NMR Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85, pp.93-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.arnmr.2014.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201404588⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01592879v1</w:t>
+                <w:t xml:space="preserve">hal-02052402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of an absolute sensitivity in a glassy matrix during DNP-enhanced multidimensional solid-state NMR experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroki Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Fernandez-De-Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4262,612 +4262,612 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state NMR on bacterial cells: selective cell wall signal enhancement and resolution improvement using dynamic nuclear polarization.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Windowed R-PDLF recoupling: a flexible and reliable tool to characterize molecular dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Ayala</w:t>
+                <w:t xml:space="preserve">Axel Gansmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bardet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Simorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hediger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 234, pp.154-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2013.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja312501d⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321585v1</w:t>
+                <w:t xml:space="preserve">hal-01321571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Windowed R-PDLF recoupling: a flexible and reliable tool to characterize molecular dynamics.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-state NMR on bacterial cells: selective cell wall signal enhancement and resolution improvement using dynamic nuclear polarization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Gansmüller</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Isabel Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël de Paëpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Simorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2013.06.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (13), pp.5105-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja312501d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321571v1</w:t>
+                <w:t xml:space="preserve">hal-01321585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR analysis of the transformation of wood constituents by torrefaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Gerbaud</w:t>
+                <w:t xml:space="preserve">Rapid Natural-Abundance 2D 13 C- 13 C Correlation Spectroscopy Using Dynamic Nuclear Polarization Enhanced Solid-State NMR and Matrix-Free Sample Preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Hediger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2011.06.042⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 124 (47), pp.11936-11939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201206102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233101v1</w:t>
+                <w:t xml:space="preserve">hal-02043242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Natural-Abundance 2D 13 C- 13 C Correlation Spectroscopy Using Dynamic Nuclear Polarization Enhanced Solid-State NMR and Matrix-Free Sample Preparation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Bardet</w:t>
+                <w:t xml:space="preserve">NMR analysis of the transformation of wood constituents by torrefaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Melkior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Hediger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 124 (47), pp.11936-11939. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (1), pp.271-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201206102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2011.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043242v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of metal–metal bonded polymer [Ru(L)(CO)2]n (L = 2,2′-bipyridine) in the solid state using high-resolution NMR and DFT chemical shift calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4969,51 +4969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13C high-resolution solid-state NMR for structural elucidation of archaeological woods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5102,51 +5102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear magnetic resonance and electron paramagnetic resonance as analytical tools to investigate structural features of archaeological leathers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5275,51 +5275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Gadelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 73 (1), pp.64 - 73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5359,332 +5359,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-dimensional magnetic resonance imaging in a stray magnetic field</w:t>
+                <w:t xml:space="preserve">Well-Defined Surface Tungstenocarbyne Complexes through the Reaction of [W(⋮C t Bu)(CH 2 t Bu) 3 ] with Silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Baltisberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Hediger</w:t>
+                <w:t xml:space="preserve">Erwan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyndon Emsley</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alcor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2004.09.019⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (17), pp.4274 - 4279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om050086a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906936v1</w:t>
+                <w:t xml:space="preserve">hal-01861682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-Defined Surface Tungstenocarbyne Complexes through the Reaction of [W(⋮C t Bu)(CH 2 t Bu) 3 ] with Silica</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-dimensional magnetic resonance imaging in a stray magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Alcor</w:t>
+                <w:t xml:space="preserve">Jay Baltisberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Baudouin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lyndon Emsley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24 (17), pp.4274 - 4279. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 172 (1), pp.79 - 84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om050086a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2004.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861682v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perhydrocarbyl Re VII Complexes: Comparison of Molecular and Surface Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Copéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5946,51 +5946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Brutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Böckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyndon Emsley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 125, pp.11816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6056,77 +6056,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La DNP-RMN haute résolution à basse température en autonomie fluidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël de Paëpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6213,51 +6213,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Field Solid-State NMR with Dynamic Nuclear Polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6623,51 +6623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohito Yagita" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhradip Paul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios Papawassiliou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akane Sakiyama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Tomita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c17152" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nelson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hediger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hung" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00108G" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynard-Feytis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pa&#235;pe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aeb0337" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Harrabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Halbritter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Alarab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyaki Chatterjee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Wolska-Pietkiewicz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04271e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouleau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arnaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bancel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2023.107561" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049743v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Kumar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Watbled" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baussanne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00852-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Tol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc05880d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927273v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Smith" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aussenac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2022.101850" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Dakhlaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202114103" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619683v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cattoen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaillant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Matta-Secl&#233;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c01246" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Ying Chow" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c01043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gauto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Marin-Montesinos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC06959K" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zeno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Balsollier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC06312A" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981126v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mentink Vigier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06819D" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc05696j" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322267v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#228;rker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03874" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044496v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Piretra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boatz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Matlahov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b09002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048719v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mentink-Vigier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470034590.emrstm1559" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043262v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Jagtap" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b04911" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667700v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinevere Mathies" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangping Liu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Caporini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc02199b" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048398v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC04890D" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez-De-Alba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc02709a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Bonnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael de Paepe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2015.12.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRXF5JX4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849343v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Buzlukov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Buannic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Simonin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b07532" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simonin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734607v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Marker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pingret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b09964" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052402v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.arnmr.2014.12.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587521v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Takahashi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jacquot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc02819a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2015.01.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGLDQ1HJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734609v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiva Feintuch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp03457d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592879v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chenavier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404588" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WZSGQ8J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043248v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2013.12.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01321585v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simorre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja312501d" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01321571v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2013.06.017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V15G1F9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233101v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melkior" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacob" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gerbaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pape" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.06.042" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNJPF0SZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043242v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206102" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6E2824984422EDB2194B6C0635BE48F88314F5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658604v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chardon-Noblat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00487a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/787BCC2D53319B6E17AB3316672426B0F267EBA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149630v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bardet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giffard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2009.02.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR1FQXS2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150976v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Pape" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#244;c-Kh&#244;c Tr&#226;n" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac802052a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889742v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Gadelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2007.11.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXQ43WJ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906936v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Baltisberger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon Emsley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.09.019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHDSZC4X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861682v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chabanas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alcor" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050086a" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DKXHCFMT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne A Lukens" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja020136s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TSDMPBJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duma" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brutscher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bockmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Emsley" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078170v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Duma" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Brutscher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja B&#246;ckmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja036893n" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908839v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rollet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bourbon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043260v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l De Pa&#235;pe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28275-6_73-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344475v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynard--Feytis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohito Yagita" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhradip Paul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios Papawassiliou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akane Sakiyama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Tomita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c17152" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nelson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hediger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hung" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00108G" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynard-Feytis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pa&#235;pe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aeb0337" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Harrabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Halbritter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Alarab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyaki Chatterjee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Wolska-Pietkiewicz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04271e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Tol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc05880d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Kumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Watbled" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baussanne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00852-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234910v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouleau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bancel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2023.107561" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927273v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Smith" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aussenac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2022.101850" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cattoen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaillant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Matta-Secl&#233;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c01246" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Dakhlaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202114103" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Ying Chow" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c01043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gauto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Marin-Montesinos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC06959K" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zeno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Balsollier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC06312A" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052471v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc05696j" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322267v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#228;rker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03874" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mentink Vigier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06819D" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mentink-Vigier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470034590.emrstm1559" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Jagtap" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b04911" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Piretra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boatz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Matlahov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b09002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048398v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC04890D" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez-De-Alba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc02709a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinevere Mathies" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangping Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Caporini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc02199b" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Bonnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael de Paepe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2015.12.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRXF5JX4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849343v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Buzlukov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Buannic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Simonin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b07532" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simonin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731479v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2015.01.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGLDQ1HJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Takahashi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jacquot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc02819a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734609v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiva Feintuch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp03457d" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chenavier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404588" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WZSGQ8J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734607v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Marker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pingret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b09964" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052402v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.arnmr.2014.12.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043248v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2013.12.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01321571v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simorre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2013.06.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V15G1F9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01321585v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja312501d" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043242v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206102" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6E2824984422EDB2194B6C0635BE48F88314F5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melkior" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacob" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gerbaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pape" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.06.042" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNJPF0SZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658604v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chardon-Noblat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00487a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/787BCC2D53319B6E17AB3316672426B0F267EBA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149630v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bardet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giffard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2009.02.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR1FQXS2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150976v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Pape" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#244;c-Kh&#244;c Tr&#226;n" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac802052a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889742v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Gadelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2007.11.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXQ43WJ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861682v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chabanas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alcor" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050086a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DKXHCFMT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Baltisberger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon Emsley" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.09.019" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHDSZC4X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne A Lukens" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja020136s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TSDMPBJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duma" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brutscher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bockmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Emsley" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078170v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Duma" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Brutscher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja B&#246;ckmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja036893n" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908839v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rollet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bourbon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043260v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l De Pa&#235;pe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28275-6_73-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344475v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynard--Feytis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>