--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -1795,278 +1795,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective high-resolution DNP-enhanced NMR of biomolecular binding sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ildefonso Marin-Montesinos</w:t>
+                <w:t xml:space="preserve">Natural isotopic abundance $^{13}$C and $^{15}$N multidimensional solid-state NMR enabled by dynamic nuclear polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Goyard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katharina Märker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hediger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël de Paëpe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8sc05696j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (16), pp.4652-4662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052471v1</w:t>
+                <w:t xml:space="preserve">hal-02322267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural isotopic abundance $^{13}$C and $^{15}$N multidimensional solid-state NMR enabled by dynamic nuclear polarization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Smith</w:t>
+                <w:t xml:space="preserve">Selective high-resolution DNP-enhanced NMR of biomolecular binding sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildefonso Marin-Montesinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Märker</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Imberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (16), pp.4652-4662. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.3366-3374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8sc05696j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322267v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo prediction of cross-effect efficiency for magic angle spinning dynamic nuclear polarization</w:t>
               </w:r>
@@ -2180,321 +2180,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAS-DNP Enhancements: Hyperpolarization, Depolarization, and Absolute Sensitivity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computationally Assisted Design of Polarizing Agents for Dynamic Nuclear Polarization Enhanced NMR: The AsymPol Family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mentink-Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildefonso Marin-Montesinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Halbritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan van Tol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eMagRes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9780470034590.emrstm1559⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (35), pp.11013-11019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b04911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048719v1</w:t>
+                <w:t xml:space="preserve">hal-02043262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computationally Assisted Design of Polarizing Agents for Dynamic Nuclear Polarization Enhanced NMR: The AsymPol Family</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAS-DNP Enhancements: Hyperpolarization, Depolarization, and Absolute Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hediger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mentink-Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël de Paëpe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 140 (35), pp.11013-11019. </w:t>
+              <w:t xml:space="preserve">eMagRes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.105-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b04911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9780470034590.emrstm1559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043262v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Fingerprinting of Protein Aggregates by Dynamic Nuclear Polarization-Enhanced Solid-State NMR at Natural Isotopic Abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Märker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talia Piretra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2571,51 +2571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient 2D double-quantum solid-state NMR spectroscopy with large spectral widths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Märker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2675,51 +2675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welcoming natural isotopic abundance in solid-state NMR: probing π-stacking and supramolecular structure of organic nanoassemblies using DNP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Märker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhradip Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6623,51 +6623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohito Yagita" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhradip Paul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios Papawassiliou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akane Sakiyama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Tomita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c17152" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nelson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hediger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hung" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00108G" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynard-Feytis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pa&#235;pe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aeb0337" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Harrabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Halbritter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Alarab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyaki Chatterjee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Wolska-Pietkiewicz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04271e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Tol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc05880d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Kumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Watbled" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baussanne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00852-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234910v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouleau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bancel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2023.107561" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927273v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Smith" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aussenac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2022.101850" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cattoen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaillant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Matta-Secl&#233;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c01246" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Dakhlaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202114103" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Ying Chow" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c01043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gauto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Marin-Montesinos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC06959K" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zeno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Balsollier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC06312A" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052471v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc05696j" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322267v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#228;rker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03874" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mentink Vigier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06819D" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mentink-Vigier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470034590.emrstm1559" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Jagtap" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b04911" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Piretra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boatz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Matlahov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b09002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048398v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC04890D" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez-De-Alba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc02709a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinevere Mathies" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangping Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Caporini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc02199b" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Bonnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael de Paepe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2015.12.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRXF5JX4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849343v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Buzlukov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Buannic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Simonin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b07532" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simonin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731479v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2015.01.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGLDQ1HJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Takahashi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jacquot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc02819a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734609v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiva Feintuch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp03457d" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chenavier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404588" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WZSGQ8J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734607v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Marker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pingret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b09964" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052402v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.arnmr.2014.12.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043248v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2013.12.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01321571v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simorre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2013.06.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V15G1F9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01321585v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja312501d" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043242v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206102" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6E2824984422EDB2194B6C0635BE48F88314F5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melkior" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacob" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gerbaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pape" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.06.042" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNJPF0SZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658604v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chardon-Noblat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00487a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/787BCC2D53319B6E17AB3316672426B0F267EBA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149630v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bardet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giffard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2009.02.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR1FQXS2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150976v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Pape" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#244;c-Kh&#244;c Tr&#226;n" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac802052a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889742v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Gadelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2007.11.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXQ43WJ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861682v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chabanas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alcor" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050086a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DKXHCFMT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Baltisberger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon Emsley" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.09.019" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHDSZC4X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne A Lukens" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja020136s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TSDMPBJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duma" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brutscher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bockmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Emsley" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078170v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Duma" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Brutscher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja B&#246;ckmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja036893n" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908839v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rollet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bourbon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043260v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l De Pa&#235;pe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28275-6_73-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344475v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynard--Feytis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohito Yagita" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhradip Paul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios Papawassiliou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akane Sakiyama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Tomita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c17152" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nelson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hediger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hung" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00108G" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynard-Feytis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pa&#235;pe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aeb0337" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Harrabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Halbritter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Alarab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyaki Chatterjee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Wolska-Pietkiewicz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04271e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Tol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc05880d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Kumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Watbled" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baussanne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00852-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234910v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouleau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bancel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2023.107561" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927273v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Smith" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aussenac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2022.101850" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cattoen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaillant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Matta-Secl&#233;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c01246" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Dakhlaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202114103" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Ying Chow" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c01043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gauto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Marin-Montesinos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC06959K" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zeno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Balsollier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC06312A" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322267v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#228;rker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03874" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052471v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc05696j" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mentink Vigier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06819D" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043262v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mentink-Vigier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Jagtap" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b04911" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048719v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470034590.emrstm1559" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Piretra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boatz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Matlahov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b09002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048398v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC04890D" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez-De-Alba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc02709a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinevere Mathies" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangping Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Caporini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc02199b" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Bonnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael de Paepe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2015.12.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRXF5JX4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849343v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Buzlukov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Buannic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Simonin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b07532" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simonin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731479v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2015.01.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGLDQ1HJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Takahashi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jacquot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc02819a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734609v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiva Feintuch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp03457d" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chenavier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404588" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WZSGQ8J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734607v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Marker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pingret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b09964" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052402v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.arnmr.2014.12.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043248v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2013.12.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01321571v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simorre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2013.06.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V15G1F9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01321585v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja312501d" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043242v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206102" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6E2824984422EDB2194B6C0635BE48F88314F5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melkior" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacob" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gerbaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pape" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.06.042" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNJPF0SZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658604v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chardon-Noblat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00487a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/787BCC2D53319B6E17AB3316672426B0F267EBA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149630v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bardet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giffard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2009.02.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR1FQXS2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150976v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Pape" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#244;c-Kh&#244;c Tr&#226;n" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac802052a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889742v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Gadelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2007.11.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXQ43WJ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861682v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chabanas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alcor" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050086a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DKXHCFMT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Baltisberger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon Emsley" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.09.019" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHDSZC4X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne A Lukens" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja020136s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TSDMPBJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duma" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brutscher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bockmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Emsley" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078170v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Duma" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Brutscher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja B&#246;ckmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja036893n" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908839v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rollet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bourbon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043260v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l De Pa&#235;pe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28275-6_73-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344475v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynard--Feytis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>