--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1795,278 +1795,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural isotopic abundance $^{13}$C and $^{15}$N multidimensional solid-state NMR enabled by dynamic nuclear polarization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Smith</w:t>
+                <w:t xml:space="preserve">Selective high-resolution DNP-enhanced NMR of biomolecular binding sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildefonso Marin-Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Märker</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Goyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Imberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03874⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.3366-3374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8sc05696j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322267v1</w:t>
+                <w:t xml:space="preserve">hal-02052471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective high-resolution DNP-enhanced NMR of biomolecular binding sites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+                <w:t xml:space="preserve">Natural isotopic abundance $^{13}$C and $^{15}$N multidimensional solid-state NMR enabled by dynamic nuclear polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Imberty</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katharina Märker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hediger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël de Paëpe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.3366-3374. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (16), pp.4652-4662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8sc05696j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052471v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo prediction of cross-effect efficiency for magic angle spinning dynamic nuclear polarization</w:t>
               </w:r>
@@ -2180,784 +2180,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computationally Assisted Design of Polarizing Agents for Dynamic Nuclear Polarization Enhanced NMR: The AsymPol Family</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Fingerprinting of Protein Aggregates by Dynamic Nuclear Polarization-Enhanced Solid-State NMR at Natural Isotopic Abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Märker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Mentink-Vigier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ildefonso Marin-Montesinos</w:t>
+                <w:t xml:space="preserve">Talia Piretra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anil Jagtap</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johan van Tol</w:t>
+                <w:t xml:space="preserve">Jennifer Boatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Matlahov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 140 (35), pp.11013-11019. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b04911⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 140 (44), pp.14576-14580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b09002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043262v1</w:t>
+                <w:t xml:space="preserve">hal-02044496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAS-DNP Enhancements: Hyperpolarization, Depolarization, and Absolute Sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mentink-Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël de Paëpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eMagRes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7, pp.105-116. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470034590.emrstm1559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Fingerprinting of Protein Aggregates by Dynamic Nuclear Polarization-Enhanced Solid-State NMR at Natural Isotopic Abundance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Boatz</w:t>
+                <w:t xml:space="preserve">Computationally Assisted Design of Polarizing Agents for Dynamic Nuclear Polarization Enhanced NMR: The AsymPol Family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mentink-Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildefonso Marin-Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Matlahov</w:t>
+                <w:t xml:space="preserve">Anil Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Halbritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan van Tol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 140 (44), pp.14576-14580. </w:t>
+              <w:t xml:space="preserve">, 2018, 140 (35), pp.11013-11019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b09002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b04911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044496v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient 2D double-quantum solid-state NMR spectroscopy with large spectral widths</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficient cross-effect dynamic nuclear polarization without depolarization in high-resolution MAS NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mentink-Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guinevere Mathies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangping Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A. Caporini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CC04890D⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (12), pp.8150 - 8163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7sc02199b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048398v1</w:t>
+                <w:t xml:space="preserve">hal-01667700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welcoming natural isotopic abundance in solid-state NMR: probing π-stacking and supramolecular structure of organic nanoassemblies using DNP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Efficient 2D double-quantum solid-state NMR spectroscopy with large spectral widths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Märker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hediger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël de Paëpe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (65), pp.9155-9158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CC04890D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6sc02709a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02072153v1</w:t>
+                <w:t xml:space="preserve">hal-02048398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient cross-effect dynamic nuclear polarization without depolarization in high-resolution MAS NMR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guinevere Mathies</w:t>
+                <w:t xml:space="preserve">Welcoming natural isotopic abundance in solid-state NMR: probing π-stacking and supramolecular structure of organic nanoassemblies using DNP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Märker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhradip Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yangping Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Barra</w:t>
+                <w:t xml:space="preserve">Carlos Fernandez-De-Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc A. Caporini</w:t>
+                <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (12), pp.8150 - 8163. </w:t>
+              <w:t xml:space="preserve">, 2017, 8 (2), pp.974-987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7sc02199b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6sc02709a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667700v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-low temperature MAS-DNP</w:t>
               </w:r>
@@ -3098,51 +3098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Rich Mn/Ni Layered Oxide as Electrode Material for Lithium Batteries: A Li-7 MAS NMR Study Revealing Segregation into (Nanoscale) Domains with Highly Different Electrochemical Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Buzlukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucienne Buannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3232,51 +3232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Rich Mn/Ni Layered Oxide as Electrode Material for Lithium Batteries: A 7 Li MAS NMR Study Revealing Segregation into (Nanoscale) Domains with Highly Different Electrochemical Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Buzlukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucienne Buannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3347,851 +3347,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is solid-state NMR enhanced by dynamic nuclear polarization?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lee</w:t>
+                <w:t xml:space="preserve">Third spin-assisted recoupling in SSNMR: theoretical insights and practicable application to biomolecular structure determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhradip Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael de Paepe</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël de Paëpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2015.01.003⟩</w:t>
+              <w:t xml:space="preserve">Annual Reports on NMR Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85, pp.93-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.arnmr.2014.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01731479v1</w:t>
+                <w:t xml:space="preserve">hal-02052402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing NMR sensitivity limits using dynamic nuclear polarization with closed-loop cryogenic helium sample spinning</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Tool for NMR Crystallography: Complete C-13/N-15 Assignment of Organic Molecules at Natural Isotopic Abundance Using DNP-Enhanced Solid-State NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Takahashi</w:t>
+                <w:t xml:space="preserve">Katharina Marker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Jacquot</w:t>
+                <w:t xml:space="preserve">Morgane Pingret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gasparutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5sc02819a⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (43), pp.13796-13799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b09964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587521v1</w:t>
+                <w:t xml:space="preserve">cea-01734607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear depolarization and absolute sensitivity in magic-angle spinning cross effect dynamic nuclear polarization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is solid-state NMR enhanced by dynamic nuclear polarization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (34), pp.21824-21836. </w:t>
+              <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66-67, pp.6-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5cp03457d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2015.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01734609v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01731479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix-Free DNP-Enhanced NMR Spectroscopy of Liposomes Using a Lipid-Anchored Biradical</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hiroki Takahashi</w:t>
+                <w:t xml:space="preserve">Pushing NMR sensitivity limits using dynamic nuclear polarization with closed-loop cryogenic helium sample spinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mentink-Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Richard</w:t>
+                <w:t xml:space="preserve">H. Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Chenavier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dubois</w:t>
+                <w:t xml:space="preserve">Jean-François Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201404588⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (12), pp.6806-6812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5sc02819a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01592879v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Tool for NMR Crystallography: Complete C-13/N-15 Assignment of Organic Molecules at Natural Isotopic Abundance Using DNP-Enhanced Solid-State NMR</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Gasparutto</w:t>
+                <w:t xml:space="preserve">Nuclear depolarization and absolute sensitivity in magic-angle spinning cross effect dynamic nuclear polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mentink-Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhradip Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiva Feintuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b09964⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (34), pp.21824-21836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp03457d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01734607v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01734609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third spin-assisted recoupling in SSNMR: theoretical insights and practicable application to biomolecular structure determination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Matrix-Free DNP-Enhanced NMR Spectroscopy of Liposomes Using a Lipid-Anchored Biradical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fernandez-De-Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroki Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chenavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reports on NMR Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (12), pp.4512-4517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201404588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.arnmr.2014.12.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02052402v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of an absolute sensitivity in a glassy matrix during DNP-enhanced multidimensional solid-state NMR experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroki Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Fernandez-De-Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4384,51 +4384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-state NMR on bacterial cells: selective cell wall signal enhancement and resolution improvement using dynamic nuclear polarization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroki Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4512,362 +4512,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Natural-Abundance 2D 13 C- 13 C Correlation Spectroscopy Using Dynamic Nuclear Polarization Enhanced Solid-State NMR and Matrix-Free Sample Preparation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Bardet</w:t>
+                <w:t xml:space="preserve">NMR analysis of the transformation of wood constituents by torrefaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Melkior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Hediger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201206102⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (1), pp.271-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2011.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043242v1</w:t>
+                <w:t xml:space="preserve">hal-01233101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR analysis of the transformation of wood constituents by torrefaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Gerbaud</w:t>
+                <w:t xml:space="preserve">Rapid Natural-Abundance 2D 13 C- 13 C Correlation Spectroscopy Using Dynamic Nuclear Polarization Enhanced Solid-State NMR and Matrix-Free Sample Preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Hediger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 92 (1), pp.271-280. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 124 (47), pp.11936-11939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2011.06.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201206102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233101v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of metal–metal bonded polymer [Ru(L)(CO)2]n (L = 2,2′-bipyridine) in the solid state using high-resolution NMR and DFT chemical shift calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4969,51 +4969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13C high-resolution solid-state NMR for structural elucidation of archaeological woods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5359,332 +5359,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-Defined Surface Tungstenocarbyne Complexes through the Reaction of [W(⋮C t Bu)(CH 2 t Bu) 3 ] with Silica</w:t>
+                <w:t xml:space="preserve">Multi-dimensional magnetic resonance imaging in a stray magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Le Roux</w:t>
+                <w:t xml:space="preserve">Jay Baltisberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lyndon Emsley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om050086a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 172 (1), pp.79 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2004.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861682v1</w:t>
+                <w:t xml:space="preserve">hal-01906936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-dimensional magnetic resonance imaging in a stray magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Well-Defined Surface Tungstenocarbyne Complexes through the Reaction of [W(⋮C t Bu)(CH 2 t Bu) 3 ] with Silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Baltisberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Hediger</w:t>
+                <w:t xml:space="preserve">Damien Alcor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyndon Emsley</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 172 (1), pp.79 - 84. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (17), pp.4274 - 4279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2004.09.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om050086a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906936v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perhydrocarbyl Re VII Complexes: Comparison of Molecular and Surface Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Copéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5946,51 +5946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Brutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Böckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyndon Emsley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 125, pp.11816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6623,51 +6623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohito Yagita" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhradip Paul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios Papawassiliou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akane Sakiyama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Tomita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c17152" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nelson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hediger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hung" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00108G" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynard-Feytis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pa&#235;pe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aeb0337" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Harrabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Halbritter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Alarab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyaki Chatterjee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Wolska-Pietkiewicz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04271e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Tol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc05880d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Kumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Watbled" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baussanne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00852-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234910v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouleau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bancel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2023.107561" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927273v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Smith" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aussenac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2022.101850" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cattoen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaillant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Matta-Secl&#233;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c01246" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Dakhlaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202114103" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Ying Chow" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c01043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gauto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Marin-Montesinos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC06959K" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zeno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Balsollier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC06312A" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322267v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#228;rker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03874" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052471v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc05696j" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mentink Vigier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06819D" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043262v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mentink-Vigier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Jagtap" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b04911" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048719v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470034590.emrstm1559" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Piretra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boatz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Matlahov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b09002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048398v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC04890D" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez-De-Alba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc02709a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinevere Mathies" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangping Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Caporini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc02199b" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Bonnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael de Paepe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2015.12.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRXF5JX4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849343v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Buzlukov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Buannic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Simonin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b07532" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simonin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731479v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2015.01.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGLDQ1HJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Takahashi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jacquot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc02819a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734609v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiva Feintuch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp03457d" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chenavier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404588" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WZSGQ8J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734607v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Marker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pingret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b09964" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052402v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.arnmr.2014.12.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043248v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2013.12.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01321571v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simorre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2013.06.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V15G1F9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01321585v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja312501d" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043242v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206102" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6E2824984422EDB2194B6C0635BE48F88314F5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melkior" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacob" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gerbaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pape" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.06.042" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNJPF0SZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658604v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chardon-Noblat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00487a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/787BCC2D53319B6E17AB3316672426B0F267EBA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149630v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bardet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giffard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2009.02.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR1FQXS2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150976v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Pape" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#244;c-Kh&#244;c Tr&#226;n" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac802052a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889742v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Gadelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2007.11.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXQ43WJ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861682v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chabanas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alcor" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050086a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DKXHCFMT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Baltisberger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon Emsley" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.09.019" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHDSZC4X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne A Lukens" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja020136s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TSDMPBJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duma" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brutscher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bockmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Emsley" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078170v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Duma" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Brutscher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja B&#246;ckmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja036893n" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908839v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rollet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bourbon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043260v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l De Pa&#235;pe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28275-6_73-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344475v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynard--Feytis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohito Yagita" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhradip Paul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios Papawassiliou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akane Sakiyama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Tomita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c17152" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nelson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hediger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hung" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00108G" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynard-Feytis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pa&#235;pe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aeb0337" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Harrabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Halbritter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Alarab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyaki Chatterjee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Wolska-Pietkiewicz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04271e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Tol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc05880d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Kumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Watbled" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baussanne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00852-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234910v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouleau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bancel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2023.107561" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927273v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Smith" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aussenac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2022.101850" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cattoen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaillant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Matta-Secl&#233;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c01246" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Dakhlaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202114103" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Ying Chow" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c01043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gauto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Marin-Montesinos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC06959K" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zeno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Balsollier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC06312A" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052471v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc05696j" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322267v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#228;rker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03874" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mentink Vigier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06819D" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044496v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Piretra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boatz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Matlahov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b09002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048719v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mentink-Vigier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470034590.emrstm1559" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043262v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Jagtap" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b04911" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667700v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinevere Mathies" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangping Liu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Caporini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc02199b" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048398v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC04890D" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez-De-Alba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc02709a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Bonnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael de Paepe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2015.12.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRXF5JX4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849343v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Buzlukov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Buannic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Simonin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b07532" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simonin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052402v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.arnmr.2014.12.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734607v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Marker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pingret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b09964" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2015.01.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGLDQ1HJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587521v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Takahashi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jacquot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc02819a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734609v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiva Feintuch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp03457d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592879v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chenavier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404588" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WZSGQ8J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043248v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2013.12.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01321571v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simorre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2013.06.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V15G1F9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01321585v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja312501d" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233101v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melkior" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacob" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gerbaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pape" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.06.042" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNJPF0SZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043242v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206102" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6E2824984422EDB2194B6C0635BE48F88314F5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658604v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chardon-Noblat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00487a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/787BCC2D53319B6E17AB3316672426B0F267EBA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149630v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bardet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giffard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2009.02.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR1FQXS2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150976v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Pape" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#244;c-Kh&#244;c Tr&#226;n" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac802052a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889742v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Gadelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2007.11.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXQ43WJ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906936v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Baltisberger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon Emsley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.09.019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHDSZC4X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861682v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chabanas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alcor" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050086a" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DKXHCFMT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne A Lukens" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja020136s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TSDMPBJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duma" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brutscher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bockmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Emsley" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078170v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Duma" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Brutscher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja B&#246;ckmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja036893n" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908839v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rollet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bourbon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043260v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l De Pa&#235;pe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28275-6_73-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344475v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynard--Feytis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>