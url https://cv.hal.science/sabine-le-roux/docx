--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -234,278 +234,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-analytical model for low-density impact-based surface treatments: Application to the abrasive waterjet texturing of thermoplastic polymers</w:t>
+                <w:t xml:space="preserve">Role of oxidation in thermal fatigue damage mechanisms and life of X38CrMoV5 (AISI H11) hot work tool steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fréquelin</w:t>
+                <w:t xml:space="preserve">M. Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+                <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Jumel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Vande Put</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2024.110256⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.art.108584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708085v1</w:t>
+                <w:t xml:space="preserve">hal-04688052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of oxidation in thermal fatigue damage mechanisms and life of X38CrMoV5 (AISI H11) hot work tool steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A semi-analytical model for low-density impact-based surface treatments: Application to the abrasive waterjet texturing of thermoplastic polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fréquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Salem</w:t>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Vande Put</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agathe Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.art.108584. </w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 201, pp.110256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2024.110256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688052v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of process parameters on surface integrity in laser powder bed fusion of Ti-6Al-4V alloy</w:t>
               </w:r>
@@ -915,51 +915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36, pp.1-16/101586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1019,51 +1019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lamesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1140,51 +1140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface integrity while trimming of composite structures: X-ray tomography analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nguyen-Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1244,51 +1244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AnT²COK, an analytical model for cyclic oxidation kinetics of hot-work tool steels in transient thermal cycling conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1495,51 +1495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface and machining induced damage characterization of abrasive water jet milled carbon/epoxy composite specimens and their impact on tensile behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Hejjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1612,51 +1612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis on drilling of carbon fibre reinforced plastic and aluminium stacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Krishnaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2006,51 +2006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Medjedoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2091,352 +2091,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image analysis of microscopic crack patterns applied to thermal fatigue heat-checking of high temperature tool steels</w:t>
+                <w:t xml:space="preserve">Topological and metric properties of microscopic crack patterns: application to thermal fatigue of high temperature tool steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 44, pp.347-358. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (29), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micron.2012.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/29/295301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687308v1</w:t>
+                <w:t xml:space="preserve">hal-01666696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological and metric properties of microscopic crack patterns: application to thermal fatigue of high temperature tool steels</w:t>
+                <w:t xml:space="preserve">Role of heat‐flux density and mechanical loading on the microscopic heat‐checking of high temperature tool steels under thermal fatigue experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Medjedoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46 (29), </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.15-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/29/295301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666696v1</w:t>
+                <w:t xml:space="preserve">hal-01666697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of heat‐flux density and mechanical loading on the microscopic heat‐checking of high temperature tool steels under thermal fatigue experiments</w:t>
+                <w:t xml:space="preserve">Image analysis of microscopic crack patterns applied to thermal fatigue heat-checking of high temperature tool steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Medjedoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51, pp.15-25. </w:t>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.347-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micron.2012.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666697v1</w:t>
+                <w:t xml:space="preserve">hal-01687308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the tribological behavior and wear mechanisms of tool steel grades in hot stamping of a high-strength boron steel</w:t>
               </w:r>
@@ -3072,51 +3072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental conditions and environment effects on thermal fatigue damage accumulation and life of die-casting steel X38CrMoV5 (AISI H11)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Medjedoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3396,51 +3396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lamesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3543,51 +3543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Laribou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (18), 5 p</w:t>
@@ -3616,51 +3616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalized thermal stresses analysis to design a thermal fatigue experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Medjedoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4234,51 +4234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Cano Salinas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14982-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04708085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;quelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jumel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jaillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110256" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04688052v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vande Put" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108584" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shabbar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buchibabu Vicharapu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Muthu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27513-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03867517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sourd" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.108094" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03149468v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Abderrahmane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gaceb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j02.ms.24478" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02941003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101586" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01898697v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.09.018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.12.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01944220v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Medjedoub" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.11.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.05.025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Hejjaji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.02.024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620291v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishnaraj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.02.084" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.07.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290215v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.09.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2012.08.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666696v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/29/295301" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666697v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.02.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687327v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavernier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.02.018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2009025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666707v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Shah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900044" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716282v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dray" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21161" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018739" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847809v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Laribou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666712v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Diaconu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014957390523651" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703129v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baleix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(01)00860-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K6MHQTG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847828v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851458v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Traverse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Cano Salinas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14982-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04688052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vande Put" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108584" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04708085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;quelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jumel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jaillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110256" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shabbar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buchibabu Vicharapu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Muthu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27513-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03867517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sourd" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.108094" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03149468v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Abderrahmane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gaceb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j02.ms.24478" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02941003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101586" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01898697v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.09.018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.12.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01944220v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Medjedoub" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.11.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.05.025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Hejjaji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.02.024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620291v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishnaraj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.02.084" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.07.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290215v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.09.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/29/295301" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.02.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2012.08.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687327v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavernier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.02.018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2009025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666707v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Shah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900044" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716282v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dray" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21161" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018739" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847809v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Laribou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666712v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Diaconu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014957390523651" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703129v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baleix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(01)00860-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K6MHQTG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847828v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851458v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Traverse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>