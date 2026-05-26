--- v1 (2026-04-10)
+++ v2 (2026-05-26)
@@ -2091,235 +2091,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological and metric properties of microscopic crack patterns: application to thermal fatigue of high temperature tool steels</w:t>
+                <w:t xml:space="preserve">Role of heat‐flux density and mechanical loading on the microscopic heat‐checking of high temperature tool steels under thermal fatigue experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Medjedoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46 (29), </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.15-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/29/295301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666696v1</w:t>
+                <w:t xml:space="preserve">hal-01666697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of heat‐flux density and mechanical loading on the microscopic heat‐checking of high temperature tool steels under thermal fatigue experiments</w:t>
+                <w:t xml:space="preserve">Topological and metric properties of microscopic crack patterns: application to thermal fatigue of high temperature tool steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51, pp.15-25. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (29), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/29/295301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666697v1</w:t>
+                <w:t xml:space="preserve">hal-01666696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image analysis of microscopic crack patterns applied to thermal fatigue heat-checking of high temperature tool steels</w:t>
               </w:r>
@@ -2923,468 +2923,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simplified Method to Determine the 3D Orientation of an Injection Molded Fiber-Filled Polymer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Jourdain</w:t>
+                <w:t xml:space="preserve">Experimental conditions and environment effects on thermal fatigue damage accumulation and life of die-casting steel X38CrMoV5 (AISI H11)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Medjedoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lamesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.21161⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (2/3), pp.336-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716282v1</w:t>
+                <w:t xml:space="preserve">hal-01685075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental conditions and environment effects on thermal fatigue damage accumulation and life of die-casting steel X38CrMoV5 (AISI H11)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dour</w:t>
+                <w:t xml:space="preserve">A Simplified Method to Determine the 3D Orientation of an Injection Molded Fiber-Filled Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (2/3), pp.336-349. </w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48 (11), pp.2159-2168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pen.21161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685075v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi in situ par vision artificielle des déformations d'une pièce métallique pendant une trempe</w:t>
+                <w:t xml:space="preserve">Monitoring distorsions of metallic parts during quenching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lamesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, p.29-34</w:t>
+              <w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (18), 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441902v1</w:t>
+                <w:t xml:space="preserve">hal-01847809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring distorsions of metallic parts during quenching</w:t>
+                <w:t xml:space="preserve">Suivi in situ par vision artificielle des déformations d'une pièce métallique pendant une trempe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lamesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17 (18), 12 p</w:t>
+              <w:t xml:space="preserve">Traitement Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p.29-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847809v1</w:t>
+                <w:t xml:space="preserve">hal-00441902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endommagement et durée de vie des outillages de mise en forme à chaud</w:t>
               </w:r>
@@ -4234,51 +4234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Cano Salinas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14982-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04688052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vande Put" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108584" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04708085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;quelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jumel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jaillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110256" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shabbar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buchibabu Vicharapu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Muthu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27513-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03867517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sourd" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.108094" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03149468v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Abderrahmane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gaceb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j02.ms.24478" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02941003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101586" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01898697v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.09.018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.12.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01944220v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Medjedoub" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.11.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.05.025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Hejjaji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.02.024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620291v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishnaraj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.02.084" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.07.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290215v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.09.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/29/295301" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.02.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2012.08.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687327v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavernier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.02.018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2009025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666707v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Shah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900044" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716282v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dray" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21161" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018739" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847809v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Laribou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666712v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Diaconu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014957390523651" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703129v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baleix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(01)00860-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K6MHQTG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847828v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851458v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Traverse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Cano Salinas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14982-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04688052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vande Put" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108584" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04708085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;quelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jumel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jaillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110256" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shabbar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buchibabu Vicharapu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Muthu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27513-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03867517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sourd" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.108094" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03149468v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Abderrahmane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gaceb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j02.ms.24478" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02941003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101586" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01898697v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.09.018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.12.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01944220v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Medjedoub" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.11.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.05.025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Hejjaji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.02.024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620291v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishnaraj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.02.084" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.07.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290215v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.09.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666697v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.02.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666696v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/29/295301" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2012.08.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687327v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavernier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.02.018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2009025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666707v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Shah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900044" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685075v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018739" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716282v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21161" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847809v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441902v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Laribou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666712v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Diaconu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014957390523651" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703129v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baleix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(01)00860-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K6MHQTG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847828v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851458v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Traverse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>