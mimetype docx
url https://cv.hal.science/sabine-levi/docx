--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -507,230 +507,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-HT1A and 5-HT2B receptor interaction and co-clustering regulate serotonergic neuron excitability</w:t>
+                <w:t xml:space="preserve">NKCC1 and KCC2 Chloride Transporters Have Different Membrane Dynamics on the Surface of Hippocampal Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Benhadda</w:t>
+                <w:t xml:space="preserve">Erwan Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Delhaye</w:t>
+                <w:t xml:space="preserve">Etienne Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaha Merlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Moutkine</w:t>
+                <w:t xml:space="preserve">Juliette Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.107401⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (19), pp.2363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells12192363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196168v1</w:t>
+                <w:t xml:space="preserve">hal-04241734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Diinamic, a flexible and robust method for clustering analysis in single-molecule localization microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Paupiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaha Merlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -745,321 +745,321 @@
               <w:t xml:space="preserve">Biological Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, pp.e14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S2633903X23000156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral Diffusion of NKCC1 Contributes to Chloride Homeostasis in Neurons and Is Rapidly Regulated by the WNK Signaling Pathway</w:t>
+                <w:t xml:space="preserve">5-HT1A and 5-HT2B receptor interaction and co-clustering regulate serotonergic neuron excitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Côme</w:t>
+                <w:t xml:space="preserve">Amina Benhadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Blachier</w:t>
+                <w:t xml:space="preserve">Célia Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Gouhier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Imane Moutkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (3), pp.464. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (8), pp.107401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells12030464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.107401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973953v1</w:t>
+                <w:t xml:space="preserve">hal-04196168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NKCC1 and KCC2 Chloride Transporters Have Different Membrane Dynamics on the Surface of Hippocampal Neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lateral Diffusion of NKCC1 Contributes to Chloride Homeostasis in Neurons and Is Rapidly Regulated by the WNK Signaling Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Pol</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Simon Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (19), pp.2363. </w:t>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells12192363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells12030464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241734v1</w:t>
+                <w:t xml:space="preserve">hal-03973953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le cerveau se débarrasse des synapses surnuméraires au cours du développement</w:t>
               </w:r>
@@ -1149,64 +1149,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational state-dependent regulation of GABAA receptor diffusion and subsynaptic domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaha Merlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1398,404 +1398,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03381756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of adenosine and GABA signaling for synapse stabilization during development</w:t>
+                <w:t xml:space="preserve">Increased surface P2X4 receptor regulates anxiety and memory in P2X4 internalization-defective knock-in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferran Gomez-Castro</w:t>
+                <w:t xml:space="preserve">Eléonore Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Zappettini</w:t>
+                <w:t xml:space="preserve">Thomas Deluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica C Pressey</w:t>
+                <w:t xml:space="preserve">Kjara Pilch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla G Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Russeau</w:t>
+                <w:t xml:space="preserve">Audrey Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan-Till Pougnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abk2055⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (2), pp.629-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-019-0641-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418981v1</w:t>
+                <w:t xml:space="preserve">hal-03871377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased surface P2X4 receptor regulates anxiety and memory in P2X4 internalization-defective knock-in mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence of adenosine and GABA signaling for synapse stabilization during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Deluc</w:t>
+                <w:t xml:space="preserve">Ferran Gomez-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kjara Pilch</w:t>
+                <w:t xml:space="preserve">Stefania Zappettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Martinez</w:t>
+                <w:t xml:space="preserve">Jessica C Pressey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan-Till Pougnet</w:t>
+                <w:t xml:space="preserve">Carla G Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (2), pp.629-644. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 374 (6568), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-019-0641-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abk2055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871377v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased surface P2X4 receptor regulates anxiety and memory in P2X4 internalization-defective knock-in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjara Pilch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan-Till Pougnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (2), 629-644 Epub 2020 Jan 8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41380-019-0641-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438455v1</w:t>
@@ -1806,103 +1806,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonin 2B Receptor by Interacting with NMDA Receptor and CIPP Protein Complex May Control Structural Plasticity at Glutamatergic Synapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benhadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Moutkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chanrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (7), pp.1133-1149. </w:t>
@@ -1940,111 +1940,111 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KCC2 membrane diffusion tunes neuronal chloride homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Poncer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Mobility and trafficking of neuronal membrane proteins, </w:t>
+              <w:t xml:space="preserve">, 2020, Mobility and trafficking of neuronal membrane proteins, 169 (1), pp.107571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2019.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2057,130 +2057,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased surface P2X4 receptor regulates anxiety and memory in 3 P2X4 internalization-defective knock-in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Toulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjara S Pilch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41380-019-0641-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003954v1</w:t>
@@ -2360,51 +2360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pietrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Gomez-Murcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2481,64 +2481,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sereina Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tyagarajan Shiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2583,295 +2583,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of the Intellectual Disability Gene MYT1L with Helix–Loop–Helix Gene Expression, Hippocampus Volume and Hippocampus Activation During Memory Retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GABAA receptor dependent synaptic inhibition rapidly tunes KCC2 activity via the Cl−-sensitive WNK1 kinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heubl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Kepa</w:t>
+                <w:t xml:space="preserve">Jinwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Martinez Medina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alinda Fernandes</w:t>
+                <w:t xml:space="preserve">Jessica Pressey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Al Awabdh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/npp.2017.91⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01749-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01967213v1</w:t>
+                <w:t xml:space="preserve">hal-01921222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GABAA receptor dependent synaptic inhibition rapidly tunes KCC2 activity via the Cl−-sensitive WNK1 kinase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Heubl</w:t>
+                <w:t xml:space="preserve">Associations of the Intellectual Disability Gene MYT1L with Helix–Loop–Helix Gene Expression, Hippocampus Volume and Hippocampus Activation During Memory Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Kepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Martinez Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Erk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinwei Zhang</w:t>
+                <w:t xml:space="preserve">Deepak P Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Pressey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marianne Renner</w:t>
+                <w:t xml:space="preserve">Alinda Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1), </w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (13), pp.2516-2526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01749-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/npp.2017.91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921222v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01967213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple and Powerful Analysis of Lateral Subdiffusion Using Single Particle Tracking</w:t>
               </w:r>
@@ -3715,51 +3715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Nabais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Imani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3781,103 +3781,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-HT1A and 5-HT2B receptor interaction and co-clustering regulates serotonergic neuron excitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benhadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Moutkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3899,103 +3899,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fast diffusion of NKCC1 along the axon is driven by glutamatergic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaha Merlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4043,2619 +4043,2619 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The caffeinated brain: understanding caffeine influence on adult neurogenesis and behavior</w:t>
+                <w:t xml:space="preserve">Neuronal adenosine A2A receptor overexpression exacerbates memory deficits and synaptic loss in an amyloidogenic mouse model of Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jb Moreira</w:t>
+                <w:t xml:space="preserve">D. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jm Mateus</w:t>
+                <w:t xml:space="preserve">V. Gomez-Murcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma Vink</w:t>
+                <w:t xml:space="preserve">V. K. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Am Sebastião</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Lévi</w:t>
+                <w:t xml:space="preserve">C. Montmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ac. Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Annual Meeting EpiEpiNet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">FENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976302v1</w:t>
+                <w:t xml:space="preserve">hal-03974166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling caffeine influence on adult neurogenesis and behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João Baptista Moreira</w:t>
+                <w:t xml:space="preserve">Opposite effects of neuronal and glial A2A receptors on glutamatergic synapse remodeling during synaptogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pressey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Mateus</w:t>
+                <w:t xml:space="preserve">Floriane Louboutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marit Vink</w:t>
+                <w:t xml:space="preserve">Emily Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Sebastião Ana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Lévi</w:t>
+                <w:t xml:space="preserve">Claire Montmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISN/APSN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">FENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974045v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the GABAergic synapse by the WNK pathway</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Marques</w:t>
+                <w:t xml:space="preserve">The caffeinated brain: understanding caffeine influence on adult neurogenesis and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jb Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Vink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Am Sebastião</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd Annual Meeting EpiEpiNet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974039v1</w:t>
+                <w:t xml:space="preserve">hal-03976302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neurogenic potential of caffeine: an in vitro study using the neurosphere assay</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Am Sebastião</w:t>
+                <w:t xml:space="preserve">Unravelling caffeine influence on adult neurogenesis and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Baptista Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marit Vink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sebastião Ana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Annual Meeting EpiEpiNet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">ISN/APSN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976303v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the WNK/SPAK pathway at hippocampal gabaergic synapses</w:t>
+                <w:t xml:space="preserve">Regulation of the GABAergic synapse by the WNK pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaha Merlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BrainConf "Synaptic plasticity"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bordeaux (France), France</w:t>
+              <w:t xml:space="preserve">FENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974037v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposite regulation of glutamatergic synapse remodeling by neuronal and glial A2AR during synaptogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Faivre</w:t>
+                <w:t xml:space="preserve">The neurogenic potential of caffeine: an in vitro study using the neurosphere assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jb Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Vink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rs Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Am Sebastião</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Lil N’ doC Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Lille (France), France</w:t>
+              <w:t xml:space="preserve">3rd Annual Meeting EpiEpiNet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974278v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The caffeinated brain: understanding caffeine influence on adult neurogenesis and behavior</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Am Sebastião</w:t>
+                <w:t xml:space="preserve">The role of the WNK/SPAK pathway at hippocampal gabaergic synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaha Merlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelys Tostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Russeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Annual CAML PhD Students’ Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">BrainConf "Synaptic plasticity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976304v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the wnk/spak pathway at hippocampal gabaergic synapses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Opposite regulation of glutamatergic synapse remodeling by neuronal and glial A2AR during synaptogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pressey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Louboutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Russeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European synapse meeting ESM2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">2nd Lil N’ doC Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974029v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal adenosine A2A receptor overexpression exacerbates memory deficits and synaptic loss in an amyloidogenic mouse model of Alzheimer’s disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ac. Meriaux</w:t>
+                <w:t xml:space="preserve">The caffeinated brain: understanding caffeine influence on adult neurogenesis and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jb Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Vink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Am Sebastião</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, PARIS, France</w:t>
+              <w:t xml:space="preserve">XV Annual CAML PhD Students’ Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974166v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposite effects of neuronal and glial A2A receptors on glutamatergic synapse remodeling during synaptogenesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The role of the wnk/spak pathway at hippocampal gabaergic synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaha Merlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelys Tostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, PARIS, France</w:t>
+              <w:t xml:space="preserve">8th European synapse meeting ESM2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974149v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major contribution of adenosine signaling in glutamatergic synapse remodeling during synaptogenesis</w:t>
+                <w:t xml:space="preserve">Unveiling the effects of caffeine in adult neurogenesis and synaptogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Montmasson</w:t>
+                <w:t xml:space="preserve">B. Moreira J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Russeau</w:t>
+                <w:t xml:space="preserve">A. Vink M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Moutkine</w:t>
+                <w:t xml:space="preserve">S. Rodrigues R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Faivre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K Carvalho</w:t>
+                <w:t xml:space="preserve">M. Sebastião A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurofrance virtual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Neurofrance virtual meeting, France</w:t>
+              <w:t xml:space="preserve">XIV Annual CAML PhD Students’ Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lisbon (virtual event), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974179v1</w:t>
+                <w:t xml:space="preserve">hal-03974257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal upregulation of adenosine a2a receptors exacerbates memory deficits in mouse models of alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Blum</w:t>
+                <w:t xml:space="preserve">K. Gomez-Murcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gomez-Murcia</w:t>
+                <w:t xml:space="preserve">Carvalho K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carvalho K.</w:t>
+                <w:t xml:space="preserve">M. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faivre E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AD/PD virtual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the effects of caffeine in an in vitro model of postnatal neurogenesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabine Lévi</w:t>
+                <w:t xml:space="preserve">Major contribution of adenosine signaling in glutamatergic synapse remodeling during synaptogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Montmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lv Lopes</w:t>
+                <w:t xml:space="preserve">M Russeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Moutkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Meeting of the Portuguese Society for Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Neurofrance virtual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Neurofrance virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976305v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major contribution of adenosine signalling in synaptic remodeling during post-natal development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Blum</w:t>
+                <w:t xml:space="preserve">Characterizing the effects of caffeine in an in vitro model of postnatal neurogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Vink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rs Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Am Sebastião</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lv Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1stLil N’ doC Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Lille (France), France</w:t>
+              <w:t xml:space="preserve">XVII Meeting of the Portuguese Society for Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974263v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the effects of caffeine in adult neurogenesis and synaptogenesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Sebastião A.</w:t>
+                <w:t xml:space="preserve">Major contribution of adenosine signalling in synaptic remodeling during post-natal development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Montmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Annual CAML PhD Students’ Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Lisbon (virtual event), Portugal</w:t>
+              <w:t xml:space="preserve">1stLil N’ doC Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974257v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular crowding as a determinant for the stability of synapses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Renner</w:t>
+                <w:t xml:space="preserve">Influence of GABAA receptor opened, desensitized and closed states on its synaptic diffusion. FENS 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaha Merlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Virtual forum, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974186v1</w:t>
+                <w:t xml:space="preserve">hal-03980307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the WNK-SPAK-OSR1 signaling pathway in neuronal chloride homeostasis and in epilepsy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular crowding as a determinant for the stability of synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Renner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Virtual forum, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974196v1</w:t>
+                <w:t xml:space="preserve">hal-03974186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of GABAA receptor opened, desensitized and closed states on its synaptic diffusion. FENS 2020</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Role of the WNK-SPAK-OSR1 signaling pathway in neuronal chloride homeostasis and in epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinwei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadchouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kahle Kristopher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Virtual forum, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980307v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal adenosine A2A receptor overexpression exacerbates Tau-related memory deficits in a model of Tauopathy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increased surface P2X4 receptor regulates synaptic plasticity and behavior in P2X4 internalization-defective knock-in mice Kjara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Deleau</w:t>
+                <w:t xml:space="preserve">S. Pilch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Temido-Ferreira</w:t>
+                <w:t xml:space="preserve">Martinez Audrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan-Till Pougnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Doudnikoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emilie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Jacques Monod conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976299v1</w:t>
+                <w:t xml:space="preserve">hal-03976297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the open, closed or desensitized states of the GABAA receptor on its membrane dynamics and accumulation at inhibitory synapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaha Merlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Marques</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Moutkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Jacques Monod</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Roscoff, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased surface P2X4 receptor regulates synaptic plasticity and behavior in P2X4 internalization-defective knock-in mice Kjara</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johan-Till Pougnet</w:t>
+                <w:t xml:space="preserve">Neuronal adenosine A2A receptor overexpression exacerbates Tau-related memory deficits in a model of Tauopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pietrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Gomez-Murcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Doudnikoff</w:t>
+                <w:t xml:space="preserve">Aude Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Emilie Allain</w:t>
+                <w:t xml:space="preserve">Mariana Temido-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jacques Monod conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Roscoff, France</w:t>
+              <w:t xml:space="preserve">GDR Mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976297v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal adenosine A2A receptor overexpression exacerbates tau pathology-associated memory deficits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pietrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Gomez-Murcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6697,103 +6697,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased surface P2X4 receptor regulates synaptic plasticity and behavior in P2X4 internalization-defective knock-in mice Kjara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pilch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez Audrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan-Till Pougnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Doudnikoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emilie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 SFN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Chicago, United States</w:t>
@@ -6835,90 +6835,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the WNK-SPAK-OSR1 signaling pathway in neuronal chloride homeostasis and in epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hadchouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurofrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
@@ -6941,808 +6941,808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caffeine exposure during hippocampal synaptogenesis alters network circuitry and hippocampal-dependent memory. Annual meeting of the international Society for neurosciences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Adenosine A2A receptors stabilizes inhibitory synapses during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Gomez-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Zappettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pressey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferran Gomez Castro</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Paula Canas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Christophe Poncer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the international Society for neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Washignton, United States</w:t>
+              <w:t xml:space="preserve">ISN-ESN meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974210v1</w:t>
+                <w:t xml:space="preserve">hal-03974242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caffeine exposure during the period of synaptogenesis alters hippocampal circuitry and related functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Caffeine exposure during hippocampal synaptogenesis alters network circuitry and hippocampal-dependent memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pressey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Gomez Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goutierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poncer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISN-ESN meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, PARIS, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on synaptic inhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Les Diablerets Conference Center in les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974238v1</w:t>
+                <w:t xml:space="preserve">hal-03974236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenosine signalling regulates synaptogenesis in the hippocampus in vivo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Caffeine exposure during hippocampal synaptogenesis alters network circuitry and hippocampal-dependent memory. Annual meeting of the international Society for neurosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pressey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Gomez Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goutierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Russeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Poncer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’ENP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, PARIS, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the international Society for neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Washignton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974230v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adenosine A2A receptors stabilizes inhibitory synapses during development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Gomez-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Zappettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pressey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Canas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurofrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenosine A2A receptors stabilizes inhibitory synapses during development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Adenosine signalling regulates synaptogenesis in the hippocampus in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pressey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Gomez Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goutierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poncer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISN-ESN meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, PARIS, France</w:t>
+              <w:t xml:space="preserve">Journées de l’ENP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974242v1</w:t>
+                <w:t xml:space="preserve">hal-03974230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caffeine exposure during hippocampal synaptogenesis alters network circuitry and hippocampal-dependent memory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Caffeine exposure during the period of synaptogenesis alters hippocampal circuitry and related functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pressey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Gomez Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goutierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poncer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on synaptic inhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Les Diablerets Conference Center in les Diablerets, Switzerland</w:t>
+              <w:t xml:space="preserve">ISN-ESN meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974236v1</w:t>
+                <w:t xml:space="preserve">hal-03974238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adenosine signalling regulates synaptogenesis in the hippocampus in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pressey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Gomez Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goutierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7806,103 +7806,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adenosine A2A receptor: a coincidence detector to stabilize/eliminate inhibitory synapses during development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Zappettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Gomez-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pressey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the international Society for neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Washignton DC, United States</w:t>
@@ -8114,77 +8114,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the GABAergic synapse by the WNK pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaha Merlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8226,64 +8226,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-canonical role of NKCC1 in neurons by regulating KCC2 function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8479,152 +8479,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the effects of caffeine in adult neurogenesis and synaptogenesis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A2ar signalling regulates synaptogenesis in the developing brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Annual CAML PhD Students’ Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Neurofrance virtual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Neurosciences Françaises, May 2021, colloque virtuel international, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976307v1</w:t>
+                <w:t xml:space="preserve">hal-03973993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A2AR signalling regulates synaptogenesis in the developing brain.</w:t>
               </w:r>
@@ -8673,96 +8617,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A2ar signalling regulates synaptogenesis in the developing brain.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling the effects of caffeine in adult neurogenesis and synaptogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jb Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Vink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rs Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Am Sebastião</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurofrance virtual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des Neurosciences Françaises, May 2021, colloque virtuel international, France</w:t>
+              <w:t xml:space="preserve">XIV Annual CAML PhD Students’ Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973993v1</w:t>
+                <w:t xml:space="preserve">hal-03976307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of GABAergic synaptic plasticity by Cl- second messenger signaling pathway</w:t>
               </w:r>
@@ -8811,165 +8811,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A2AR signalling regulates synaptogenesis in the developing brain.</w:t>
+                <w:t xml:space="preserve">Tuning of synaptic inhibition by the second messenger Cl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Purine meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1st European Purine meeting, Sep 2019, Saint Jacques de Compostelle, Spain</w:t>
+              <w:t xml:space="preserve">ISN-ASN meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISN-ASN, Aug 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973995v1</w:t>
+                <w:t xml:space="preserve">hal-03973996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of synaptic inhibition by the second messenger Cl</w:t>
+                <w:t xml:space="preserve">A2AR signalling regulates synaptogenesis in the developing brain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISN-ASN meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISN-ASN, Aug 2019, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">1st European Purine meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1st European Purine meeting, Sep 2019, Saint Jacques de Compostelle, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973996v1</w:t>
+                <w:t xml:space="preserve">hal-03973995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adenosine signalling regulates inhibitory synaptogenesis in the hippocampus</w:t>
               </w:r>
@@ -9449,51 +9449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383232v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Lima" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Paupiah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaha Merlaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Imani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine L&#233;vi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.104031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383241v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fath" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brouillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cabay&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nuss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116587" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04684882v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Murcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Launay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Burgard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae113" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196168v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benhadda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Delhaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Moutkine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Russeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107401" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194138v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Levi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X23000156" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973953v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blachier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gouhier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12030464" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241734v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12192363" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022076" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03858323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Saade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Tostain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105467" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03381756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Al Awabdh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Donneger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goutierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial S&#233;veno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Vigy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2926-20.2021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03418981v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Gomez-Castro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Zappettini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C Pressey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla G Silva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abk2055" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871377v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deluc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjara Pilch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martinez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Till Pougnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-019-0641-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Quentin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chanrion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.0c00638" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02415465v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Poncer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.03.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Toulm&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjara S Pilch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02055795v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heubl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Schwartz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2019.00048" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pietrowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz288" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sereina Battaglia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Renner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tyagarajan Shiva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0203-17.2017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01967213v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kepa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Martinez Medina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Erk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak P Srivastava" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinda Fernandes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2017.91" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921222v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pressey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01749-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668742v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hennekinne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Triller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.09.017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921358v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eug&#232;ne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2014.06.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261295v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Bannai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihiro Niwa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#160;w. Sherwood" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya&#160;nidhi Shrivastava" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misa Arizono" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.12.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277638v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goaillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Groc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mantegazza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Matifat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.20795" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002449v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Luccardini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Rostaing" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Riveau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383253v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Delhaye" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Nabais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944988v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974280v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976302v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Moreira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Mateus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Vink" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Sebasti&#227;o" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974045v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Baptista Moreira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Mateus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit Vink" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sebasti&#227;o Ana" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974039v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976303v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rs Rodrigues" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974037v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974278v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montmasson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pressey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louboutin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Russeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faivre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976304v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974029v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974166v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blum" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gomez-Murcia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K. Carvalho" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac. Meriaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974149v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Louboutin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Faivre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montmasson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974179v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Montmasson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Russeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moutkine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faivre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Carvalho" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974273v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gomez-Murcia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvalho K." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumoulin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faivre E." TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976305v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lv Lopes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974263v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974257v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreira J." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vink M." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues R." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebasti&#227;o A." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974186v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974196v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadchouel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kahle Kristopher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980307v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976299v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deleau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Temido-Ferreira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974247v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976297v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Audrey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Doudnikoff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emilie Allain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976300v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hansen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976298v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974206v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974210v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Gomez Castro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974238v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poncer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974230v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974221v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Canas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974242v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974236v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974224v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974217v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973983v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973979v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974004v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974174v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piesse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973976v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973999v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976307v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973990v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973993v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974023v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973995v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973996v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973997v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03131982v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chevy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Simonnet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815318-5.00007-8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03974297v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383232v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Lima" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Paupiah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaha Merlaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Imani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine L&#233;vi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.104031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383241v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fath" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brouillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cabay&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nuss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116587" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04684882v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Murcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Launay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Burgard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae113" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gouhier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Russeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12192363" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marques" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Levi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X23000156" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benhadda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Delhaye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Moutkine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107401" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blachier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12030464" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022076" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03858323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Saade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Tostain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105467" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03381756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Al Awabdh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Donneger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goutierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial S&#233;veno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Vigy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2926-20.2021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871377v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bertin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deluc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjara Pilch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martinez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Till Pougnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-019-0641-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03418981v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Gomez-Castro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Zappettini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C Pressey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla G Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abk2055" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Quentin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chanrion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.0c00638" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02415465v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Poncer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.03.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Toulm&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjara S Pilch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02055795v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heubl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Schwartz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2019.00048" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pietrowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz288" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sereina Battaglia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Renner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tyagarajan Shiva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0203-17.2017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921222v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pressey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01749-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01967213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kepa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Martinez Medina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Erk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak P Srivastava" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinda Fernandes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2017.91" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668742v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hennekinne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Triller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.09.017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921358v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eug&#232;ne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2014.06.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261295v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Bannai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihiro Niwa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#160;w. Sherwood" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya&#160;nidhi Shrivastava" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misa Arizono" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.12.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277638v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goaillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Groc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mantegazza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Matifat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.20795" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002449v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Luccardini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Rostaing" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Riveau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383253v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Delhaye" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Nabais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944988v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974280v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974166v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blum" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gomez-Murcia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K. Carvalho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montmasson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac. Meriaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974149v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Louboutin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Faivre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montmasson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976302v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Moreira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Mateus" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Vink" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Sebasti&#227;o" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974045v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Baptista Moreira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Mateus" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit Vink" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sebasti&#227;o Ana" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974039v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976303v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rs Rodrigues" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974037v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974278v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pressey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louboutin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Russeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faivre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976304v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974029v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974257v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreira J." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vink M." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues R." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebasti&#227;o A." TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974273v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gomez-Murcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvalho K." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumoulin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faivre E." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974179v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Montmasson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Russeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moutkine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faivre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Carvalho" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976305v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lv Lopes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974263v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980307v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974186v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974196v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadchouel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kahle Kristopher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976297v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Audrey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Doudnikoff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emilie Allain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974247v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976299v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deleau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Temido-Ferreira" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976300v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hansen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976298v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974206v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974242v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Canas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974236v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Gomez Castro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poncer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974210v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974221v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974230v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974238v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974224v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974217v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973983v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973979v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974004v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974174v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piesse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973976v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973999v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973993v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973990v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976307v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974023v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973996v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973995v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973997v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03131982v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chevy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Simonnet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815318-5.00007-8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03974297v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>