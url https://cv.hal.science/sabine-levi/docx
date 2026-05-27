--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -507,559 +507,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NKCC1 and KCC2 Chloride Transporters Have Different Membrane Dynamics on the Surface of Hippocampal Neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing Diinamic, a flexible and robust method for clustering analysis in single-molecule localization microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Paupiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Pol</w:t>
+                <w:t xml:space="preserve">Xavier Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaha Merlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Côme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zaha Merlaud</w:t>
+                <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Gouhier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Russeau</w:t>
+                <w:t xml:space="preserve">Sabine Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells12192363⟩</w:t>
+              <w:t xml:space="preserve">Biological Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2633903X23000156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241734v1</w:t>
+                <w:t xml:space="preserve">hal-04194138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Diinamic, a flexible and robust method for clustering analysis in single-molecule localization microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Paupiah</w:t>
+                <w:t xml:space="preserve">5-HT1A and 5-HT2B receptor interaction and co-clustering regulate serotonergic neuron excitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Benhadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Célia Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Moutkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.e14. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (8), pp.107401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S2633903X23000156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.107401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194138v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-HT1A and 5-HT2B receptor interaction and co-clustering regulate serotonergic neuron excitability</w:t>
+                <w:t xml:space="preserve">Lateral Diffusion of NKCC1 Contributes to Chloride Homeostasis in Neurons and Is Rapidly Regulated by the WNK Signaling Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Benhadda</w:t>
+                <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Delhaye</w:t>
+                <w:t xml:space="preserve">Simon Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Moutkine</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Juliette Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (8), pp.107401. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.107401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells12030464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196168v1</w:t>
+                <w:t xml:space="preserve">hal-03973953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral Diffusion of NKCC1 Contributes to Chloride Homeostasis in Neurons and Is Rapidly Regulated by the WNK Signaling Pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NKCC1 and KCC2 Chloride Transporters Have Different Membrane Dynamics on the Surface of Hippocampal Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaha Merlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Côme</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (3), pp.464. </w:t>
+              <w:t xml:space="preserve">, 2023, 12 (19), pp.2363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells12030464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells12192363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973953v1</w:t>
+                <w:t xml:space="preserve">hal-04241734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le cerveau se débarrasse des synapses surnuméraires au cours du développement</w:t>
               </w:r>
@@ -1149,64 +1149,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational state-dependent regulation of GABAA receptor diffusion and subsynaptic domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaha Merlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1590,51 +1590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica C Pressey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla G Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 374 (6568), </w:t>
@@ -1806,103 +1806,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonin 2B Receptor by Interacting with NMDA Receptor and CIPP Protein Complex May Control Structural Plasticity at Glutamatergic Synapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benhadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Moutkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chanrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (7), pp.1133-1149. </w:t>
@@ -1940,64 +1940,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KCC2 membrane diffusion tunes neuronal chloride homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Poncer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2360,51 +2360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pietrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Gomez-Murcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2481,64 +2481,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sereina Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tyagarajan Shiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3715,51 +3715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Nabais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Imani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3781,103 +3781,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-HT1A and 5-HT2B receptor interaction and co-clustering regulates serotonergic neuron excitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benhadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Moutkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3899,3085 +3899,4178 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fast diffusion of NKCC1 along the axon is driven by glutamatergic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaha Merlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Côme</w:t>
+                <w:t xml:space="preserve">Marion Russeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulation of the GABAergic synapse by the WNK pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaha Merlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Russeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Satellite Meeting of the FENS Forum 2022: The Neuroarcheology of brain disorders and GABA signals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FENS, Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence of adenosine and GABA signaling for synapse stabilization during development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BrainConf "Synaptic plasticity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bordeaux Neurocampus, Sep 2022, Bordeaux (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence of adenosine and GABA signaling for synapse stabilization during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th European synapse meeting ESM2022, Oct 20-21 2022,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Coimbra, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-canonical role of NKCC1 in neurons by regulating KCC2 function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Erwan Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Federation of European Neuroscience Societies ( FENS ) Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FENS, Jul 2022, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle de l’adenosine dans la formation des synapses au cours du développement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Purine Club</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La signalization WNK: un régulateur clé à la synapse inhibitrice et une nouvelle cible dans l’épilepsie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LFCE/FFRE colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LFCE/FFRE, Oct 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A2AR signalling regulates synaptogenesis in the developing brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinar on post-translational modifications in neuronal physiology and brain disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humanitas University, Jul 2021, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unveiling the effects of caffeine in adult neurogenesis and synaptogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jb Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Vink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rs Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Am Sebastião</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03974280v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV Annual CAML PhD Students’ Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A2ar signalling regulates synaptogenesis in the developing brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurofrance virtual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Neurosciences Françaises, May 2021, colloque virtuel international, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuning of synaptic inhibition by the second messenger Cl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISN-ASN meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISN-ASN, Aug 2019, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuning of GABAergic synaptic plasticity by Cl- second messenger signaling pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cajal course on Advanced Techniques for Synapse Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cajal course, Bordeaux School of Neuroscience, Oct 2019, Bordeaux (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A2AR signalling regulates synaptogenesis in the developing brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st European Purine meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1st European Purine meeting, Sep 2019, Saint Jacques de Compostelle, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adenosine signalling regulates inhibitory synaptogenesis in the hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Purines 2018 International meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Foz de Iguaçu, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal adenosine A2A receptor overexpression exacerbates memory deficits and synaptic loss in an amyloidogenic mouse model of Alzheimer’s disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ac. Meriaux</w:t>
+                <w:t xml:space="preserve">The caffeinated brain: understanding caffeine influence on adult neurogenesis and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jb Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Vink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Am Sebastião</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, PARIS, France</w:t>
+              <w:t xml:space="preserve">3rd Annual Meeting EpiEpiNet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974166v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposite effects of neuronal and glial A2A receptors on glutamatergic synapse remodeling during synaptogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Montmasson</w:t>
+                <w:t xml:space="preserve">Unravelling caffeine influence on adult neurogenesis and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Baptista Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marit Vink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sebastião Ana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, PARIS, France</w:t>
+              <w:t xml:space="preserve">ISN/APSN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974149v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The caffeinated brain: understanding caffeine influence on adult neurogenesis and behavior</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Am Sebastião</w:t>
+                <w:t xml:space="preserve">Regulation of the GABAergic synapse by the WNK pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaha Merlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Russeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Annual Meeting EpiEpiNet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">FENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976302v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling caffeine influence on adult neurogenesis and behavior</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria Sebastião Ana</w:t>
+                <w:t xml:space="preserve">The neurogenic potential of caffeine: an in vitro study using the neurosphere assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jb Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Vink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rs Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Am Sebastião</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISN/APSN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">3rd Annual Meeting EpiEpiNet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974045v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the GABAergic synapse by the WNK pathway</w:t>
+                <w:t xml:space="preserve">The role of the WNK/SPAK pathway at hippocampal gabaergic synapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaha Merlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelys Tostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">BrainConf "Synaptic plasticity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974039v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neurogenic potential of caffeine: an in vitro study using the neurosphere assay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Lévi</w:t>
+                <w:t xml:space="preserve">Opposite regulation of glutamatergic synapse remodeling by neuronal and glial A2AR during synaptogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pressey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Louboutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Russeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Annual Meeting EpiEpiNet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">2nd Lil N’ doC Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976303v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the WNK/SPAK pathway at hippocampal gabaergic synapses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juliette Gouhier</w:t>
+                <w:t xml:space="preserve">The caffeinated brain: understanding caffeine influence on adult neurogenesis and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jb Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Vink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Am Sebastião</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BrainConf "Synaptic plasticity"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bordeaux (France), France</w:t>
+              <w:t xml:space="preserve">XV Annual CAML PhD Students’ Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974037v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposite regulation of glutamatergic synapse remodeling by neuronal and glial A2AR during synaptogenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of the wnk/spak pathway at hippocampal gabaergic synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaha Merlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelys Tostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Russeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Lil N’ doC Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Lille (France), France</w:t>
+              <w:t xml:space="preserve">8th European synapse meeting ESM2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974278v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The caffeinated brain: understanding caffeine influence on adult neurogenesis and behavior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Lévi</w:t>
+                <w:t xml:space="preserve">Neuronal adenosine A2A receptor overexpression exacerbates memory deficits and synaptic loss in an amyloidogenic mouse model of Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gomez-Murcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. K. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ac. Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Annual CAML PhD Students’ Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">FENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976304v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the wnk/spak pathway at hippocampal gabaergic synapses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Opposite effects of neuronal and glial A2A receptors on glutamatergic synapse remodeling during synaptogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pressey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Louboutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Montmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European synapse meeting ESM2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">FENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974029v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the effects of caffeine in adult neurogenesis and synaptogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Lévi</w:t>
+                <w:t xml:space="preserve">Neuronal upregulation of adenosine a2a receptors exacerbates memory deficits in mouse models of alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gomez-Murcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carvalho K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faivre E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Annual CAML PhD Students’ Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Lisbon (virtual event), Portugal</w:t>
+              <w:t xml:space="preserve">AD/PD virtual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974257v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal upregulation of adenosine a2a receptors exacerbates memory deficits in mouse models of alzheimer's disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Faivre E.</w:t>
+                <w:t xml:space="preserve">Major contribution of adenosine signaling in glutamatergic synapse remodeling during synaptogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Montmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Russeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Moutkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AD/PD virtual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, virtual meeting, France</w:t>
+              <w:t xml:space="preserve">Neurofrance virtual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Neurofrance virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974273v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major contribution of adenosine signaling in glutamatergic synapse remodeling during synaptogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K Carvalho</w:t>
+                <w:t xml:space="preserve">Characterizing the effects of caffeine in an in vitro model of postnatal neurogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Vink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rs Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Am Sebastião</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lv Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurofrance virtual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Neurofrance virtual meeting, France</w:t>
+              <w:t xml:space="preserve">XVII Meeting of the Portuguese Society for Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974179v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the effects of caffeine in an in vitro model of postnatal neurogenesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Am Sebastião</w:t>
+                <w:t xml:space="preserve">Major contribution of adenosine signalling in synaptic remodeling during post-natal development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Montmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Meeting of the Portuguese Society for Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">1stLil N’ doC Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976305v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major contribution of adenosine signalling in synaptic remodeling during post-natal development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Blum</w:t>
+                <w:t xml:space="preserve">Unveiling the effects of caffeine in adult neurogenesis and synaptogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Moreira J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vink M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodrigues R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sebastião A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1stLil N’ doC Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Lille (France), France</w:t>
+              <w:t xml:space="preserve">XIV Annual CAML PhD Students’ Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lisbon (virtual event), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974263v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of GABAA receptor opened, desensitized and closed states on its synaptic diffusion. FENS 2020</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Russeau</w:t>
+                <w:t xml:space="preserve">Molecular crowding as a determinant for the stability of synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Virtual forum, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980307v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular crowding as a determinant for the stability of synapses</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of the WNK-SPAK-OSR1 signaling pathway in neuronal chloride homeostasis and in epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinwei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadchouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kahle Kristopher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Virtual forum, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974186v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the WNK-SPAK-OSR1 signaling pathway in neuronal chloride homeostasis and in epilepsy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of GABAA receptor opened, desensitized and closed states on its synaptic diffusion. FENS 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaha Merlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Côme</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Russeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Virtual forum, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974196v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased surface P2X4 receptor regulates synaptic plasticity and behavior in P2X4 internalization-defective knock-in mice Kjara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pilch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez Audrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan-Till Pougnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Doudnikoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emilie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Monod conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the open, closed or desensitized states of the GABAA receptor on its membrane dynamics and accumulation at inhibitory synapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaha Merlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Moutkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Jacques Monod</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Roscoff, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal adenosine A2A receptor overexpression exacerbates Tau-related memory deficits in a model of Tauopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pietrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Gomez-Murcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Temido-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal adenosine A2A receptor overexpression exacerbates tau pathology-associated memory deficits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pietrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Gomez-Murcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Purines 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Saint Jacques de Compostelle, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased surface P2X4 receptor regulates synaptic plasticity and behavior in P2X4 internalization-defective knock-in mice Kjara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pilch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez Audrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan-Till Pougnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Doudnikoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emilie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 SFN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the WNK-SPAK-OSR1 signaling pathway in neuronal chloride homeostasis and in epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hadchouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurofrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adenosine A2A receptors stabilizes inhibitory synapses during development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Gomez-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6986,763 +8079,763 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Zappettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pressey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Canas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISN-ESN meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caffeine exposure during hippocampal synaptogenesis alters network circuitry and hippocampal-dependent memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pressey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Gomez Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goutierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poncer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on synaptic inhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Les Diablerets Conference Center in les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caffeine exposure during hippocampal synaptogenesis alters network circuitry and hippocampal-dependent memory. Annual meeting of the international Society for neurosciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adenosine A2A receptors stabilizes inhibitory synapses during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Gomez-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Zappettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pressey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Canas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Christophe Poncer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the international Society for neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Washignton, United States</w:t>
+              <w:t xml:space="preserve">Neurofrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974210v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenosine A2A receptors stabilizes inhibitory synapses during development</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caffeine exposure during hippocampal synaptogenesis alters network circuitry and hippocampal-dependent memory. Annual meeting of the international Society for neurosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pressey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Gomez Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goutierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Poncer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurofrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bordeaux (France), France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the international Society for neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Washignton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974221v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adenosine signalling regulates synaptogenesis in the hippocampus in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pressey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Gomez Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goutierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poncer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’ENP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caffeine exposure during the period of synaptogenesis alters hippocampal circuitry and related functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pressey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Gomez Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goutierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poncer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISN-ESN meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adenosine signalling regulates synaptogenesis in the hippocampus in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pressey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Gomez Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goutierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7770,1275 +8863,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurofrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adenosine A2A receptor: a coincidence detector to stabilize/eliminate inhibitory synapses during development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Zappettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Gomez-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pressey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the international Society for neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Washignton DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974217v1</w:t>
-              </w:r>
-[...1091 lines deleted...]
-                <w:t xml:space="preserve">hal-03973997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9449,51 +9449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383232v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Lima" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Paupiah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaha Merlaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Imani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine L&#233;vi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.104031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383241v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fath" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brouillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cabay&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nuss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116587" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04684882v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Murcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Launay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Burgard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae113" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gouhier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Russeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12192363" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marques" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Levi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X23000156" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benhadda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Delhaye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Moutkine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107401" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blachier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12030464" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022076" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03858323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Saade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Tostain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105467" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03381756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Al Awabdh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Donneger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goutierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial S&#233;veno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Vigy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2926-20.2021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871377v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bertin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deluc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjara Pilch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martinez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Till Pougnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-019-0641-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03418981v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Gomez-Castro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Zappettini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C Pressey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla G Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abk2055" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Quentin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chanrion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.0c00638" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02415465v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Poncer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.03.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Toulm&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjara S Pilch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02055795v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heubl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Schwartz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2019.00048" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pietrowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz288" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sereina Battaglia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Renner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tyagarajan Shiva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0203-17.2017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921222v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pressey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01749-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01967213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kepa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Martinez Medina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Erk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak P Srivastava" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinda Fernandes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2017.91" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668742v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hennekinne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Triller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.09.017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921358v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eug&#232;ne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2014.06.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261295v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Bannai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihiro Niwa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#160;w. Sherwood" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya&#160;nidhi Shrivastava" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misa Arizono" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.12.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277638v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goaillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Groc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mantegazza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Matifat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.20795" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002449v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Luccardini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Rostaing" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Riveau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383253v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Delhaye" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Nabais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944988v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974280v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974166v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blum" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gomez-Murcia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K. Carvalho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montmasson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac. Meriaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974149v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Louboutin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Faivre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montmasson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976302v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Moreira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Mateus" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Vink" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Sebasti&#227;o" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974045v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Baptista Moreira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Mateus" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit Vink" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sebasti&#227;o Ana" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974039v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976303v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rs Rodrigues" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974037v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974278v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pressey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louboutin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Russeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faivre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976304v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974029v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974257v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreira J." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vink M." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues R." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebasti&#227;o A." TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974273v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gomez-Murcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvalho K." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumoulin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faivre E." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974179v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Montmasson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Russeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moutkine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faivre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Carvalho" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976305v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lv Lopes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974263v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980307v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974186v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974196v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadchouel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kahle Kristopher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976297v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Audrey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Doudnikoff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emilie Allain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974247v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976299v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deleau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Temido-Ferreira" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976300v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hansen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976298v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974206v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974242v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Canas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974236v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Gomez Castro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poncer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974210v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974221v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974230v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974238v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974224v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974217v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973983v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973979v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974004v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974174v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piesse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973976v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973999v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973993v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973990v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976307v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974023v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973996v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973995v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973997v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03131982v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chevy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Simonnet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815318-5.00007-8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03974297v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383232v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Lima" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Paupiah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaha Merlaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Imani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine L&#233;vi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.104031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383241v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fath" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brouillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cabay&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nuss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116587" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04684882v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Murcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Launay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Burgard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae113" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194138v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Russeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Levi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X23000156" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196168v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benhadda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Delhaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Moutkine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107401" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973953v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blachier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gouhier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12030464" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241734v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12192363" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022076" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03858323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Saade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Tostain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105467" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03381756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Al Awabdh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Donneger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goutierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial S&#233;veno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Vigy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2926-20.2021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871377v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bertin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deluc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjara Pilch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martinez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Till Pougnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-019-0641-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03418981v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Gomez-Castro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Zappettini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C Pressey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla G Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abk2055" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Quentin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chanrion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.0c00638" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02415465v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Poncer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.03.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Toulm&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjara S Pilch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02055795v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heubl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Schwartz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2019.00048" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pietrowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz288" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sereina Battaglia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Renner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tyagarajan Shiva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0203-17.2017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921222v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pressey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01749-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01967213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kepa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Martinez Medina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Erk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak P Srivastava" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinda Fernandes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2017.91" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668742v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hennekinne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Triller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.09.017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921358v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eug&#232;ne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2014.06.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261295v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Bannai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihiro Niwa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#160;w. Sherwood" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya&#160;nidhi Shrivastava" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misa Arizono" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.12.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277638v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goaillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Groc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mantegazza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Matifat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.20795" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002449v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Luccardini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Rostaing" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Riveau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383253v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Delhaye" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Nabais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944988v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974280v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973983v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973979v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974174v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piesse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973976v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973999v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973990v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976307v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Moreira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Vink" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rs Rodrigues" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Sebasti&#227;o" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973993v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973996v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974023v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973995v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973997v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976302v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Mateus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974045v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Baptista Moreira" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Mateus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit Vink" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sebasti&#227;o Ana" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974039v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976303v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974037v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974278v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montmasson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pressey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louboutin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Russeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faivre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976304v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974029v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974166v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blum" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gomez-Murcia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K. Carvalho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac. Meriaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974149v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Louboutin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Faivre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montmasson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974273v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gomez-Murcia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvalho K." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumoulin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faivre E." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Montmasson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Russeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moutkine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faivre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Carvalho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976305v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lv Lopes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974263v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974257v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreira J." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vink M." TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues R." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebasti&#227;o A." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974186v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974196v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadchouel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kahle Kristopher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980307v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976297v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilch" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Audrey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Doudnikoff" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emilie Allain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974247v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976299v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deleau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Temido-Ferreira" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976300v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hansen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976298v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974206v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974242v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Canas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974236v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Gomez Castro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poncer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974221v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974210v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974230v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974238v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974224v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974217v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03131982v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chevy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Simonnet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815318-5.00007-8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03974297v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>