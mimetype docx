--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sabine Loudcher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sabine-loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112760937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10150868112522070487</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Dirichlet-Hawkes Process: Challenging Textual Clustering using a Flexible Temporal Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (11), pp.2921-2944. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-022-01731-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing link prediction in dynamic networks using content aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha M Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef y Ouiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective d'une variation du varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.10671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01851673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently mining frequent itemsets applied for textual aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha M Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fournier-Viger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-017-1050-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual aggregation approaches in OLAP context: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Strekalova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (6), pp.684-69. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2017.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphs enriched by cubes for OLAP on bibliographic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Intelligence and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.85-107. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBIDM.2016.076435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01384640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Heterogeneous Linguistic Network for Word Sense Induction and Disambiguation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación y sistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAP Textual Aggregation Approach using the Google Similarity Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha M Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouinten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Intelligence and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.31-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining OLAP and Information Networks for Bibliographic Data Analysis: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), pp.471-487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAP on Complex Data : Visualization Operator Based on Correspondance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Business Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp.172-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00677401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehousing complex data from the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. Web Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.408-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehousing complex data from the Web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.408-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiple Correspondence Analysis to Organize Data Cubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher Rabaseda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database (Weston, Conn.)s and Information Systems IV. Frontiers in Artificial Intelligence and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 155 (1), pp.133-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data Mining-Based OLAP Aggregation of Complex Data: Application on XML Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher Rabaseda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (4), pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataLAC : intelligence artificielle dans un lac de données pour valoriser les archives archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae El-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Riad Sahrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewanou Romeo Elohounkpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Antonion Sanchez Cristancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet, France. pp.545-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiversum: an Ecosystem for Curating and Enhancing Data-Driven Experimental Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tempere, Finland. pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data, Archives and Archaeological Texts: Creation and Exploitation of a Semantic Data Lake for Archaeology in Catalonia. The DataLAC Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae El-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Riad Sahrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewanou Romeo Elohounkpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Antonio Sanchez Cristancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium Modeling the Past to Anticipate the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur l’identité socio-culturelle des défunts du Haut-Empire romain grâce au machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées jeunes chercheurs et chercheuses : Le genre et la mort. Approche croisée: archéologie, histoire et anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Strasbourg, Nov 2024, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataversifying Natural Sciences: Pioneering a Data Lake Architecture for Curated Data-Centric Experiments in Life & Earth Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Adorjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International workshop on Data Analytics solutions for Real-LIfe APplications (DARLI-AP@EDBT/ICDT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paestum, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Humanités » des textes &amp; IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « A Conversation between AI and the Humanities »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IXXI – Institut rhônalpin des systèmes complexes) et les laboratoires, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Relationships in Data Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Diouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Engineered Applications Symposium (IDEAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bayonne, France. pp.141-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirichlet-Survival Process: Scalable Inference of Topic-Dependent Diffusion Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Dirichlet Process - Controlling the &amp;quot;Rich-Get-Richer&amp;quot; Assumption in Bayesian Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Mixed Membership Stochastic Block Model for Weighted Labeled Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th International ACM SIGIR Conference on Research and Development in Information ( SIGIR 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3539618.3591675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Powered Dirichlet-Hawkes Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PICLETTERS - Pablo Picasso en toutes lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quiquerez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serialized Interacting Mixed Membership Stochastic Block Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Mining (ICDM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Orlando, United States. pp.1143-1148, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDM54844.2022.00145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Reddit News Topical Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Processus Powered Dirichlet-Hawkes comme A Priori Flexible pour Clustering Temporel de Textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France. p.323-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchaeoDAL: A Data Lake for Archaeological Data Management and Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Database Engineering &amp; Applications Symposium (IDEAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Montréal, Canada. pp.252-262, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3472163.3472266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Interactions in Outcome Prediction: Quantification and Interpretation using Stochastic Block Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RecSys '21: Fifteenth ACM Conference on Recommender Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Amsterdam, Netherlands. pp.199-208, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3460231.3474254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Hawkes-Dirichlet Process: Challenging Textual Clustering using a Flexible Temporal Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Poux-Medard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Data Mining (ICDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Auckland, New Zealand. pp.509-518, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDM51629.2021.00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOUDAL : A Data Lake Implemented for Public Housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online streaming, France. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010418200390050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Interaction Profile of Choice Adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bilbao (virtuel), France. pp.103-118, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86523-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coining goldMEDAL: A New Contribution to Data Lake Generic Metadata Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Workshop on Design, Optimization, Languages and Analytical Processing of Big Data (DOLAP@EDBT/ICDT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata model for an archeological data lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities (DH 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Lakes for Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Digital Tools &amp; Uses Congress (DTUC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia. pp.38-41, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603.3424004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions épistémologiques entre multiplicité des résultats intermédiaires et fragilité du résultat final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2020, Bordeaux, France. http://www.humanisti.ca/colloque2020/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivez l’évolution de vos mondes lexicaux dans le temps !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales d’Analyse statistique des Données Textuelles (JADT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata Systems for Data Lakes: Models and Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on BI and Big Data Applications (BBIGAP@ADBIS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bled, Slovenia. pp.440-451, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30278-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de métadonnées dans les lacs de données : modélisation et fonctionnalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées EDA Business Intelligence &amp; Big Data (EDA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France. pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaving Information Propagation: Modeling The Way Information Spreads In Document Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huyghues-Despointes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Canadian Conference on Artificial Intelligence (Canadian AI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Kingston, Canada. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18305-9_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de documents numérisés par la plateforme Persée dans un objectifs d’analyses textuelles diachroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Histoire, Langues et Textométrie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01851656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique d'un changement de paradigme en géographie à partir de réflexion entre discontinuités scientifiques, lexicales et sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Penser avec les discontuintés en géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01851647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de chaînes cohérentes en vue de reconstuire la Trajectoire de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huyghues-Despointes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Techniques for Named Entity Recognition and Word Sense Induction and Disambiguation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Discovery Science (DS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes enrichis par des Cubes (GreC) : une approche innovante pour l'OLAP sur des réseaux d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse, France. pp.293-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Techniques for Named Entity Recognition and Word Sense Induction and Disambiguation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discovery Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Kyoto, Japan. pp.340-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de cubes pour les graphes ... Ou comment des graphes enrichis par des cubes (GreC) peuvent contribuer à l'analyse de données textuelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées "Analyse de données textuelles" (GDR MADICS, action ADOC) en conjonction avec la conférence EDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France. pp.159-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur la détection automatique de métaphores dans des textes de Géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Campar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Chauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées "Analyse de données textuelles" (GDR MADICS, action ADOC) en conjonction avec la conférence EDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France. pp.159-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de métaphores dans des textes de Géographie : une étude prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Campar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Chauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.86-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypergraph Modelization of a Syntactically Annotated English Wikipedia Dump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation (LREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01384647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Heterogeneous Linguistic Network for Word Sense Induction and Disambiguation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Text Processing and Computational Linguistics (CICLING 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Konya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01384657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAP Cube-based Graph Approach for Bibliographic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Conference on Current Trends in Theory and Practice of Computer Science (SOFSEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Harrachov, Czech Republic. pp.87-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Tool for Textual Aggregation in OLAP Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouinten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01384654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Model for Topic-Sentiment Modeling from Text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Kouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM/SIGAPP Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et visualisation d’opinions dans un cadre de veille sur leWeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E Fourboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et visualisation d'opinions dans un cadre de veille sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fourboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème conférence internationale sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse OLAP sur des tweets et des blogs : un retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOTA: Using the Google Similarity Distance for OLAP Textual Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha M Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef y Ouiten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. pp.121-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Model for Topic-Sentiment Evolution over Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Data Mining (ICDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Shenzhen, China. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDM.2014.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Textual Aggregation Approach of Scientific Articles in OLAP context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha M Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef y Ouiten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Innovations in Information Technology (INNOVATIONS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Al Ain, United Arab Emirates. pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Learn with Naive Bayes and Prior Knowledge: an Application to Sentiment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Semantic Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAP on Information Networks: a new Framework for Dealing with Bibliographic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Social Business Intelligence (SoBI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genova, Italy. pp.361-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle mesure pour l'évaluation des méthodes d'extraction de thématiques : la Vraisemblance Généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Francophones d'Extraction et de Gestion des Connaissances (EGC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France. pp.317-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut apporter l'OLAP à l'analyse de réseaux d'informations bibliographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence sur les modèles et l'analyse des réseaux : approches mathématiques et informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint-Etienne, France. à paraitre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données pour les nuls... ou pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier aIde à la Décision à tous les Etages (EGC/AIDE 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut apporter l’OLAP à l’analyse de réseaux d’informations bibliographiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence sur les modèles et l’analyse des réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données pour les nuls. . . ou pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Atelier aIde à la Décision à tous les Etages (EGC/AIDE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des réclamations d'allocataires de la CAF :un cas d'étude en fouille de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Broilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Francophones d'Extraction et de Gestion des Connaissances (EGC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France. pp.449-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAP Visualization Operator for Complex Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Advanced Information Systems Engineering - Forum (CAISE'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, London, United Kingdom. pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00603841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en ligne d'objets complexes avec l'analyse factorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Mabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Francophones d'Extraction et de Gestion des Connaissances (EGC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tunisie. pp.381-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Mining of Association Rules from Data Cubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Missaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACM International Workshop on Data Warehousing and OLAP (DOLAP 06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpAC : Opérateur d'analyse en ligne basé sur une technique de fouille de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher Rabaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Francophones d'Extraction et de Gestion des Connaissances (EGC 04).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PICLETTERS : Pablo Picasso en toutes lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition Corridor MSH Lyon Saint-Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Roman small finds: a meta-analysis in archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Symposium in Artificial Intelligence and Applied Mathematics for History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métadonnées des lacs de données et principes FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Diouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. , RNTI, B-18, pp.109-110, 2022, RNTI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des métadonnées des correspondances de Pablo Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Slalmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions RNTI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. , Revue des Nouvelles Technologies de l'Information, B-18, pp.113-114, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing Big Data Paradigms for Business Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-4963-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique d'un changement de paradigme en géographie : entre discontinuités lexicales et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librairie Eyrolles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser avec les discontinuités en géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nettoyage des données à la critique des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de mots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Approaches for efficiently Warehousing Complex Data from the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Maïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Intelligence Applications and the Web: Models, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26-52, Business Science Reference, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLEMAR: An Online Environment for Mining Association Rules in Multidimensional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher Rabaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missaoui Rokia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Inc., pp.35, 2007, Advances in Data Warehousing and Mining</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web multiform data structuring for warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Zellouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Djeraba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Mining: A Highway to Intelligent Multimedia Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer, pp.179-194, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL : une nouvelle contribution à la modélisation générique des métadonnées des lacs de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e journées Business Intelligence et Big Data (EDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL: A Data Lake Generic Metadata Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e Conférence sur la Gestion de Données - Principes, Technologies et Applications (BDA 2021), Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Consortium-HN ARIANE ». Synthèse du projet scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04060828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vademecum juridique du projet PICLETTERS &amp;quot;Pablo Picasso en toutes lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Schoffit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Ann Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quiquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSH Lyon - Saint-Étienne; Institut des textes et manuscrits modernes (UMR8132); Université lumière Lyon 2; EUR Translitteræ. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'OLAP sémantique pour l'analyse en ligne des données complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Lumière - Lyon II, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00606847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sabine Loudcher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sabine-loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112760937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10150868112522070487</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Dirichlet-Hawkes Process: Challenging Textual Clustering using a Flexible Temporal Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (11), pp.2921-2944. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-022-01731-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing link prediction in dynamic networks using content aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha M Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef y Ouiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective d'une variation du varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.10671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01851673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently mining frequent itemsets applied for textual aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha M Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fournier-Viger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-017-1050-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual aggregation approaches in OLAP context: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Strekalova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (6), pp.684-69. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2017.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphs enriched by cubes for OLAP on bibliographic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Intelligence and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.85-107. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBIDM.2016.076435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01384640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Heterogeneous Linguistic Network for Word Sense Induction and Disambiguation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación y sistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAP Textual Aggregation Approach using the Google Similarity Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha M Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouinten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Intelligence and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.31-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining OLAP and Information Networks for Bibliographic Data Analysis: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), pp.471-487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAP on Complex Data : Visualization Operator Based on Correspondance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Business Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp.172-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00677401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehousing complex data from the Web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.408-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehousing complex data from the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. Web Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.408-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiple Correspondence Analysis to Organize Data Cubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher Rabaseda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database (Weston, Conn.)s and Information Systems IV. Frontiers in Artificial Intelligence and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 155 (1), pp.133-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data Mining-Based OLAP Aggregation of Complex Data: Application on XML Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher Rabaseda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (4), pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataLAC : intelligence artificielle dans un lac de données pour valoriser les archives archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae El-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Riad Sahrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewanou Romeo Elohounkpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Antonion Sanchez Cristancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet, France. pp.545-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiversum: an Ecosystem for Curating and Enhancing Data-Driven Experimental Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tempere, Finland. pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data, Archives and Archaeological Texts: Creation and Exploitation of a Semantic Data Lake for Archaeology in Catalonia. The DataLAC Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae El-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Riad Sahrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewanou Romeo Elohounkpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Antonio Sanchez Cristancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium Modeling the Past to Anticipate the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Relationships in Data Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Diouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Engineered Applications Symposium (IDEAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bayonne, France. pp.141-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur l’identité socio-culturelle des défunts du Haut-Empire romain grâce au machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées jeunes chercheurs et chercheuses : Le genre et la mort. Approche croisée: archéologie, histoire et anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Strasbourg, Nov 2024, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataversifying Natural Sciences: Pioneering a Data Lake Architecture for Curated Data-Centric Experiments in Life & Earth Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Adorjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International workshop on Data Analytics solutions for Real-LIfe APplications (DARLI-AP@EDBT/ICDT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paestum, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Humanités » des textes &amp; IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « A Conversation between AI and the Humanities »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IXXI – Institut rhônalpin des systèmes complexes) et les laboratoires, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirichlet-Survival Process: Scalable Inference of Topic-Dependent Diffusion Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Dirichlet Process - Controlling the &amp;quot;Rich-Get-Richer&amp;quot; Assumption in Bayesian Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Mixed Membership Stochastic Block Model for Weighted Labeled Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th International ACM SIGIR Conference on Research and Development in Information ( SIGIR 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3539618.3591675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Powered Dirichlet-Hawkes Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PICLETTERS - Pablo Picasso en toutes lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quiquerez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serialized Interacting Mixed Membership Stochastic Block Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Mining (ICDM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Orlando, United States. pp.1143-1148, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDM54844.2022.00145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Reddit News Topical Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Processus Powered Dirichlet-Hawkes comme A Priori Flexible pour Clustering Temporel de Textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France. p.323-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchaeoDAL: A Data Lake for Archaeological Data Management and Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Database Engineering &amp; Applications Symposium (IDEAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Montréal, Canada. pp.252-262, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3472163.3472266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Hawkes-Dirichlet Process: Challenging Textual Clustering using a Flexible Temporal Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Poux-Medard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Data Mining (ICDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Auckland, New Zealand. pp.509-518, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDM51629.2021.00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Interactions in Outcome Prediction: Quantification and Interpretation using Stochastic Block Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RecSys '21: Fifteenth ACM Conference on Recommender Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Amsterdam, Netherlands. pp.199-208, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3460231.3474254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Interaction Profile of Choice Adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bilbao (virtuel), France. pp.103-118, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86523-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOUDAL : A Data Lake Implemented for Public Housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online streaming, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010418200390050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coining goldMEDAL: A New Contribution to Data Lake Generic Metadata Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Workshop on Design, Optimization, Languages and Analytical Processing of Big Data (DOLAP@EDBT/ICDT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivez l’évolution de vos mondes lexicaux dans le temps !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales d’Analyse statistique des Données Textuelles (JADT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions épistémologiques entre multiplicité des résultats intermédiaires et fragilité du résultat final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2020, Bordeaux, France. http://www.humanisti.ca/colloque2020/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Lakes for Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Digital Tools &amp; Uses Congress (DTUC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia. pp.38-41, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603.3424004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata model for an archeological data lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities (DH 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata Systems for Data Lakes: Models and Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on BI and Big Data Applications (BBIGAP@ADBIS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bled, Slovenia. pp.440-451, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30278-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de métadonnées dans les lacs de données : modélisation et fonctionnalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées EDA Business Intelligence &amp; Big Data (EDA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France. pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaving Information Propagation: Modeling The Way Information Spreads In Document Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huyghues-Despointes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Canadian Conference on Artificial Intelligence (Canadian AI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Kingston, Canada. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18305-9_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de documents numérisés par la plateforme Persée dans un objectifs d’analyses textuelles diachroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Histoire, Langues et Textométrie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01851656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de chaînes cohérentes en vue de reconstuire la Trajectoire de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huyghues-Despointes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique d'un changement de paradigme en géographie à partir de réflexion entre discontinuités scientifiques, lexicales et sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Penser avec les discontuintés en géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01851647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de métaphores dans des textes de Géographie : une étude prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Campar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Chauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.86-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Techniques for Named Entity Recognition and Word Sense Induction and Disambiguation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Discovery Science (DS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes enrichis par des Cubes (GreC) : une approche innovante pour l'OLAP sur des réseaux d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse, France. pp.293-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Techniques for Named Entity Recognition and Word Sense Induction and Disambiguation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discovery Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Kyoto, Japan. pp.340-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de cubes pour les graphes ... Ou comment des graphes enrichis par des cubes (GreC) peuvent contribuer à l'analyse de données textuelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées "Analyse de données textuelles" (GDR MADICS, action ADOC) en conjonction avec la conférence EDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France. pp.159-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur la détection automatique de métaphores dans des textes de Géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Campar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Chauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées "Analyse de données textuelles" (GDR MADICS, action ADOC) en conjonction avec la conférence EDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France. pp.159-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Tool for Textual Aggregation in OLAP Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouinten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01384654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypergraph Modelization of a Syntactically Annotated English Wikipedia Dump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation (LREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01384647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Heterogeneous Linguistic Network for Word Sense Induction and Disambiguation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Text Processing and Computational Linguistics (CICLING 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Konya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01384657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAP Cube-based Graph Approach for Bibliographic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Conference on Current Trends in Theory and Practice of Computer Science (SOFSEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Harrachov, Czech Republic. pp.87-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Model for Topic-Sentiment Modeling from Text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Kouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM/SIGAPP Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et visualisation d'opinions dans un cadre de veille sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fourboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème conférence internationale sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et visualisation d’opinions dans un cadre de veille sur leWeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E Fourboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse OLAP sur des tweets et des blogs : un retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOTA: Using the Google Similarity Distance for OLAP Textual Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha M Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef y Ouiten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. pp.121-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Textual Aggregation Approach of Scientific Articles in OLAP context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha M Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef y Ouiten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Innovations in Information Technology (INNOVATIONS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Al Ain, United Arab Emirates. pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Model for Topic-Sentiment Evolution over Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Data Mining (ICDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Shenzhen, China. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDM.2014.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des réclamations d'allocataires de la CAF :un cas d'étude en fouille de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Broilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Francophones d'Extraction et de Gestion des Connaissances (EGC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France. pp.449-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Learn with Naive Bayes and Prior Knowledge: an Application to Sentiment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Semantic Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données pour les nuls... ou pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier aIde à la Décision à tous les Etages (EGC/AIDE 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAP on Information Networks: a new Framework for Dealing with Bibliographic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Social Business Intelligence (SoBI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genova, Italy. pp.361-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle mesure pour l'évaluation des méthodes d'extraction de thématiques : la Vraisemblance Généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Francophones d'Extraction et de Gestion des Connaissances (EGC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France. pp.317-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut apporter l'OLAP à l'analyse de réseaux d'informations bibliographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence sur les modèles et l'analyse des réseaux : approches mathématiques et informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint-Etienne, France. à paraitre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut apporter l’OLAP à l’analyse de réseaux d’informations bibliographiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence sur les modèles et l’analyse des réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données pour les nuls. . . ou pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Atelier aIde à la Décision à tous les Etages (EGC/AIDE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAP Visualization Operator for Complex Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Advanced Information Systems Engineering - Forum (CAISE'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, London, United Kingdom. pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00603841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en ligne d'objets complexes avec l'analyse factorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Mabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Francophones d'Extraction et de Gestion des Connaissances (EGC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tunisie. pp.381-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Mining of Association Rules from Data Cubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Missaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACM International Workshop on Data Warehousing and OLAP (DOLAP 06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpAC : Opérateur d'analyse en ligne basé sur une technique de fouille de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher Rabaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Francophones d'Extraction et de Gestion des Connaissances (EGC 04).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PICLETTERS : Pablo Picasso en toutes lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition Corridor MSH Lyon Saint-Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Roman small finds: a meta-analysis in archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Symposium in Artificial Intelligence and Applied Mathematics for History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métadonnées des lacs de données et principes FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Diouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. , RNTI, B-18, pp.109-110, 2022, RNTI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des métadonnées des correspondances de Pablo Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Slalmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions RNTI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. , Revue des Nouvelles Technologies de l'Information, B-18, pp.113-114, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing Big Data Paradigms for Business Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-4963-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique d'un changement de paradigme en géographie : entre discontinuités lexicales et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librairie Eyrolles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser avec les discontinuités en géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nettoyage des données à la critique des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de mots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Approaches for efficiently Warehousing Complex Data from the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Maïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Intelligence Applications and the Web: Models, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26-52, Business Science Reference, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLEMAR: An Online Environment for Mining Association Rules in Multidimensional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher Rabaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missaoui Rokia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Inc., pp.35, 2007, Advances in Data Warehousing and Mining</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web multiform data structuring for warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Zellouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Djeraba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Mining: A Highway to Intelligent Multimedia Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer, pp.179-194, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL : une nouvelle contribution à la modélisation générique des métadonnées des lacs de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e journées Business Intelligence et Big Data (EDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL: A Data Lake Generic Metadata Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e Conférence sur la Gestion de Données - Principes, Technologies et Applications (BDA 2021), Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Consortium-HN ARIANE ». Synthèse du projet scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04060828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vademecum juridique du projet PICLETTERS &amp;quot;Pablo Picasso en toutes lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Schoffit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Ann Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quiquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSH Lyon - Saint-Étienne; Institut des textes et manuscrits modernes (UMR8132); Université lumière Lyon 2; EUR Translitteræ. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'OLAP sémantique pour l'analyse en ligne des données complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Lumière - Lyon II, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00606847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9895465F"/>
+    <w:nsid w:val="F664A5FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-loudcher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112760937" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10150868112522070487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Poux-M&#233;dard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-022-01731-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03573691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M Bouakkaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef y Ouiten" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Belign&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10671" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2V63B2J6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouinten" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fournier-Viger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-017-1050-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouakkaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Strekalova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2017.06.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B5F1F6Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wararat Jakawat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2016.076435" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042401v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo-Pavel Soriano-Morales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ah-Pine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussaid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423824v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Darmont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Bentayeb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606786v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ben Messaoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussa&#239;d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher Rabaseda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405927v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae El-Idrissi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Makhlouf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riad Sahrane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewanou Romeo Elohounkpon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorje Antonion Sanchez Cristancho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158799v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Costa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmem Hara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Antonio Sanchez Cristancho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804319v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Turgis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Adorjan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803972v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Diouan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feyret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895213v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171235v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3539618.3591675" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034370v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Kahn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778896v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM54844.2022.00145" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778878v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472163.3472266" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344789v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460231.3474254" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697305v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Poux-Medard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM51629.2021.00062" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03573726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Scholly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010418200390050" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344795v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86523-8_7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112542v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Nicolas Sawadogo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508118v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889487v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3424004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02517293v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02517199v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30278-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299994v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Huyghues-Despointes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khouas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18305-9_35" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851656v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981773v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577047v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577043v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577051v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Campar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Chauchat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefeuvre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577050v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384647v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384657v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231492v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384654v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dermouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kouas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100005v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E Fourboul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055868v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourboul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100008v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O Brice" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136581v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762995v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2014.82" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099997v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100027v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834929v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794553v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925489v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783638v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gavin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100029v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273589v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794544v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forissier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Broilliard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simonnot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476570v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mabit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520853v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Benmessaoud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Missaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476576v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236713v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169609v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834225v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Slalmi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Labb&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771645v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/utilizing-big-data-paradigms-business/185737" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-4963-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174103v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04174120v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448357v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ma&#239;z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Mahboubi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476503v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missaoui Rokia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701433v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Zellouf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231527v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911169v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060828v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524710v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schoffit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Villard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00606847v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-loudcher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112760937" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10150868112522070487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Poux-M&#233;dard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-022-01731-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03573691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M Bouakkaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef y Ouiten" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Belign&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10671" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2V63B2J6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouinten" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fournier-Viger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-017-1050-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouakkaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Strekalova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2017.06.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B5F1F6Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wararat Jakawat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2016.076435" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042401v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo-Pavel Soriano-Morales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ah-Pine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussaid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Bentayeb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Darmont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ben Messaoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussa&#239;d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher Rabaseda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405927v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae El-Idrissi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Makhlouf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riad Sahrane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewanou Romeo Elohounkpon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorje Antonion Sanchez Cristancho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158799v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Costa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmem Hara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Antonio Sanchez Cristancho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665415v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Diouan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feyret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Turgis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Adorjan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803972v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895213v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171235v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3539618.3591675" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034370v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Kahn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778896v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM54844.2022.00145" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778878v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472163.3472266" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Poux-Medard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM51629.2021.00062" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460231.3474254" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86523-8_7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03573726v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Scholly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010418200390050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112542v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Nicolas Sawadogo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02517199v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02517293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3424004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30278-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299994v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Huyghues-Despointes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khouas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18305-9_35" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851656v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674547v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851647v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577050v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Campar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Chauchat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefeuvre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981773v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577043v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577053v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577051v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384654v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384647v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384657v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231492v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dermouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kouas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055868v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourboul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100005v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E Fourboul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100008v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O Brice" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136581v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099997v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762995v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2014.82" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794544v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forissier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Broilliard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simonnot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100027v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783638v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gavin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834929v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925489v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100029v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273589v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476570v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mabit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520853v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Benmessaoud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Missaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476576v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236713v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169609v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834225v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Slalmi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Labb&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771645v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/utilizing-big-data-paradigms-business/185737" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-4963-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174103v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04174120v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448357v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ma&#239;z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Mahboubi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476503v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missaoui Rokia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701433v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Zellouf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231527v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911169v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060828v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524710v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schoffit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Villard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00606847v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>