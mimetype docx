--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sabine Loudcher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sabine-loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112760937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10150868112522070487</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Dirichlet-Hawkes Process: Challenging Textual Clustering using a Flexible Temporal Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (11), pp.2921-2944. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-022-01731-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing link prediction in dynamic networks using content aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha M Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef y Ouiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective d'une variation du varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.10671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01851673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently mining frequent itemsets applied for textual aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha M Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fournier-Viger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-017-1050-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual aggregation approaches in OLAP context: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Strekalova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (6), pp.684-69. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2017.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphs enriched by cubes for OLAP on bibliographic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Intelligence and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.85-107. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBIDM.2016.076435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01384640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Heterogeneous Linguistic Network for Word Sense Induction and Disambiguation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación y sistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAP Textual Aggregation Approach using the Google Similarity Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha M Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouinten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Intelligence and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.31-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining OLAP and Information Networks for Bibliographic Data Analysis: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), pp.471-487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAP on Complex Data : Visualization Operator Based on Correspondance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Business Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp.172-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00677401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehousing complex data from the Web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.408-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehousing complex data from the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. Web Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.408-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiple Correspondence Analysis to Organize Data Cubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher Rabaseda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database (Weston, Conn.)s and Information Systems IV. Frontiers in Artificial Intelligence and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 155 (1), pp.133-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data Mining-Based OLAP Aggregation of Complex Data: Application on XML Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher Rabaseda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (4), pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataLAC : intelligence artificielle dans un lac de données pour valoriser les archives archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae El-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Riad Sahrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewanou Romeo Elohounkpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Antonion Sanchez Cristancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet, France. pp.545-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiversum: an Ecosystem for Curating and Enhancing Data-Driven Experimental Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tempere, Finland. pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data, Archives and Archaeological Texts: Creation and Exploitation of a Semantic Data Lake for Archaeology in Catalonia. The DataLAC Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae El-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Riad Sahrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewanou Romeo Elohounkpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Antonio Sanchez Cristancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium Modeling the Past to Anticipate the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Relationships in Data Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Diouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Engineered Applications Symposium (IDEAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bayonne, France. pp.141-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur l’identité socio-culturelle des défunts du Haut-Empire romain grâce au machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées jeunes chercheurs et chercheuses : Le genre et la mort. Approche croisée: archéologie, histoire et anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Strasbourg, Nov 2024, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataversifying Natural Sciences: Pioneering a Data Lake Architecture for Curated Data-Centric Experiments in Life & Earth Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Adorjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International workshop on Data Analytics solutions for Real-LIfe APplications (DARLI-AP@EDBT/ICDT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paestum, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Humanités » des textes &amp; IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « A Conversation between AI and the Humanities »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IXXI – Institut rhônalpin des systèmes complexes) et les laboratoires, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirichlet-Survival Process: Scalable Inference of Topic-Dependent Diffusion Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Dirichlet Process - Controlling the &amp;quot;Rich-Get-Richer&amp;quot; Assumption in Bayesian Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Mixed Membership Stochastic Block Model for Weighted Labeled Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th International ACM SIGIR Conference on Research and Development in Information ( SIGIR 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3539618.3591675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Powered Dirichlet-Hawkes Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PICLETTERS - Pablo Picasso en toutes lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quiquerez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serialized Interacting Mixed Membership Stochastic Block Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Mining (ICDM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Orlando, United States. pp.1143-1148, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDM54844.2022.00145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Reddit News Topical Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Processus Powered Dirichlet-Hawkes comme A Priori Flexible pour Clustering Temporel de Textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France. p.323-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchaeoDAL: A Data Lake for Archaeological Data Management and Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Database Engineering &amp; Applications Symposium (IDEAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Montréal, Canada. pp.252-262, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3472163.3472266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Hawkes-Dirichlet Process: Challenging Textual Clustering using a Flexible Temporal Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Poux-Medard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Data Mining (ICDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Auckland, New Zealand. pp.509-518, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDM51629.2021.00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Interactions in Outcome Prediction: Quantification and Interpretation using Stochastic Block Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RecSys '21: Fifteenth ACM Conference on Recommender Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Amsterdam, Netherlands. pp.199-208, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3460231.3474254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Interaction Profile of Choice Adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bilbao (virtuel), France. pp.103-118, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86523-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOUDAL : A Data Lake Implemented for Public Housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online streaming, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010418200390050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coining goldMEDAL: A New Contribution to Data Lake Generic Metadata Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Workshop on Design, Optimization, Languages and Analytical Processing of Big Data (DOLAP@EDBT/ICDT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivez l’évolution de vos mondes lexicaux dans le temps !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales d’Analyse statistique des Données Textuelles (JADT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions épistémologiques entre multiplicité des résultats intermédiaires et fragilité du résultat final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2020, Bordeaux, France. http://www.humanisti.ca/colloque2020/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Lakes for Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Digital Tools &amp; Uses Congress (DTUC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia. pp.38-41, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603.3424004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata model for an archeological data lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities (DH 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata Systems for Data Lakes: Models and Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on BI and Big Data Applications (BBIGAP@ADBIS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bled, Slovenia. pp.440-451, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30278-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de métadonnées dans les lacs de données : modélisation et fonctionnalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées EDA Business Intelligence &amp; Big Data (EDA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France. pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaving Information Propagation: Modeling The Way Information Spreads In Document Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huyghues-Despointes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Canadian Conference on Artificial Intelligence (Canadian AI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Kingston, Canada. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18305-9_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de documents numérisés par la plateforme Persée dans un objectifs d’analyses textuelles diachroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Histoire, Langues et Textométrie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01851656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de chaînes cohérentes en vue de reconstuire la Trajectoire de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huyghues-Despointes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique d'un changement de paradigme en géographie à partir de réflexion entre discontinuités scientifiques, lexicales et sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Penser avec les discontuintés en géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01851647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de métaphores dans des textes de Géographie : une étude prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Campar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Chauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.86-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Techniques for Named Entity Recognition and Word Sense Induction and Disambiguation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Discovery Science (DS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes enrichis par des Cubes (GreC) : une approche innovante pour l'OLAP sur des réseaux d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse, France. pp.293-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Techniques for Named Entity Recognition and Word Sense Induction and Disambiguation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discovery Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Kyoto, Japan. pp.340-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de cubes pour les graphes ... Ou comment des graphes enrichis par des cubes (GreC) peuvent contribuer à l'analyse de données textuelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées "Analyse de données textuelles" (GDR MADICS, action ADOC) en conjonction avec la conférence EDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France. pp.159-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur la détection automatique de métaphores dans des textes de Géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Campar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Chauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées "Analyse de données textuelles" (GDR MADICS, action ADOC) en conjonction avec la conférence EDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France. pp.159-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Tool for Textual Aggregation in OLAP Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouinten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01384654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypergraph Modelization of a Syntactically Annotated English Wikipedia Dump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation (LREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01384647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Heterogeneous Linguistic Network for Word Sense Induction and Disambiguation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Text Processing and Computational Linguistics (CICLING 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Konya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01384657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAP Cube-based Graph Approach for Bibliographic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Conference on Current Trends in Theory and Practice of Computer Science (SOFSEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Harrachov, Czech Republic. pp.87-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Model for Topic-Sentiment Modeling from Text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Kouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM/SIGAPP Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et visualisation d'opinions dans un cadre de veille sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fourboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème conférence internationale sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et visualisation d’opinions dans un cadre de veille sur leWeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E Fourboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse OLAP sur des tweets et des blogs : un retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOTA: Using the Google Similarity Distance for OLAP Textual Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha M Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef y Ouiten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. pp.121-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Textual Aggregation Approach of Scientific Articles in OLAP context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha M Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef y Ouiten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Innovations in Information Technology (INNOVATIONS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Al Ain, United Arab Emirates. pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Model for Topic-Sentiment Evolution over Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Data Mining (ICDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Shenzhen, China. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDM.2014.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des réclamations d'allocataires de la CAF :un cas d'étude en fouille de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Broilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Francophones d'Extraction et de Gestion des Connaissances (EGC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France. pp.449-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Learn with Naive Bayes and Prior Knowledge: an Application to Sentiment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Semantic Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données pour les nuls... ou pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier aIde à la Décision à tous les Etages (EGC/AIDE 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAP on Information Networks: a new Framework for Dealing with Bibliographic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Social Business Intelligence (SoBI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genova, Italy. pp.361-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle mesure pour l'évaluation des méthodes d'extraction de thématiques : la Vraisemblance Généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Francophones d'Extraction et de Gestion des Connaissances (EGC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France. pp.317-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut apporter l'OLAP à l'analyse de réseaux d'informations bibliographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence sur les modèles et l'analyse des réseaux : approches mathématiques et informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint-Etienne, France. à paraitre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut apporter l’OLAP à l’analyse de réseaux d’informations bibliographiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence sur les modèles et l’analyse des réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données pour les nuls. . . ou pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Atelier aIde à la Décision à tous les Etages (EGC/AIDE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAP Visualization Operator for Complex Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Advanced Information Systems Engineering - Forum (CAISE'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, London, United Kingdom. pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00603841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en ligne d'objets complexes avec l'analyse factorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Mabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Francophones d'Extraction et de Gestion des Connaissances (EGC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tunisie. pp.381-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Mining of Association Rules from Data Cubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Missaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACM International Workshop on Data Warehousing and OLAP (DOLAP 06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpAC : Opérateur d'analyse en ligne basé sur une technique de fouille de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher Rabaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Francophones d'Extraction et de Gestion des Connaissances (EGC 04).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PICLETTERS : Pablo Picasso en toutes lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition Corridor MSH Lyon Saint-Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Roman small finds: a meta-analysis in archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Symposium in Artificial Intelligence and Applied Mathematics for History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métadonnées des lacs de données et principes FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Diouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. , RNTI, B-18, pp.109-110, 2022, RNTI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des métadonnées des correspondances de Pablo Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Slalmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions RNTI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. , Revue des Nouvelles Technologies de l'Information, B-18, pp.113-114, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing Big Data Paradigms for Business Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-4963-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique d'un changement de paradigme en géographie : entre discontinuités lexicales et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librairie Eyrolles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser avec les discontinuités en géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nettoyage des données à la critique des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de mots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Approaches for efficiently Warehousing Complex Data from the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Maïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Intelligence Applications and the Web: Models, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26-52, Business Science Reference, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLEMAR: An Online Environment for Mining Association Rules in Multidimensional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher Rabaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missaoui Rokia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Inc., pp.35, 2007, Advances in Data Warehousing and Mining</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web multiform data structuring for warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Zellouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Djeraba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Mining: A Highway to Intelligent Multimedia Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer, pp.179-194, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL : une nouvelle contribution à la modélisation générique des métadonnées des lacs de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e journées Business Intelligence et Big Data (EDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL: A Data Lake Generic Metadata Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e Conférence sur la Gestion de Données - Principes, Technologies et Applications (BDA 2021), Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Consortium-HN ARIANE ». Synthèse du projet scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04060828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vademecum juridique du projet PICLETTERS &amp;quot;Pablo Picasso en toutes lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Schoffit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Ann Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quiquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSH Lyon - Saint-Étienne; Institut des textes et manuscrits modernes (UMR8132); Université lumière Lyon 2; EUR Translitteræ. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'OLAP sémantique pour l'analyse en ligne des données complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Lumière - Lyon II, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00606847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sabine Loudcher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sabine-loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112760937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10150868112522070487</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Dirichlet-Hawkes Process: Challenging Textual Clustering using a Flexible Temporal Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (11), pp.2921-2944. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-022-01731-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing link prediction in dynamic networks using content aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha M Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef y Ouiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective d'une variation du varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.10671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01851673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently mining frequent itemsets applied for textual aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha M Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fournier-Viger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-017-1050-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual aggregation approaches in OLAP context: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouinten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Strekalova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (6), pp.684-69. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2017.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphs enriched by cubes for OLAP on bibliographic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Intelligence and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.85-107. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBIDM.2016.076435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01384640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Heterogeneous Linguistic Network for Word Sense Induction and Disambiguation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación y sistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAP Textual Aggregation Approach using the Google Similarity Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha M Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouinten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Intelligence and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.31-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining OLAP and Information Networks for Bibliographic Data Analysis: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), pp.471-487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAP on Complex Data : Visualization Operator Based on Correspondance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Business Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp.172-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00677401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehousing complex data from the Web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.408-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehousing complex data from the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. Web Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.408-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiple Correspondence Analysis to Organize Data Cubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher Rabaseda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database (Weston, Conn.)s and Information Systems IV. Frontiers in Artificial Intelligence and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 155 (1), pp.133-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data Mining-Based OLAP Aggregation of Complex Data: Application on XML Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher Rabaseda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (4), pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataLAC : intelligence artificielle dans un lac de données pour valoriser les archives archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae El-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Riad Sahrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewanou Romeo Elohounkpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Antonion Sanchez Cristancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet, France. pp.545-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiversum: an Ecosystem for Curating and Enhancing Data-Driven Experimental Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tempere, Finland. pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data, Archives and Archaeological Texts: Creation and Exploitation of a Semantic Data Lake for Archaeology in Catalonia. The DataLAC Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae El-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Riad Sahrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewanou Romeo Elohounkpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Antonio Sanchez Cristancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium Modeling the Past to Anticipate the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataversifying Natural Sciences: Pioneering a Data Lake Architecture for Curated Data-Centric Experiments in Life & Earth Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Adorjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International workshop on Data Analytics solutions for Real-LIfe APplications (DARLI-AP@EDBT/ICDT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paestum, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur l’identité socio-culturelle des défunts du Haut-Empire romain grâce au machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées jeunes chercheurs et chercheuses : Le genre et la mort. Approche croisée: archéologie, histoire et anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Strasbourg, Nov 2024, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Humanités » des textes &amp; IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « A Conversation between AI and the Humanities »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IXXI – Institut rhônalpin des systèmes complexes) et les laboratoires, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Relationships in Data Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Diouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Engineered Applications Symposium (IDEAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bayonne, France. pp.141-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Dirichlet Process - Controlling the &amp;quot;Rich-Get-Richer&amp;quot; Assumption in Bayesian Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirichlet-Survival Process: Scalable Inference of Topic-Dependent Diffusion Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Mixed Membership Stochastic Block Model for Weighted Labeled Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th International ACM SIGIR Conference on Research and Development in Information ( SIGIR 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3539618.3591675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Powered Dirichlet-Hawkes Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PICLETTERS - Pablo Picasso en toutes lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quiquerez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serialized Interacting Mixed Membership Stochastic Block Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Mining (ICDM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Orlando, United States. pp.1143-1148, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDM54844.2022.00145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Reddit News Topical Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Processus Powered Dirichlet-Hawkes comme A Priori Flexible pour Clustering Temporel de Textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France. p.323-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Hawkes-Dirichlet Process: Challenging Textual Clustering using a Flexible Temporal Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Poux-Medard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Data Mining (ICDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Auckland, New Zealand. pp.509-518, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDM51629.2021.00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Interactions in Outcome Prediction: Quantification and Interpretation using Stochastic Block Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RecSys '21: Fifteenth ACM Conference on Recommender Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Amsterdam, Netherlands. pp.199-208, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3460231.3474254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchaeoDAL: A Data Lake for Archaeological Data Management and Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Database Engineering &amp; Applications Symposium (IDEAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Montréal, Canada. pp.252-262, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3472163.3472266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOUDAL : A Data Lake Implemented for Public Housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online streaming, France. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010418200390050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Interaction Profile of Choice Adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poux-Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bilbao (virtuel), France. pp.103-118, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86523-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coining goldMEDAL: A New Contribution to Data Lake Generic Metadata Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Workshop on Design, Optimization, Languages and Analytical Processing of Big Data (DOLAP@EDBT/ICDT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivez l’évolution de vos mondes lexicaux dans le temps !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales d’Analyse statistique des Données Textuelles (JADT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions épistémologiques entre multiplicité des résultats intermédiaires et fragilité du résultat final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2020, Bordeaux, France. http://www.humanisti.ca/colloque2020/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Lakes for Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Digital Tools &amp; Uses Congress (DTUC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia. pp.38-41, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603.3424004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata model for an archeological data lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities (DH 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata Systems for Data Lakes: Models and Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on BI and Big Data Applications (BBIGAP@ADBIS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bled, Slovenia. pp.440-451, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30278-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de métadonnées dans les lacs de données : modélisation et fonctionnalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées EDA Business Intelligence &amp; Big Data (EDA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France. pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaving Information Propagation: Modeling The Way Information Spreads In Document Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huyghues-Despointes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Canadian Conference on Artificial Intelligence (Canadian AI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Kingston, Canada. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18305-9_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de documents numérisés par la plateforme Persée dans un objectifs d’analyses textuelles diachroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Histoire, Langues et Textométrie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01851656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de chaînes cohérentes en vue de reconstuire la Trajectoire de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huyghues-Despointes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique d'un changement de paradigme en géographie à partir de réflexion entre discontinuités scientifiques, lexicales et sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Penser avec les discontuintés en géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01851647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Techniques for Named Entity Recognition and Word Sense Induction and Disambiguation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Discovery Science (DS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes enrichis par des Cubes (GreC) : une approche innovante pour l'OLAP sur des réseaux d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse, France. pp.293-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Techniques for Named Entity Recognition and Word Sense Induction and Disambiguation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discovery Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Kyoto, Japan. pp.340-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de cubes pour les graphes ... Ou comment des graphes enrichis par des cubes (GreC) peuvent contribuer à l'analyse de données textuelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées "Analyse de données textuelles" (GDR MADICS, action ADOC) en conjonction avec la conférence EDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France. pp.159-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur la détection automatique de métaphores dans des textes de Géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Campar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Chauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées "Analyse de données textuelles" (GDR MADICS, action ADOC) en conjonction avec la conférence EDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France. pp.159-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de métaphores dans des textes de Géographie : une étude prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Campar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Chauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.86-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01577050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypergraph Modelization of a Syntactically Annotated English Wikipedia Dump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation (LREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01384647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Heterogeneous Linguistic Network for Word Sense Induction and Disambiguation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Text Processing and Computational Linguistics (CICLING 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Konya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01384657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAP Cube-based Graph Approach for Bibliographic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Conference on Current Trends in Theory and Practice of Computer Science (SOFSEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Harrachov, Czech Republic. pp.87-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Tool for Textual Aggregation in OLAP Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouinten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01384654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et visualisation d'opinions dans un cadre de veille sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fourboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème conférence internationale sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et visualisation d’opinions dans un cadre de veille sur leWeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E Fourboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Model for Topic-Sentiment Modeling from Text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Kouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM/SIGAPP Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse OLAP sur des tweets et des blogs : un retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOTA: Using the Google Similarity Distance for OLAP Textual Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha M Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef y Ouiten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. pp.121-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Model for Topic-Sentiment Evolution over Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Data Mining (ICDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Shenzhen, China. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDM.2014.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Textual Aggregation Approach of Scientific Articles in OLAP context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha M Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef y Ouiten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Innovations in Information Technology (INNOVATIONS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Al Ain, United Arab Emirates. pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données pour les nuls... ou pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier aIde à la Décision à tous les Etages (EGC/AIDE 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle mesure pour l'évaluation des méthodes d'extraction de thématiques : la Vraisemblance Généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Francophones d'Extraction et de Gestion des Connaissances (EGC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France. pp.317-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut apporter l'OLAP à l'analyse de réseaux d'informations bibliographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence sur les modèles et l'analyse des réseaux : approches mathématiques et informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint-Etienne, France. à paraitre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Learn with Naive Bayes and Prior Knowledge: an Application to Sentiment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Semantic Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAP on Information Networks: a new Framework for Dealing with Bibliographic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Social Business Intelligence (SoBI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genova, Italy. pp.361-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut apporter l’OLAP à l’analyse de réseaux d’informations bibliographiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wararat Jakawat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence sur les modèles et l’analyse des réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données pour les nuls. . . ou pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Atelier aIde à la Décision à tous les Etages (EGC/AIDE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des réclamations d'allocataires de la CAF :un cas d'étude en fouille de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Broilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Francophones d'Extraction et de Gestion des Connaissances (EGC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France. pp.449-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAP Visualization Operator for Complex Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Advanced Information Systems Engineering - Forum (CAISE'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, London, United Kingdom. pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00603841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en ligne d'objets complexes avec l'analyse factorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Mabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Francophones d'Extraction et de Gestion des Connaissances (EGC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tunisie. pp.381-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Mining of Association Rules from Data Cubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Missaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACM International Workshop on Data Warehousing and OLAP (DOLAP 06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpAC : Opérateur d'analyse en ligne basé sur une technique de fouille de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher Rabaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Francophones d'Extraction et de Gestion des Connaissances (EGC 04).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Roman small finds: a meta-analysis in archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Symposium in Artificial Intelligence and Applied Mathematics for History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PICLETTERS : Pablo Picasso en toutes lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition Corridor MSH Lyon Saint-Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métadonnées des lacs de données et principes FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Diouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. , RNTI, B-18, pp.109-110, 2022, RNTI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des métadonnées des correspondances de Pablo Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Slalmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions RNTI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. , Revue des Nouvelles Technologies de l'Information, B-18, pp.113-114, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing Big Data Paradigms for Business Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-4963-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique d'un changement de paradigme en géographie : entre discontinuités lexicales et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librairie Eyrolles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser avec les discontinuités en géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nettoyage des données à la critique des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de mots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Approaches for efficiently Warehousing Complex Data from the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Maïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Intelligence Applications and the Web: Models, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26-52, Business Science Reference, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLEMAR: An Online Environment for Mining Association Rules in Multidimensional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher Rabaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missaoui Rokia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Inc., pp.35, 2007, Advances in Data Warehousing and Mining</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web multiform data structuring for warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Zellouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Djeraba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Mining: A Highway to Intelligent Multimedia Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer, pp.179-194, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL: A Data Lake Generic Metadata Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e Conférence sur la Gestion de Données - Principes, Technologies et Applications (BDA 2021), Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL : une nouvelle contribution à la modélisation générique des métadonnées des lacs de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e journées Business Intelligence et Big Data (EDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Consortium-HN ARIANE ». Synthèse du projet scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04060828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vademecum juridique du projet PICLETTERS &amp;quot;Pablo Picasso en toutes lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Schoffit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Ann Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quiquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSH Lyon - Saint-Étienne; Institut des textes et manuscrits modernes (UMR8132); Université lumière Lyon 2; EUR Translitteræ. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'OLAP sémantique pour l'analyse en ligne des données complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Lumière - Lyon II, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00606847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F664A5FB"/>
+    <w:nsid w:val="D279C34B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-loudcher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112760937" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10150868112522070487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Poux-M&#233;dard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-022-01731-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03573691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M Bouakkaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef y Ouiten" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Belign&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10671" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2V63B2J6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouinten" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fournier-Viger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-017-1050-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouakkaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Strekalova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2017.06.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B5F1F6Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wararat Jakawat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2016.076435" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042401v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo-Pavel Soriano-Morales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ah-Pine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussaid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Bentayeb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Darmont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ben Messaoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussa&#239;d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher Rabaseda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405927v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae El-Idrissi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Makhlouf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riad Sahrane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewanou Romeo Elohounkpon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorje Antonion Sanchez Cristancho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158799v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Costa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmem Hara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Antonio Sanchez Cristancho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665415v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Diouan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feyret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Turgis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Adorjan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803972v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895213v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171235v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3539618.3591675" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034370v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Kahn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778896v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM54844.2022.00145" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778878v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472163.3472266" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Poux-Medard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM51629.2021.00062" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460231.3474254" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86523-8_7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03573726v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Scholly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010418200390050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112542v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Nicolas Sawadogo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02517199v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02517293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3424004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30278-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299994v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Huyghues-Despointes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khouas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18305-9_35" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851656v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674547v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851647v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577050v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Campar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Chauchat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefeuvre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981773v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577043v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577053v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577051v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384654v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384647v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384657v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231492v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dermouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kouas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055868v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourboul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100005v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E Fourboul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100008v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O Brice" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136581v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099997v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762995v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2014.82" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794544v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forissier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Broilliard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simonnot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100027v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783638v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gavin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834929v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925489v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100029v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273589v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476570v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mabit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520853v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Benmessaoud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Missaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476576v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236713v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169609v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834225v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Slalmi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Labb&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771645v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/utilizing-big-data-paradigms-business/185737" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-4963-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174103v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04174120v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448357v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ma&#239;z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Mahboubi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476503v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missaoui Rokia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701433v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Zellouf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231527v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911169v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060828v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524710v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schoffit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Villard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00606847v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-loudcher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112760937" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10150868112522070487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Poux-M&#233;dard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-022-01731-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03573691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M Bouakkaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef y Ouiten" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Belign&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10671" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2V63B2J6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouinten" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fournier-Viger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-017-1050-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouakkaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Strekalova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2017.06.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B5F1F6Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wararat Jakawat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2016.076435" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042401v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo-Pavel Soriano-Morales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ah-Pine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussaid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Bentayeb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Darmont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ben Messaoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussa&#239;d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher Rabaseda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405927v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae El-Idrissi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Makhlouf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riad Sahrane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewanou Romeo Elohounkpon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorje Antonion Sanchez Cristancho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158799v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Costa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmem Hara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Antonio Sanchez Cristancho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Adorjan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Turgis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803972v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Diouan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feyret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171235v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895213v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3539618.3591675" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034370v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Kahn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778896v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM54844.2022.00145" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778878v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697305v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Poux-Medard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM51629.2021.00062" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460231.3474254" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472163.3472266" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03573726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Scholly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010418200390050" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344795v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86523-8_7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112542v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Nicolas Sawadogo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02517199v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02517293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3424004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30278-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299994v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Huyghues-Despointes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khouas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18305-9_35" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851656v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674547v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851647v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981773v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577047v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577043v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577051v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Campar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Chauchat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefeuvre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577050v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384647v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384657v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231492v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384654v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055868v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dermouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourboul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100005v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E Fourboul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052354v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kouas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100008v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O Brice" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136581v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762995v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2014.82" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099997v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783638v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gavin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794553v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925489v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100027v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834929v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100029v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273589v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794544v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forissier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Broilliard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simonnot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476570v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mabit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520853v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Benmessaoud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Missaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476576v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169609v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236713v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834225v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Slalmi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Labb&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771645v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/utilizing-big-data-paradigms-business/185737" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-4963-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174103v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04174120v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448357v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ma&#239;z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Mahboubi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476503v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missaoui Rokia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701433v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Zellouf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911169v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231527v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060828v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524710v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schoffit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Villard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00606847v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>