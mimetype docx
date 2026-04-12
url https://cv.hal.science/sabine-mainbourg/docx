--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -66,999 +66,995 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of patients with major relapse in giant cell arteritis: a multicenter case–control study</w:t>
+                <w:t xml:space="preserve">Gabapentinoids and Neuropathic Pain: Evaluation of the Quality of Randomised Controlled Trials: An Umbrella Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Rubinsztajn</w:t>
+                <w:t xml:space="preserve">Humbert de Freminville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Parreau</w:t>
+                <w:t xml:space="preserve">Laura Lucatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Sailler</w:t>
+                <w:t xml:space="preserve">Marc Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert de Boysson</w:t>
+                <w:t xml:space="preserve">Guillaume Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Espitia</w:t>
+                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (2), pp.1171-1179. </w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (1), pp.e70052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10067-025-07826-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fcp.70052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527465v1</w:t>
+                <w:t xml:space="preserve">hal-05527488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabapentinoids and Neuropathic Pain: Evaluation of the Quality of Randomised Controlled Trials: An Umbrella Review</w:t>
+                <w:t xml:space="preserve">French protocol for the diagnosis and management of giant cell arteritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humbert de Freminville</w:t>
+                <w:t xml:space="preserve">Hubert de Boysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Lucatelli</w:t>
+                <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Chanelière</w:t>
+                <w:t xml:space="preserve">Christian Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Grenet</w:t>
+                <w:t xml:space="preserve">Marc André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
+                <w:t xml:space="preserve">Boris Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (1), pp.e70052. </w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (1), pp.12-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fcp.70052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527488v1</w:t>
+                <w:t xml:space="preserve">hal-04892201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French protocol for the diagnosis and management of giant cell arteritis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characteristics of patients with major relapse in giant cell arteritis: a multicenter case–control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rubinsztajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Parreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Boysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Bienvenu</w:t>
+                <w:t xml:space="preserve">Olivier Espitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46 (1), pp.12-31. </w:t>
+              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (2), pp.1171-1179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10067-025-07826-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892201v1</w:t>
+                <w:t xml:space="preserve">hal-05527465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic value of 18 FDG-PET at diagnosis and follow-up in giant cell arteritis: An observational restrospective study</w:t>
+                <w:t xml:space="preserve">Mepolizumab and benralizumab in patients with severe asthma and a history of eosinophilic granulomatosis with polyangiitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Billet</w:t>
+                <w:t xml:space="preserve">Charlene Desaintjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thibault</w:t>
+                <w:t xml:space="preserve">Kaïs Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Liozon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hubert de Boysson</w:t>
+                <w:t xml:space="preserve">Julie Traclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Perard</w:t>
+                <w:t xml:space="preserve">Mathieu Gerfaud-Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile-Audrey Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejim.2024.03.037⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1341310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2024.1341310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409820v1</w:t>
+                <w:t xml:space="preserve">inserm-05034936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mepolizumab and benralizumab in patients with severe asthma and a history of eosinophilic granulomatosis with polyangiitis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RETRACTED : Deaths induced by compassionate use of hydroxychloroquine during the first COVID-19 wave: an estimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaïs Ahmad</w:t>
+                <w:t xml:space="preserve">Alexiane Pradelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Traclet</w:t>
+                <w:t xml:space="preserve">Steeve Provencher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gerfaud-Valentin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecile-Audrey Durel</w:t>
+                <w:t xml:space="preserve">Emmanuel Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmed.2024.1341310⟩</w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171, pp.116055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2023.116055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05034936v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RETRACTED : Deaths induced by compassionate use of hydroxychloroquine during the first COVID-19 wave: an estimate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A revisited version of the disputatio for pharmacological training: An educational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexiane Pradelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
+                <w:t xml:space="preserve">Perle Totoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Provencher</w:t>
+                <w:t xml:space="preserve">Edouard-Jules Laforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Massy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Grenet</w:t>
+                <w:t xml:space="preserve">Jean-Marc Pelerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Portier-Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2023.116055⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (4), pp.435-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627703v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A revisited version of the disputatio for pharmacological training: An educational study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Carton</w:t>
+                <w:t xml:space="preserve">Trends in medications for autoimmune disorders during pregnancy and factors for their discontinuation: a population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perle Totoson</w:t>
+                <w:t xml:space="preserve">Odile Sheehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard-Jules Laforgue</w:t>
+                <w:t xml:space="preserve">Jessica Gorgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pelerin</w:t>
+                <w:t xml:space="preserve">Evelyne Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Portier-Feunteun</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anick Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 79 (4), pp.435-441. </w:t>
+              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12884-024-06932-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805817v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic effect between denosumab and immune checkpoint inhibitors (ICI)? A retrospective study of 268 patients with ICI and bone metastases</w:t>
               </w:r>
@@ -1172,6061 +1168,5529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in medications for autoimmune disorders during pregnancy and factors for their discontinuation: a population-based study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prognostic value of 18 FDG-PET at diagnosis and follow-up in giant cell arteritis: An observational restrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Sheehy</w:t>
+                <w:t xml:space="preserve">Anne-Claire Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Gorgui</w:t>
+                <w:t xml:space="preserve">Thomas Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Vinet</w:t>
+                <w:t xml:space="preserve">Éric Liozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Boysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anick Bérard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Perard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.765. </w:t>
+              <w:t xml:space="preserve">European Journal of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 126, pp.69-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12884-024-06932-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejim.2024.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122228v1</w:t>
+                <w:t xml:space="preserve">hal-05409820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment strategy for acquired pure red cell aplasia: a systematic review and meta-analysis</w:t>
+                <w:t xml:space="preserve">Association between immune‐related adverse events and prognosis in patients treated with immune checkpoint inhibitors in melanoma: A surrogacy analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+                <w:t xml:space="preserve">Romain Euvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Lega</w:t>
+                <w:t xml:space="preserve">Marie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Guenno</w:t>
+                <w:t xml:space="preserve">Stéphane Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ruivard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
+                <w:t xml:space="preserve">Jean‐christophe Lega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (21), pp.6451-6465. </w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (2), pp.369-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2023010587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627705v1</w:t>
+                <w:t xml:space="preserve">hal-04627700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aspirine a-t-elle une place dans la prévention cardiovasculaire primaire par la polypill ? Étude de simulation sur une population virtuelle réaliste</w:t>
+                <w:t xml:space="preserve">[Does aspirin have a place in primary cardiovascular prevention by the polypill ? Simulation study on a realistic virtual population].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mor Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai-Ha Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrouz Kassaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 78 (6), pp.667-678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.therap.2023.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627726v1</w:t>
+                <w:t xml:space="preserve">hal-04726185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between immune‐related adverse events and prognosis in patients treated with immune checkpoint inhibitors in melanoma: A surrogacy analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population designations in biomedical research: limitations and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
+                <w:t xml:space="preserve">Caroline Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dalle</w:t>
+                <w:t xml:space="preserve">Laure Ségurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐christophe Lega</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gueyffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fcp.12966⟩</w:t>
+              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101 (1), pp.3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tan.14852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627700v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Does aspirin have a place in primary cardiovascular prevention by the polypill ? Simulation study on a realistic virtual population].</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Treatment strategy for acquired pure red cell aplasia: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Guenno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ruivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.01.011⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (21), pp.6451-6465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2023010587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726185v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population designations in biomedical research: limitations and perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L’aspirine a-t-elle une place dans la prévention cardiovasculaire primaire par la polypill ? Étude de simulation sur une population virtuelle réaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mor Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Gueyffier</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Ha Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrouz Kassaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (6), pp.667-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tan.14852⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03829218v1</w:t>
+                <w:t xml:space="preserve">hal-04627726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse sérologique après vaccination contre le coronavirus chez les patients atteints de rhumatisme inflammatoire chronique traités par DMARDs : étude de cohorte et revue systématique avec méta-analyse</w:t>
+                <w:t xml:space="preserve">Extreme Hyperferritinemia: Causes and Prognosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Auroux</w:t>
+                <w:t xml:space="preserve">Maxime Fauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Laurent</w:t>
+                <w:t xml:space="preserve">Thomas El Jammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Coste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Massy</w:t>
+                <w:t xml:space="preserve">Arthur Guerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mercier</w:t>
+                <w:t xml:space="preserve">Sabine Zaepfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 89 (5), pp.435-446. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (18), pp.5438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2022.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm11185438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627763v1</w:t>
+                <w:t xml:space="preserve">hal-04879441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of major relapse in giant cell arteritis: A study-level meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron Deficiency in Cystic Fibrosis: A Cross-Sectional Single-Centre Study in a Referral Adult Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Aussedat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+                <w:t xml:space="preserve">Stéphane Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Samson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Lega</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Nove-Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2021.102930⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14030673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592880v1</w:t>
+                <w:t xml:space="preserve">hal-04888873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Hyperferritinemia: Causes and Prognosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A New Pathogenic Missense Variant in a Consanguineous North-African Family Responsible for a Highly Variable Aceruloplasminemia Phenotype: A Case-Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitterie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Guerber</w:t>
+                <w:t xml:space="preserve">Claire Savy-Stortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Zaepfel</w:t>
+                <w:t xml:space="preserve">Martine Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (18), pp.5438. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.906360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm11185438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.906360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879441v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Deficiency in Cystic Fibrosis: A Cross-Sectional Single-Centre Study in a Referral Adult Centre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epidemiology of major relapse in giant cell arteritis: A study-level meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aussedat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lobbes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raphaele Nove-Josserand</w:t>
+                <w:t xml:space="preserve">Romain Euvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14030673⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.102930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2021.102930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888873v1</w:t>
+                <w:t xml:space="preserve">hal-04592880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Pathogenic Missense Variant in a Consanguineous North-African Family Responsible for a Highly Variable Aceruloplasminemia Phenotype: A Case-Report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+                <w:t xml:space="preserve">Réponse sérologique après vaccination contre le coronavirus chez les patients atteints de rhumatisme inflammatoire chronique traités par DMARDs : étude de cohorte et revue systématique avec méta-analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Auroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quitterie Reynaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
+                <w:t xml:space="preserve">Benjamin Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Savy-Stortz</w:t>
+                <w:t xml:space="preserve">Baptiste Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Massy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Ropert</w:t>
+                <w:t xml:space="preserve">Alexandre Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16, pp.906360. </w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89 (5), pp.435-446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2022.906360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2022.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688111v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect Comparison of Glucocorticoid-Sparing Agents for Remission Maintenance in Giant Cell Arteritis: A Network Meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
+                <w:t xml:space="preserve">The COVID-19 Pandemic Impacted Maternal Mental Health Differently Depending on Pregnancy Status and Trimester of Gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anick Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gorgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Tabary</w:t>
+                <w:t xml:space="preserve">Vanina Tchuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cucherat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+                <w:t xml:space="preserve">Anaïs Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yessica-Haydee Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mayo Clinic Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mayocp.2022.03.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (5), pp.2926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19052926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627761v1</w:t>
+                <w:t xml:space="preserve">hal-05122278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The COVID-19 Pandemic Impacted Maternal Mental Health Differently Depending on Pregnancy Status and Trimester of Gestation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryoglobulinemia in systemic lupus erythematosus: a retrospective study of 213 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lacasse</w:t>
+                <w:t xml:space="preserve">Yoann Roubertou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yessica-Haydee Gomez</w:t>
+                <w:t xml:space="preserve">Arnaud Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19052926⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (1), pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13075-022-02857-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122278v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03831072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryoglobulinemia in systemic lupus erythematosus: a retrospective study of 213 patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Indirect Comparison of Glucocorticoid-Sparing Agents for Remission Maintenance in Giant Cell Arteritis: A Network Meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Fouque</w:t>
+                <w:t xml:space="preserve">Axel Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+                <w:t xml:space="preserve">Michel Cucherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gueyffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (1), pp.167. </w:t>
+              <w:t xml:space="preserve">Mayo Clinic Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97 (10), pp.1824-1835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13075-022-02857-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mayocp.2022.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03831072v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-regression of randomized control trials with antithrombotics: weak correlation between net clinical benefit and all cause-mortality</w:t>
+                <w:t xml:space="preserve">Arterial and venous thromboembolism in COVID-19: a study-level meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roubi Kilo</w:t>
+                <w:t xml:space="preserve">Boun Kim Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvy Laporte</w:t>
+                <w:t xml:space="preserve">Arnaud Friggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rama Arab</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Steeve Provencher</w:t>
+                <w:t xml:space="preserve">Laurent Bertoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Douplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94160-1⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (10), pp.970-979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2020-215383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627793v1</w:t>
+                <w:t xml:space="preserve">hal-04627785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention of venous thromboembolism in nephrotic syndrome: the quest towards precision medicine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Arterial and venous thromboembolism in COVID-19: a study-level meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boun Kim Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Friggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Douplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (10), pp.970-979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2020-215383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfaa337⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04628566v1</w:t>
+                <w:t xml:space="preserve">hal-03519098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venous thromboembolism in COVID-19 compared to non-COVID-19 cohorts: A systematic review with meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Twice- or Once-Daily Dosing of Direct Oral Anticoagulants, a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mainbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicky Mai</w:t>
+                <w:t xml:space="preserve">M. Cucherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boun Kim Tan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
+                <w:t xml:space="preserve">S. Provencher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Potus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Cucherat</w:t>
+                <w:t xml:space="preserve">L. Bertoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vascular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vph.2021.106882⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 197, pp.24 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2020.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627787v1</w:t>
+                <w:t xml:space="preserve">hal-03493422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twice- or Once-Daily Dosing of Direct Oral Anticoagulants, a systematic review and meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Cucherat</w:t>
+                <w:t xml:space="preserve">DPP-4 Inhibitors and Respiratory Infection: A Systematic Review and Meta-analysis of the Cardiovascular Outcomes Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Provencher</w:t>
+                <w:t xml:space="preserve">Samia Mekhaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bertoletti</w:t>
+                <w:t xml:space="preserve">Marine Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nony</w:t>
+                <w:t xml:space="preserve">Catherine Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 197, pp.24 - 32. </w:t>
+              <w:t xml:space="preserve">Diabetes Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (3), pp.e36-e37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2020.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/dc20-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493422v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twice- or Once-Daily Dosing of Direct Oral Anticoagulants, a systematic review and meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Nony</w:t>
+                <w:t xml:space="preserve">Risk Factors for Venous Thromboembolism in Severe COVID-19: A Study-Level Meta-Analysis of 21 Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Douplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Provencher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2020.10.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (24), pp.12944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph182412944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805581v1</w:t>
+                <w:t xml:space="preserve">hal-04627780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arterial and venous thromboembolism in COVID-19: a study-level meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Venous thromboembolism in COVID-19 compared to non-COVID-19 cohorts: A systematic review with meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boun Kim Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Douplat</w:t>
+                <w:t xml:space="preserve">François Potus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cucherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 76 (10), pp.970-979. </w:t>
+              <w:t xml:space="preserve">Vascular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 139, pp.106882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2020-215383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vph.2021.106882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627785v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arterial and venous thromboembolism in COVID-19: a study-level meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Significant Major Bleeding in Hospitalized Patients with COVID-19 Receiving Thromboprophylaxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boun Kim Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Provencher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2020-215383⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121 (12), pp.1670-1673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1477-4027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519098v1</w:t>
+                <w:t xml:space="preserve">hal-04627783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DPP-4 Inhibitors and Respiratory Infection: A Systematic Review and Meta-analysis of the Cardiovascular Outcomes Trials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cornu</w:t>
+                <w:t xml:space="preserve">Twice- or Once-Daily Dosing of Direct Oral Anticoagulants, a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mainbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cucherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Provencher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bertoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/dc20-2018⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 197, pp.24-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2020.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628536v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Factors for Venous Thromboembolism in Severe COVID-19: A Study-Level Meta-Analysis of 21 Studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Meta-regression of randomized control trials with antithrombotics: weak correlation between net clinical benefit and all cause-mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roubi Kilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvy Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rama Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Provencher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (24), pp.12944. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.14728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph182412944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94160-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627780v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant Major Bleeding in Hospitalized Patients with COVID-19 Receiving Thromboprophylaxis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Arterial and venous thromboembolism in COVID-19: a study-level meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boun Kim Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Friggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Douplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1477-4027⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (10), pp.970-979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2020-215383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627783v1</w:t>
+                <w:t xml:space="preserve">hal-04766779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twice- or Once-Daily Dosing of Direct Oral Anticoagulants, a systematic review and meta-analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevention of venous thromboembolism in nephrotic syndrome: the quest towards precision medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2020.10.011⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (7), pp.1151-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaa337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628558v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twice- or Once-Daily Dosing of Direct Oral Anticoagulants, a systematic review and meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dosage de la tryptase : un guide d'utilisation pour le clinicien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Nony</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Lega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2020.10.011⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.748 - 755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088542v1</w:t>
+                <w:t xml:space="preserve">hal-03493741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-regression of randomized control trials with antithrombotics: weak correlation between net clinical benefit and all cause-mortality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steeve Provencher</w:t>
+                <w:t xml:space="preserve">L'acéruléoplasminémie héréditaire, une pathologie à ne pas méconnaître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mainbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C. Lega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94160-1⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.769 - 775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04508768v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-regression of randomized control trials with antithrombotics: weak correlation between net clinical benefit and all cause-mortality</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Recurrent superficial vein thrombosis revealing relapsing polychondritis associated with myelodysplastic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94160-1⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (11), pp.3581-3581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaa185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805755v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arterial and venous thromboembolism in COVID-19: a study-level meta-analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The benefit–risk balance for biological agents in juvenile idiopathic arthritis: a meta-analysis of randomized clinical trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Avila-Pedretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Larbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Douplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2020-215383⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (9), pp.2226-2236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaa170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766779v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ncidence of hrombotic omplications in the resence of ompeting isks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Prevalence of Giant Cell Arteritis Relapse in Patients Treated With Glucocorticoids: A Meta‐Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Addario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Puéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2020.04.045⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (6), pp.838-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acr.23901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629115v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acéruléoplasminémie héréditaire, une pathologie à ne pas méconnaître</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Durieu</w:t>
+                <w:t xml:space="preserve">Severe infections in patients with anti-neutrophil cytoplasmic antibody-associated vasculitides receiving rituximab: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Thery-Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Euvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitterie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.06.002⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (5), pp.102505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2020.102505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493102v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of Giant Cell Arteritis Relapse in Patients Treated With Glucocorticoids: A Meta‐Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Addario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Puéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 72 (6), pp.838-849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/acr.23901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629116v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefit–risk balance for biological agents in juvenile idiopathic arthritis: a meta-analysis of randomized clinical trials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analysis of ncidence of hrombotic omplications in the resence of ompeting isks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cucherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaa170⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2020.04.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629111v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent superficial vein thrombosis revealing relapsing polychondritis associated with myelodysplastic syndrome</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cystic fibrosis-related diabetes before lung transplantation is associated with lower survival but does not affect long-term renal function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mainbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Philit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nove-Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaa185⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (7), pp.977-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppul.24307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628568v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosage de la tryptase : un guide d'utilisation pour le clinicien</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Durieu</w:t>
+                <w:t xml:space="preserve">Extended anticoagulation for the secondary prevention of venous thromboembolic events: An updated network meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cucherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Jardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.06.006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (4), pp.e0214134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0214134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493741v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe infections in patients with anti-neutrophil cytoplasmic antibody-associated vasculitides receiving rituximab: A meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quitterie Reynaud</w:t>
+                <w:t xml:space="preserve">Treatment of idiopathic inflammatory myositis associated interstitial lung disease: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Provencher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 19 (5), pp.102505. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2020.102505⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 18 (2), pp.113 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2018.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04629120v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Giant Cell Arteritis Relapse in Patients Treated With Glucocorticoids: A Meta‐Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Extra-respiratory comorbidities and transplantation in the French cystic fibrosis registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Durieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Dehillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitterie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acr.23901⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (8), pp.799-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17476348.2019.1638768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592330v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute renal and splenic infarctions: a review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Sève</w:t>
+                <w:t xml:space="preserve">Extended Anticoagulation for VTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Guay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Perreault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QJM: An International Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/qjmed/hcz252⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 155 (6), pp.1199-1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2019.02.402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629121v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extra-respiratory comorbidities and transplantation in the French cystic fibrosis registry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acute renal and splenic infarctions: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17476348.2019.1638768⟩</w:t>
+              <w:t xml:space="preserve">QJM: An International Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/qjmed/hcz252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122281v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended anticoagulation for the secondary prevention of venous thromboembolic events: An updated network meta-analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Mortality in systemic necrotizing vasculitides: A retrospective analysis of the French Vasculitis Study Group registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Jardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Grange</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Puéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0214134⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (7), pp.653--659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2018.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112947v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of idiopathic inflammatory myositis associated interstitial lung disease: A systematic review and meta-analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Long‐term extrapulmonary comorbidities after lung transplantation in cystic fibrosis: Update of specificities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitterie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Durieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2018.07.013⟩</w:t>
+              <w:t xml:space="preserve">Clinical Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ctr.13269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03484584v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cystic fibrosis-related diabetes before lung transplantation is associated with lower survival but does not affect long-term renal function</w:t>
-[...273 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Isolated positive anti-SS-B autoantibodies are not related to clinical features of systemic autoimmune diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Jardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...83 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Nicole Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (6), </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vukusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...105 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0185104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7236,168 +6700,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron deficiency in cystic fibrosis: a prospective study in a modern adult cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Nove-Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th European Cystic Fibrosis Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rotterdam (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId242"/>
+      <w:footerReference w:type="default" r:id="rId238"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7544,51 +7008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rubinsztajn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sailler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Boysson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Espitia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-025-07826-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert de Freminville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lucatelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grenet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mainbourg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.70052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04892201v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devauchelle-Pensec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Agard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bienvenu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.10.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409820v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Billet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thibault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Liozon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2024.03.037" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05034936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Desaintjean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ahmad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Traclet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud-Valentin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile-Audrey Durel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2024.1341310" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Pradelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Provencher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Massy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.116055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Totoson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard-Jules Laforgue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelerin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Portier-Feunteun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.10.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mabrut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mainbourg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbo.2024.100634" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122228v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sheehy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gorgui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick B&#233;rard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-024-06932-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627705v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lobbes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lega" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guenno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010587" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627726v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Fall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ha Le" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassa&#239;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.01.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627700v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Euvrard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Lega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12966" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726185v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829218v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gombault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#233;gurel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.14852" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627763v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Auroux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mercier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2022.07.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aussedat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2021.102930" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fauter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas El Jammal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guerber" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zaepfel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11185438" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04888873v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durupt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Nove-Josserand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14030673" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688111v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Reynaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Savy-Stortz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ropert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.906360" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627761v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tabary" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mayocp.2022.03.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122278v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Tchuente" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lacasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessica-Haydee Gomez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19052926" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03831072v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roubertou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Confavreux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-022-02857-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627793v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roubi Kilo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Arab" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94160-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628566v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa337" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627787v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Mai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boun Kim Tan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2021.106882" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493422v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cucherat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Provencher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertoletti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nony" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2020.10.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805581v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627785v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertoletti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2020-215383" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519098v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628536v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mekhaldi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Auffret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc20-2018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627780v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182412944" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627783v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1477-4027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628558v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088542v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508768v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805755v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766779v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629115v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2020.04.045" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493102v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lobbes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Reynaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Lega" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.06.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629116v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Addario" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pu&#233;chal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fran&#231;ois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.23901" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629111v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cabrera" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Avila-Pedretti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Larbre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa170" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628568v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa185" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493741v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lega" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.06.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629120v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thery-Casari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2020.102505" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592330v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629121v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Weber" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grangeon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Reynaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#232;ve" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmed/hcz252" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122281v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durieu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dehillotte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2019.1638768" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-02112947v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Jardel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grange" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214134" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484584v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barba" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fort" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2018.07.013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Philit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touzet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nove-Josserand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durupt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.24307" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629130v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Guay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Perreault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2019.02.402" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338044v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Quellec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pagnoux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2018.01.022" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PVD2CGH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122312v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ctr.13269" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01875389v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fabien" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vukusic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tebib" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185104" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399022v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert de Freminville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lucatelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mainbourg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.70052" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04892201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Boysson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devauchelle-Pensec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Agard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bienvenu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.10.011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527465v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rubinsztajn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sailler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Espitia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-025-07826-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05034936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Desaintjean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ahmad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Traclet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud-Valentin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile-Audrey Durel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2024.1341310" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627703v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Pradelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Provencher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Massy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.116055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Totoson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard-Jules Laforgue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelerin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Portier-Feunteun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.10.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sheehy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gorgui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick B&#233;rard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-024-06932-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mabrut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mainbourg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbo.2024.100634" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409820v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Billet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thibault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Liozon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2024.03.037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627700v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Euvrard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Lega" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12966" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726185v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Fall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ha Le" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassa&#239;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lega" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.01.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gombault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#233;gurel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.14852" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627705v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lobbes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guenno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010587" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627726v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879441v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fauter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas El Jammal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guerber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zaepfel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11185438" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04888873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durupt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Nove-Josserand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14030673" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Reynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Savy-Stortz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ropert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.906360" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aussedat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2021.102930" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627763v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Auroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Laurent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coste" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2022.07.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122278v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Tchuente" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lacasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessica-Haydee Gomez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19052926" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03831072v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roubertou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Confavreux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-022-02857-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tabary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mayocp.2022.03.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627785v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boun Kim Tan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertoletti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2020-215383" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519098v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493422v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cucherat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Provencher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertoletti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nony" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2020.10.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mekhaldi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Auffret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc20-2018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627780v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Mai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182412944" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627787v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2021.106882" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627783v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1477-4027" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508768v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roubi Kilo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Arab" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94160-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766779v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628566v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa337" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493741v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lobbes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Reynaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lega" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.06.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493102v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Lega" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.06.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628568v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa185" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cabrera" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Avila-Pedretti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Larbre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa170" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629116v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Addario" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pu&#233;chal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fran&#231;ois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.23901" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thery-Casari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2020.102505" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592330v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629115v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2020.04.045" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191889v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Philit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touzet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nove-Josserand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durupt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.24307" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-02112947v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Jardel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grange" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214134" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484584v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fort" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durieu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2018.07.013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122281v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dehillotte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2019.1638768" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629130v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Guay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Perreault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2019.02.402" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629121v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Weber" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grangeon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Reynaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#232;ve" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmed/hcz252" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338044v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Quellec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pagnoux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2018.01.022" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PVD2CGH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122312v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ctr.13269" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01875389v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fabien" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vukusic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tebib" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185104" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399022v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>