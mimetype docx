--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -904,291 +904,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in medications for autoimmune disorders during pregnancy and factors for their discontinuation: a population-based study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergistic effect between denosumab and immune checkpoint inhibitors (ICI)? A retrospective study of 268 patients with ICI and bone metastases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Sheehy</w:t>
+                <w:t xml:space="preserve">E. Mabrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Gorgui</w:t>
+                <w:t xml:space="preserve">S. Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Vinet</w:t>
+                <w:t xml:space="preserve">J. Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anick Bérard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12884-024-06932-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bone Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48, pp.100634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbo.2024.100634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122228v1</w:t>
+                <w:t xml:space="preserve">hal-04744906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effect between denosumab and immune checkpoint inhibitors (ICI)? A retrospective study of 268 patients with ICI and bone metastases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Mabrut</w:t>
+                <w:t xml:space="preserve">Trends in medications for autoimmune disorders during pregnancy and factors for their discontinuation: a population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mainbourg</w:t>
+                <w:t xml:space="preserve">Odile Sheehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Peron</w:t>
+                <w:t xml:space="preserve">Jessica Gorgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Maillet</w:t>
+                <w:t xml:space="preserve">Evelyne Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dalle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anick Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 48, pp.100634. </w:t>
+              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbo.2024.100634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12884-024-06932-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744906v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic value of 18 FDG-PET at diagnosis and follow-up in giant cell arteritis: An observational restrospective study</w:t>
               </w:r>
@@ -2634,429 +2634,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The COVID-19 Pandemic Impacted Maternal Mental Health Differently Depending on Pregnancy Status and Trimester of Gestation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryoglobulinemia in systemic lupus erythematosus: a retrospective study of 213 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanina Tchuente</w:t>
+                <w:t xml:space="preserve">Yoann Roubertou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lacasse</w:t>
+                <w:t xml:space="preserve">Arnaud Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yessica-Haydee Gomez</w:t>
+                <w:t xml:space="preserve">Denis Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19052926⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (1), pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13075-022-02857-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122278v1</w:t>
+                <w:t xml:space="preserve">inserm-03831072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryoglobulinemia in systemic lupus erythematosus: a retrospective study of 213 patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indirect Comparison of Glucocorticoid-Sparing Agents for Remission Maintenance in Giant Cell Arteritis: A Network Meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hot</w:t>
+                <w:t xml:space="preserve">Axel Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Fouque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+                <w:t xml:space="preserve">Michel Cucherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gueyffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13075-022-02857-z⟩</w:t>
+              <w:t xml:space="preserve">Mayo Clinic Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97 (10), pp.1824-1835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mayocp.2022.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03831072v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect Comparison of Glucocorticoid-Sparing Agents for Remission Maintenance in Giant Cell Arteritis: A Network Meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
+                <w:t xml:space="preserve">The COVID-19 Pandemic Impacted Maternal Mental Health Differently Depending on Pregnancy Status and Trimester of Gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anick Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gorgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Tchuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Tabary</w:t>
+                <w:t xml:space="preserve">Anaïs Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cucherat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+                <w:t xml:space="preserve">Yessica-Haydee Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mayo Clinic Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 97 (10), pp.1824-1835. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (5), pp.2926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mayocp.2022.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19052926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627761v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arterial and venous thromboembolism in COVID-19: a study-level meta-analysis</w:t>
               </w:r>
@@ -3310,51 +3310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twice- or Once-Daily Dosing of Direct Oral Anticoagulants, a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cucherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3764,51 +3764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cucherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vascular Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 139, pp.106882. </w:t>
@@ -3970,2727 +3970,2593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twice- or Once-Daily Dosing of Direct Oral Anticoagulants, a systematic review and meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Nony</w:t>
+                <w:t xml:space="preserve">Meta-regression of randomized control trials with antithrombotics: weak correlation between net clinical benefit and all cause-mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roubi Kilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvy Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rama Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Provencher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2020.10.011⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.14728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94160-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628558v1</w:t>
+                <w:t xml:space="preserve">hal-04508768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-regression of randomized control trials with antithrombotics: weak correlation between net clinical benefit and all cause-mortality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rama Arab</w:t>
+                <w:t xml:space="preserve">Arterial and venous thromboembolism in COVID-19: a study-level meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boun Kim Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steeve Provencher</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Friggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Douplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (10), pp.970-979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2020-215383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94160-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04508768v1</w:t>
+                <w:t xml:space="preserve">hal-04766779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arterial and venous thromboembolism in COVID-19: a study-level meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boun Kim Tan</w:t>
+                <w:t xml:space="preserve">Prevention of venous thromboembolism in nephrotic syndrome: the quest towards precision medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2020-215383⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (7), pp.1151-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaa337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766779v1</w:t>
+                <w:t xml:space="preserve">hal-04628566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention of venous thromboembolism in nephrotic syndrome: the quest towards precision medicine</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dosage de la tryptase : un guide d'utilisation pour le clinicien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mainbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Lega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Durieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.748 - 755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfaa337⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04628566v1</w:t>
+                <w:t xml:space="preserve">hal-03493741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosage de la tryptase : un guide d'utilisation pour le clinicien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'acéruléoplasminémie héréditaire, une pathologie à ne pas méconnaître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lobbes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Q. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C. Lega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 41, pp.748 - 755. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 41, pp.769 - 775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.06.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03493741v1</w:t>
+                <w:t xml:space="preserve">hal-03493102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acéruléoplasminémie héréditaire, une pathologie à ne pas méconnaître</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recurrent superficial vein thrombosis revealing relapsing polychondritis associated with myelodysplastic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (11), pp.3581-3581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaa185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.06.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03493102v1</w:t>
+                <w:t xml:space="preserve">hal-04628568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent superficial vein thrombosis revealing relapsing polychondritis associated with myelodysplastic syndrome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence of Giant Cell Arteritis Relapse in Patients Treated With Glucocorticoids: A Meta‐Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Addario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Puéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (6), pp.838-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acr.23901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaa185⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04628568v1</w:t>
+                <w:t xml:space="preserve">hal-04629116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The benefit–risk balance for biological agents in juvenile idiopathic arthritis: a meta-analysis of randomized clinical trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Avila-Pedretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Larbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (9), pp.2226-2236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/rheumatology/keaa170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Giant Cell Arteritis Relapse in Patients Treated With Glucocorticoids: A Meta‐Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Severe infections in patients with anti-neutrophil cytoplasmic antibody-associated vasculitides receiving rituximab: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Thery-Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Euvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathilde François</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitterie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (5), pp.102505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2020.102505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acr.23901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04629116v1</w:t>
+                <w:t xml:space="preserve">hal-04629120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe infections in patients with anti-neutrophil cytoplasmic antibody-associated vasculitides receiving rituximab: A meta-analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence of Giant Cell Arteritis Relapse in Patients Treated With Glucocorticoids: A Meta‐Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Quitterie Reynaud</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Addario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Puéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (6), pp.838-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acr.23901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2020.102505⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04629120v1</w:t>
+                <w:t xml:space="preserve">hal-04592330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Giant Cell Arteritis Relapse in Patients Treated With Glucocorticoids: A Meta‐Analysis</w:t>
+                <w:t xml:space="preserve">Analysis of ncidence of hrombotic omplications in the resence of ompeting isks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cucherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acr.23901⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2020.04.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592330v1</w:t>
+                <w:t xml:space="preserve">hal-04629115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ncidence of hrombotic omplications in the resence of ompeting isks</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cystic fibrosis-related diabetes before lung transplantation is associated with lower survival but does not affect long-term renal function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mainbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Philit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nove-Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (7), pp.977-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppul.24307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2020.04.045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04629115v1</w:t>
+                <w:t xml:space="preserve">hal-02191889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cystic fibrosis-related diabetes before lung transplantation is associated with lower survival but does not affect long-term renal function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Durupt</w:t>
+                <w:t xml:space="preserve">Extended anticoagulation for the secondary prevention of venous thromboembolic events: An updated network meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cucherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Jardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (4), pp.e0214134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0214134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppul.24307⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02191889v1</w:t>
+                <w:t xml:space="preserve">hal-02112947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended anticoagulation for the secondary prevention of venous thromboembolic events: An updated network meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Grange</w:t>
+                <w:t xml:space="preserve">Treatment of idiopathic inflammatory myositis associated interstitial lung disease: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Provencher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (2), pp.113 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2018.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0214134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02112947v1</w:t>
+                <w:t xml:space="preserve">hal-03484584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of idiopathic inflammatory myositis associated interstitial lung disease: A systematic review and meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Fort</w:t>
+                <w:t xml:space="preserve">Extra-respiratory comorbidities and transplantation in the French cystic fibrosis registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cottin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Dehillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitterie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (8), pp.799-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17476348.2019.1638768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2018.07.013⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03484584v1</w:t>
+                <w:t xml:space="preserve">hal-05122281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extra-respiratory comorbidities and transplantation in the French cystic fibrosis registry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extended Anticoagulation for VTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Guay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Perreault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 155 (6), pp.1199-1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2019.02.402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17476348.2019.1638768⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05122281v1</w:t>
+                <w:t xml:space="preserve">hal-04629130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Anticoagulation for VTE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bertoletti</w:t>
+                <w:t xml:space="preserve">Acute renal and splenic infarctions: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QJM: An International Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/qjmed/hcz252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2019.02.402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04629130v1</w:t>
+                <w:t xml:space="preserve">hal-04629121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute renal and splenic infarctions: a review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Sève</w:t>
+                <w:t xml:space="preserve">Mortality in systemic necrotizing vasculitides: A retrospective analysis of the French Vasculitis Study Group registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Jardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Puéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QJM: An International Journal of Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (7), pp.653--659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2018.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/qjmed/hcz252⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04629121v1</w:t>
+                <w:t xml:space="preserve">hal-02338044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality in systemic necrotizing vasculitides: A retrospective analysis of the French Vasculitis Study Group registry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long‐term extrapulmonary comorbidities after lung transplantation in cystic fibrosis: Update of specificities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitterie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Durieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2018.01.022⟩</w:t>
+              <w:t xml:space="preserve">Clinical Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ctr.13269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02338044v1</w:t>
+                <w:t xml:space="preserve">hal-05122312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term extrapulmonary comorbidities after lung transplantation in cystic fibrosis: Update of specificities</w:t>
-[...94 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Isolated positive anti-SS-B autoantibodies are not related to clinical features of systemic autoimmune diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Jardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sabine Jardel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Fabien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hot</w:t>
+                <w:t xml:space="preserve">Sandra Vukusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0185104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6700,51 +6566,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron deficiency in cystic fibrosis: a prospective study in a modern adult cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6803,65 +6669,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th European Cystic Fibrosis Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rotterdam (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId238"/>
+      <w:footerReference w:type="default" r:id="rId237"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7008,51 +6874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert de Freminville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lucatelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mainbourg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.70052" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04892201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Boysson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devauchelle-Pensec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Agard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bienvenu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.10.011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527465v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rubinsztajn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sailler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Espitia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-025-07826-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05034936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Desaintjean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ahmad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Traclet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud-Valentin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile-Audrey Durel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2024.1341310" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627703v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Pradelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Provencher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Massy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.116055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Totoson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard-Jules Laforgue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelerin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Portier-Feunteun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.10.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sheehy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gorgui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick B&#233;rard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-024-06932-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mabrut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mainbourg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbo.2024.100634" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409820v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Billet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thibault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Liozon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2024.03.037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627700v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Euvrard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Lega" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12966" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726185v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Fall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ha Le" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassa&#239;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lega" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.01.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gombault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#233;gurel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.14852" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627705v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lobbes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guenno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010587" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627726v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879441v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fauter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas El Jammal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guerber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zaepfel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11185438" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04888873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durupt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Nove-Josserand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14030673" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Reynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Savy-Stortz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ropert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.906360" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aussedat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2021.102930" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627763v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Auroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Laurent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coste" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2022.07.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122278v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Tchuente" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lacasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessica-Haydee Gomez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19052926" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03831072v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roubertou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Confavreux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-022-02857-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tabary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mayocp.2022.03.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627785v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boun Kim Tan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertoletti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2020-215383" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519098v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493422v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cucherat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Provencher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertoletti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nony" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2020.10.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mekhaldi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Auffret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc20-2018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627780v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Mai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182412944" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627787v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2021.106882" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627783v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1477-4027" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508768v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roubi Kilo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Arab" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94160-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766779v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628566v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa337" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493741v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lobbes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Reynaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lega" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.06.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493102v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Lega" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.06.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628568v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa185" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cabrera" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Avila-Pedretti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Larbre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa170" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629116v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Addario" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pu&#233;chal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fran&#231;ois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.23901" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thery-Casari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2020.102505" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592330v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629115v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2020.04.045" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191889v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Philit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touzet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nove-Josserand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durupt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.24307" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-02112947v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Jardel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grange" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214134" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484584v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fort" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durieu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2018.07.013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122281v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dehillotte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2019.1638768" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629130v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Guay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Perreault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2019.02.402" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629121v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Weber" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grangeon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Reynaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#232;ve" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmed/hcz252" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338044v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Quellec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pagnoux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2018.01.022" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PVD2CGH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122312v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ctr.13269" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01875389v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fabien" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vukusic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tebib" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185104" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399022v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert de Freminville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lucatelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mainbourg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.70052" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04892201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Boysson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devauchelle-Pensec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Agard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bienvenu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.10.011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527465v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rubinsztajn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sailler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Espitia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-025-07826-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05034936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Desaintjean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ahmad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Traclet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud-Valentin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile-Audrey Durel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2024.1341310" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627703v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Pradelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Provencher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Massy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.116055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Totoson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard-Jules Laforgue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelerin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Portier-Feunteun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.10.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mabrut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mainbourg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbo.2024.100634" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sheehy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gorgui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick B&#233;rard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-024-06932-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409820v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Billet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thibault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Liozon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2024.03.037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627700v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Euvrard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Lega" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12966" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726185v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Fall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ha Le" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassa&#239;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lega" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.01.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gombault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#233;gurel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.14852" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627705v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lobbes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guenno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010587" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627726v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879441v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fauter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas El Jammal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guerber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zaepfel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11185438" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04888873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durupt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Nove-Josserand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14030673" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Reynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Savy-Stortz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ropert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.906360" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aussedat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2021.102930" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627763v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Auroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Laurent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coste" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2022.07.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03831072v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roubertou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Confavreux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-022-02857-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627761v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tabary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mayocp.2022.03.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122278v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Tchuente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lacasse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessica-Haydee Gomez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19052926" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627785v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boun Kim Tan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertoletti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2020-215383" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519098v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493422v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cucherat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Provencher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertoletti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nony" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2020.10.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mekhaldi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Auffret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc20-2018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627780v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Mai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182412944" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627787v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2021.106882" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627783v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1477-4027" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508768v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roubi Kilo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Arab" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94160-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766779v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628566v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa337" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493741v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lobbes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Reynaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lega" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.06.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493102v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Lega" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.06.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628568v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa185" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629116v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Addario" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pu&#233;chal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fran&#231;ois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.23901" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629111v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cabrera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Avila-Pedretti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Larbre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa170" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629120v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thery-Casari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2020.102505" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592330v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629115v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2020.04.045" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191889v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Philit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touzet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nove-Josserand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durupt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.24307" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-02112947v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Jardel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grange" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214134" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484584v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barba" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fort" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2018.07.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122281v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dehillotte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2019.1638768" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629130v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Guay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Perreault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2019.02.402" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629121v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Weber" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grangeon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Reynaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#232;ve" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmed/hcz252" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338044v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Quellec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pagnoux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2018.01.022" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PVD2CGH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122312v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ctr.13269" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01875389v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fabien" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vukusic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tebib" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185104" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399022v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>