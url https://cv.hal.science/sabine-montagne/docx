--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -585,96 +585,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Our Trust in Pension Funds</w:t>
+                <w:t xml:space="preserve">Sociologie de l'agence financière : enjeux et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk &amp; Regulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 26</w:t>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92, pp.7-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517776v1</w:t>
+                <w:t xml:space="preserve">hal-00957617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investing prudently: How financialization puts a legal standard to use</w:t>
               </w:r>
@@ -732,200 +745,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociologie de l'agence financière : enjeux et perspectives. Introduction</w:t>
+                <w:t xml:space="preserve">Our Trust in Pension Funds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Montagne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Horacio Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Risk &amp; Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279080v1</w:t>
+                <w:t xml:space="preserve">hal-01517776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociologie de l'agence financière : enjeux et perspectives.</w:t>
+                <w:t xml:space="preserve">Sociologie de l'agence financière : enjeux et perspectives. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 92, pp.7-33</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 4 (92), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.092.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957617v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investir avec prudence : les usages d’un impératif juridique par les acteurs du capitalisme financiarisé</w:t>
               </w:r>
@@ -1871,51 +1871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.252.0070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.116.0031" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2016.09.006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517759v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.093.0009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279083v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Ortiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.093.0005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2013.08.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.092.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517786v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2011.12.014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46796SXN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.189.0004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928490v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Benquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112039v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109080v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.252.0070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.116.0031" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2016.09.006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517759v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.093.0009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279083v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Ortiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.093.0005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2013.08.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517776v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279080v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.092.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517786v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2011.12.014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46796SXN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.189.0004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928490v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Benquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112039v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109080v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>