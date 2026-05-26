--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1292,224 +1292,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans de recherche à Dauphine, hier, aujourd'hui et demain</w:t>
+              <w:t xml:space="preserve">50 ans de recherche à Dauphine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.162-165, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928490v1</w:t>
+                <w:t xml:space="preserve">hal-02112039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualizing Finance within the capital-labour nexus: asset management as a new zone of social conflict</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finance et société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Making of Finance. Perspectives from the Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.243-249, 2019</w:t>
+              <w:t xml:space="preserve">50 ans de recherche à Dauphine, hier, aujourd'hui et demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.162-165, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112037v1</w:t>
+                <w:t xml:space="preserve">hal-03928490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finance et société</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conceptualizing Finance within the capital-labour nexus: asset management as a new zone of social conflict</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans de recherche à Dauphine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.162-165, 2019</w:t>
+              <w:t xml:space="preserve">The Making of Finance. Perspectives from the Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.243-249, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112039v1</w:t>
+                <w:t xml:space="preserve">hal-02112037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : the financialisation of finance : The transformation of the French financial elite</w:t>
               </w:r>
@@ -1871,51 +1871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.252.0070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.116.0031" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2016.09.006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517759v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.093.0009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279083v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Ortiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.093.0005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2013.08.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517776v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279080v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.092.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517786v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2011.12.014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46796SXN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.189.0004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928490v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Benquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112039v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109080v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.252.0070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.116.0031" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2016.09.006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517759v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.093.0009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279083v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Ortiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.093.0005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2013.08.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517776v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279080v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.092.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517786v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2011.12.014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46796SXN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.189.0004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Benquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109080v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>