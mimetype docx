--- v0 (2026-03-22)
+++ v1 (2026-05-14)
@@ -863,468 +863,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inviscid transient growth on horizontal shear layers with strong vertical stratification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient growth in stratified wake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristobal Arratia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
+                <w:t xml:space="preserve">C. Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Stratified Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01044955v1</w:t>
+                <w:t xml:space="preserve">hal-01044959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient growth in stratified wake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inviscid transient growth on horizontal shear layers with strong vertical stratification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristobal Arratia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Stratified Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01044959v1</w:t>
+                <w:t xml:space="preserve">hal-01044955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient evolution and high stratification scaling in horizontal mixing layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Arratia</w:t>
+                <w:t xml:space="preserve">Instabilities and transient growth of trailing vortices in stratified fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ortiz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EUROMECH European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.183-186, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03085-7-47⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.273-276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03085-7-66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026001v1</w:t>
+                <w:t xml:space="preserve">hal-01025995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilities and transient growth of trailing vortices in stratified fluid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Donnadieu</w:t>
+                <w:t xml:space="preserve">Transient evolution and high stratification scaling in horizontal mixing layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arratia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EUROMECH European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.273-276, </w:t>
+              <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.183-186, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03085-7-66⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03085-7-47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025995v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensionnal instabilities and transient growth of trailing vortices in homogeneous and stratified flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1394,51 +1394,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inviscid Transient Growth on Horizontal Shear Layers with Strong Vertical Stratification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristobal Arratia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1667,51 +1667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01234022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ortiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Donnadieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chomaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934350" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01117122v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Mathur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.534" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830701v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3659158" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Billant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3220173" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Julien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2003.07.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPKP07JC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chomaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseleux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1485078" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577168v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01044955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Arratia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01044959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnadieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arratia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7-47" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7-66" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026011v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01311573v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24871-4_15" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01234022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ortiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Donnadieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chomaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934350" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01117122v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Mathur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.534" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830701v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3659158" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Billant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3220173" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Julien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2003.07.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPKP07JC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chomaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseleux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1485078" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577168v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01044959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnadieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01044955v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Arratia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7-66" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arratia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7-47" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026011v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01311573v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24871-4_15" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>