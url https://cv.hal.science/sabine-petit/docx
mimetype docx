--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -344,51 +344,51 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/cmn.2024.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777109v1</w:t>
+                <w:t xml:space="preserve">hal-04728631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of Mg-Ni saponite crystallization from precursor mixtures</w:t>
               </w:r>
@@ -478,51 +478,51 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/cmn.2024.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728631v1</w:t>
+                <w:t xml:space="preserve">hal-04777109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized relationships between the ionic radii of octahedral cations and the b crystallographic parameter of clay and related minerals</w:t>
               </w:r>
@@ -887,51 +887,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles modeling of the infrared spectrum of Fe- and Al-bearing lizardite</w:t>
+                <w:t xml:space="preserve">First-principles modeling of the infrared spectrum of antigorite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
@@ -970,102 +970,102 @@
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (5), pp.647-657. </w:t>
+              <w:t xml:space="preserve">, 2021, 33 (4), pp.389-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ejm-33-647-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/ejm-33-389-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424587v1</w:t>
+                <w:t xml:space="preserve">hal-03334065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles modeling of the infrared spectrum of antigorite</w:t>
+                <w:t xml:space="preserve">First-principles modeling of the infrared spectrum of Fe- and Al-bearing lizardite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
@@ -1104,78 +1104,78 @@
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (4), pp.389-400. </w:t>
+              <w:t xml:space="preserve">, 2021, 33 (5), pp.647-657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ejm-33-389-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/ejm-33-647-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334065v1</w:t>
+                <w:t xml:space="preserve">hal-03424587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational spectroscopic study of three Mg–Ni mineral series in white and greenish clay infillings of the New Caledonian Ni-silicate ores</w:t>
               </w:r>
@@ -1272,1312 +1272,1312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls on tetrahedral Fe(III) abundance in 2:1 phyllosilicates—Discussion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas Porosimetry by Gas Adsorption as an Efficient Tool for the Assessment of the Shaping Effect in Commercial Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Orsikowsky-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2021-7865⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11051205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373415v1</w:t>
+                <w:t xml:space="preserve">hal-03215304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Porosimetry by Gas Adsorption as an Efficient Tool for the Assessment of the Shaping Effect in Commercial Zeolites</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controls on tetrahedral Fe(III) abundance in 2:1 phyllosilicates—Discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Decarreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (5), pp.1205. </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (9), pp.1534 - 1535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano11051205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am-2021-7865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215304v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, textural, and chemical controls on the OH stretching vibrations in serpentine-group minerals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local mode interpretation of the OH overtone spectrum of 1:1 phyllosilicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Balan</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (4), pp.447 - 462. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ejm-33-447-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 33 (2), pp.209 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ejm-33-209-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345190v1</w:t>
+                <w:t xml:space="preserve">hal-03230930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local mode interpretation of the OH overtone spectrum of 1:1 phyllosilicates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural, textural, and chemical controls on the OH stretching vibrations in serpentine-group minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (2), pp.209 - 220. </w:t>
+              <w:t xml:space="preserve">, 2021, 33 (4), pp.447 - 462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ejm-33-209-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/ejm-33-447-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230930v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the dispersion and catalytic performances of copper in the hydrogenation of cinnamaldehyde by incorporation of aluminium into mesoporous SBA-15 silica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The evolution of saponite: An experimental study based on crystal chemistry and crystal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoqun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongping He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cezar Catrinescu</w:t>
+                <w:t xml:space="preserve">Q I Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117615⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2021-7625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001100v1</w:t>
+                <w:t xml:space="preserve">hal-03006209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation measurements of clay minerals by polarized attenuated total reflection infrared spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Ferrage</w:t>
+                <w:t xml:space="preserve">Non-allophanic Andosols of Trindade Island, south Atlantic: a new soil order in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Campos Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Fortes Drummond Chicarino Varajão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Soares De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ernesto Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.02.021⟩</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36783/18069657rbcs20200007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000849v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-allophanic Andosols of Trindade Island, south Atlantic: a new soil order in Brazil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fábio Soares De Oliveira</w:t>
+                <w:t xml:space="preserve">Interactions between smectites and polyelectrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Cheng Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ernesto Gonçalves</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cun Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Sheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nafeesa Khatoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36783/18069657rbcs20200007⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 198, pp.105778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000988v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between smectites and polyelectrolytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheng Cheng Shen</w:t>
+                <w:t xml:space="preserve">Mineralogical and geochemical signatures of Quaternary pyroclasts alterations at the volcanic Trindade Island, South Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C.C. Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F.D.C. Varajão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.S. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E.G.R Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105778⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.102674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2020.102674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000670v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogical and geochemical signatures of Quaternary pyroclasts alterations at the volcanic Trindade Island, South Atlantic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of the dispersion and catalytic performances of copper in the hydrogenation of cinnamaldehyde by incorporation of aluminium into mesoporous SBA-15 silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Mazilu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C.C. Mateus</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cezar Catrinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2020.102674⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 598, pp.117615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001003v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of saponite: An experimental study based on crystal chemistry and crystal growth</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Baron</w:t>
+                <w:t xml:space="preserve">Orientation measurements of clay minerals by polarized attenuated total reflection infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q I Tao</w:t>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 567, pp.274-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am-2021-7625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006209v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling capacity of mixed talc-like/stevensite layers in white/green clay infillings (“deweylite”/ “garnierite”) from serpentine veins of faulted peridotites, New Caledonia</w:t>
               </w:r>
@@ -2697,103 +2697,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTICAL THEORY-BASED SIMULATION OF ATTENUATED TOTAL REFLECTION INFRARED SPECTRA OF MONTMORILLONITE FILMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68 (2), pp.175-187. </w:t>
@@ -2948,77 +2948,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical evolution of soils developed from pyroclastic rocks of Trindade Island, South Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Campos Mateus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica Fortes Drummond Chicarino Varajão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio Soares De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3072,780 +3072,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni-smectitic ore behaviour during the Caron process</w:t>
+                <w:t xml:space="preserve">How Do Secondary Minerals in Granite Help Distinguish Paleo-from Present-Day Permeable Fracture Zones? Joint Interpretation of SWIR Spectroscopy and Geophysical Logs in the Geothermal Wells of Northern Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliana Mano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Petit</w:t>
+                <w:t xml:space="preserve">Carole Glaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Chaves</w:t>
+                <w:t xml:space="preserve">Jeanne Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Mexias</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.04.010⟩</w:t>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/8231816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363214v1</w:t>
+                <w:t xml:space="preserve">hal-02435169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of the metastability of ferric smectite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Baron</w:t>
+                <w:t xml:space="preserve">Hectorite: Synthesis, modification, assembly and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Hui Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Decarreau</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177, pp.114-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.08.040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02363221v1</w:t>
+                <w:t xml:space="preserve">hal-02363196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do Secondary Minerals in Granite Help Distinguish Paleo-from Present-Day Permeable Fracture Zones? Joint Interpretation of SWIR Spectroscopy and Geophysical Logs in the Geothermal Wells of Northern Alsace</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental evidence of the metastability of ferric smectite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Decarreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019, </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 265, pp.69-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2019/8231816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.08.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435169v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hectorite: Synthesis, modification, assembly and applications</w:t>
+                <w:t xml:space="preserve">Ni-smectitic ore behaviour during the Caron process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Zhang</w:t>
+                <w:t xml:space="preserve">Eliana Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun Hui Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Petit</w:t>
+                <w:t xml:space="preserve">Arthur Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Zhang</w:t>
+                <w:t xml:space="preserve">Andre Mexias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 177, pp.114-138. </w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 186, pp.200-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363196v1</w:t>
+                <w:t xml:space="preserve">hal-02363214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-matching-free pulse retrieval based on transient absorption in solids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modification, hybridization and applications of saponite: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Hui Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C Delagnes</w:t>
+                <w:t xml:space="preserve">Qian Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M R Bionta</w:t>
+                <w:t xml:space="preserve">Qi Qi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Légaré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Lassonde</w:t>
+                <w:t xml:space="preserve">Xue Chao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.028998⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.136-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877639v2</w:t>
+                <w:t xml:space="preserve">hal-02363209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification, hybridization and applications of saponite: An overview</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chun Hui Zhou</w:t>
+                <w:t xml:space="preserve">Phase-matching-free pulse retrieval based on transient absorption in solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M R Bionta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qian Zhou</w:t>
+                <w:t xml:space="preserve">F. Légaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Qi Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Petit</w:t>
+                <w:t xml:space="preserve">A. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue Chao Jiang</w:t>
+                <w:t xml:space="preserve">P. Lassonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 168, pp.136-154. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2018.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.028998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363209v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877639v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crystal growth of smectite: A study based on the change in crystal-chemistry and morphology of saponites with synthesis time</w:t>
               </w:r>
@@ -3959,295 +3959,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal alteration of the Ediacaran Volyn-Brest volcanics on the western margin of the East European Craton</w:t>
+                <w:t xml:space="preserve">Insights into the Rheological Behavior of Aqueous Dispersions of Synthetic Saponite: Effects of Saponite Composition and Sodium Polyacrylate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Środoń</w:t>
+                <w:t xml:space="preserve">Cunjun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oksana Kuzmenkova</w:t>
+                <w:t xml:space="preserve">Qiqi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Stanek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+                <w:t xml:space="preserve">Will Gates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huimin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2019.02.015⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (40), pp.13040-13052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363102v1</w:t>
+                <w:t xml:space="preserve">hal-02363075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Rheological Behavior of Aqueous Dispersions of Synthetic Saponite: Effects of Saponite Composition and Sodium Polyacrylate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrothermal alteration of the Ediacaran Volyn-Brest volcanics on the western margin of the East European Craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiqi Wu</w:t>
+                <w:t xml:space="preserve">Jan Środoń</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Kuzmenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Stanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Huimin Yang</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (40), pp.13040-13052. </w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 325, pp.217-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2019.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363075v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the phyllosilicate minerals of hypogene ore deposits in lateritic saprolites using the near-IR spectroscopy second derivative methodology</w:t>
               </w:r>
@@ -4367,90 +4367,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confining for Stability: Heterogeneous Catalysis with Transition Metal (Oxide) Nanoparticles Confined in the Secondary Pore Network of Mesoporous Scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Mazilu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brindusa Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cezar Catrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4631,103 +4631,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of highly dispersed iron species within mesoporous (Al-)SBA-15 silica as efficient heterogeneous Fenton-type catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Mazilu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Chirieac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brindusa Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cezar Catrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 241, pp.326 - 337. </w:t>
@@ -4771,639 +4771,639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How efficiently combine sonochemistry and clay science?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liudmila Novikova</w:t>
+                <w:t xml:space="preserve">Influence of Aqueous Si and Fe Speciation on Tetrahedral Fe(III) Substitutions in Nontronites: a Clay Synthesis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Decarreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.10.019⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (3), pp.230-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2016.0640309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978281v1</w:t>
+                <w:t xml:space="preserve">hal-01988093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaolin intercalated by urea. Ceramic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nature and origin of natural Zn clay minerals from the Bou Arhous Zn ore deposit: Evidence from electron microscopy (SEM-TEM) and stable isotope compositions (H and O)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Seifi</w:t>
+                <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.T. Diatta-Dieme</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Torsten Vennemann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.03.095⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132-133, pp.377 - 390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463303v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of the infrared spectra of the lizardite-nepouite series in the near- and mid-infrared range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 101 (2), pp.423-430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am-2016-5352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and origin of natural Zn clay minerals from the Bou Arhous Zn ore deposit: Evidence from electron microscopy (SEM-TEM) and stable isotope compositions (H and O)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Torsten Vennemann</w:t>
+                <w:t xml:space="preserve">How efficiently combine sonochemistry and clay science?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Novikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 132-133, pp.377 - 390. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.07.004⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 119, pp.193-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664647v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Aqueous Si and Fe Speciation on Tetrahedral Fe(III) Substitutions in Nontronites: a Clay Synthesis Approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kaolin intercalated by urea. Ceramic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Seifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Diatta-Dieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kobor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.579-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.03.095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2016.0640309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01988093v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-Assisted Hydrothermal Synthesis of Ni-Mg Layered Silicate Clays</w:t>
               </w:r>
@@ -5517,333 +5517,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the distribution of cobalt (oxide) nanoparticles in the dual pore system of SBA-15 scaffolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-thermal atmospheric plasma: Opportunities for the synthesis of valuable oligosaccharides from biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Novikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandusa Dragoi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.11.028⟩</w:t>
+              <w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.10 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogsc.2016.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01523524v1</w:t>
+                <w:t xml:space="preserve">hal-01737439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-thermal atmospheric plasma: Opportunities for the synthesis of valuable oligosaccharides from biomass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liudmila Novikova</w:t>
+                <w:t xml:space="preserve">Controlling the distribution of cobalt (oxide) nanoparticles in the dual pore system of SBA-15 scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandusa Dragoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 224, pp.176-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.11.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cogsc.2016.09.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01737439v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the morphology of synthetic kaolinites on their sorption properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Lei Aung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine C. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 443 pp.177-186 </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6279,103 +6279,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MINERALOGICAL CHARACTERIZATION OF Ni-BEARING SMECTITES FROM NIQUELANDIA, BRAZIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Mexias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (3-4), pp.324-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6422,77 +6422,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological properties of vermiculite particles in size-selected fractions obtained by sonication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc X. Reinholdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Faurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6689,90 +6689,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosized transition metals in controlled environments of phyllosilicate-mesoporous silica composites as highly thermostable and active catalysts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brindusa Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Chirieac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6817,307 +6817,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of lithium between smectite and solution: An experimental approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magmatic precipitation as a possible origin of Noachian clays on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vigier</w:t>
+                <w:t xml:space="preserve">Alain Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Palkova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Petit</w:t>
+                <w:t xml:space="preserve">Patrick Dudoignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vieillard</w:t>
+                <w:t xml:space="preserve">Antoine Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.02.018⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo1572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725006v1</w:t>
+                <w:t xml:space="preserve">hal-00731298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magmatic precipitation as a possible origin of Noachian clays on Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partitioning of lithium between smectite and solution: An experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Decarreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine C. Petit</w:t>
+                <w:t xml:space="preserve">Nicolas Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dudoignon</w:t>
+                <w:t xml:space="preserve">Helena Palkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Mas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+                <w:t xml:space="preserve">Philippe Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.314-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.02.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ngeo1572⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731298v1</w:t>
+                <w:t xml:space="preserve">hal-00725006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal synthesis, between 75 and 150°C, of high-charge, ferric nontronites</w:t>
               </w:r>
@@ -7155,51 +7155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (3), pp.322-337. </w:t>
@@ -7505,51 +7505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the {001} talc surface as seen by atomic force microscopy: Comparison with X-ray and electron diffraction results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Seine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8387,51 +8387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8762,77 +8762,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaolinite, Bentonie, Mica intercalation with urea: ceramic application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Seifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine C. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence GFA (Groupe Français Argile)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8997,103 +8997,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urea intercalation of Kaolin and Bentonite focusing on ceramic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Seifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Diatta-Dieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, edinburgh, United Kingdom. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9144,51 +9144,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation d'une composition d'un interstratifié T.O.T.-T.O.T. gonflant</w:t>
+                <w:t xml:space="preserve">Procédé de préparation de compositions talqueuses comprenant des particules minérales silico/germano-métalliques synthétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Ferret</w:t>
@@ -9220,93 +9220,93 @@
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR2903681B1. 2008, pp.37</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR2903682B1. 2008, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826160v1</w:t>
+                <w:t xml:space="preserve">hal-00825245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de préparation de compositions talqueuses comprenant des particules minérales silico/germano-métalliques synthétiques</w:t>
+                <w:t xml:space="preserve">Préparation d'une composition d'un interstratifié T.O.T.-T.O.T. gonflant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Ferret</w:t>
@@ -9338,69 +9338,69 @@
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR2903682B1. 2008, pp.24</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR2903681B1. 2008, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825245v1</w:t>
+                <w:t xml:space="preserve">hal-00826160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId325"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9555,51 +9555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Fkiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqun Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhuan Yuan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cmn.2024.29" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728631v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decarreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2023.20" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L Rainoldi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta B Franchini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Giusiano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2023.101724" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping He" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorong Qin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2022.106463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03424587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-647-2021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334065v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-389-2021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03507861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-743-2021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373415v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2021-7865" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215304v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orsikowsky-Sanchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051205" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345190v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-447-2021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230930v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-209-2021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ungureanu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mazilu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezar Catrinescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117615" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dazas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000988v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Campos Mateus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fortes Drummond Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Soares De Oliveira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ernesto Gon&#231;alves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20200007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Cheng Shen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cun Jun Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Sheng Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafeesa Khatoon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105778" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.C. Mateus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.D.C. Varaj&#227;o" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Oliveira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E.G.R Schaefer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.102674" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006209v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q I Tao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2021-7625" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fonteneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ploquin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-6984" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leloup" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-020-00073-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000975v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Satiko Mano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pinto Chaves" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0370-44672019730113" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ernesto Gon&#231;alves Reynaud Schaefer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2317-4889202120200073" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363214v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Mano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mexias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.04.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363221v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.08.040" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02435169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Glaas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vidal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8231816" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363196v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Hui Zhou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.05.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877639v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Delagnes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Bionta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblanc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassonde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.028998" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363209v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Qi Wu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Chao Jiang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.11.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Villieras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00194" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363102v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#346;rodo&#324;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Kuzmenkova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stanek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2019.02.015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363075v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunjun Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiqi Wu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Gates" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Yang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01805" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01700855v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hebert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lescuyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2017.11.019" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782925v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitriu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201700014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932927v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pentr&#225;k" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Stucki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2017-1501x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630974v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.12.024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-193VL3PX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978281v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Novikova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.10.019" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW9Q6KFB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463303v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Seifi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Diatta-Dieme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laure Lecomte-Nana" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobor" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.03.095" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F70MGHXB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980497v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5352" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664647v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine C. Petit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chassagnon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Vennemann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.07.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4C57VDR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988093v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2016.0640309" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923731v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj S.C. Pushparaj" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matte V. Sivaiah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2213335602666150317233416" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523524v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandusa Dragoi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ungureanu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.11.028" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-929VQ30B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737439v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2016.09.005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327316v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei Aung" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.12.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358332v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyuan Li" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luojing Xiang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Huang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjuan Qiu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.01.023" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076575v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andrieux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620203" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048822v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.1110" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191112v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620406" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119555v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Reinholdt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Faurel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.03.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5SZFW5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819716v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#232;s Westall" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Pullan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2013.04.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856192v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc43197e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725006v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Palkova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieillard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.02.018" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ1Q2CZP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731298v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dudoignon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1572" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00652700v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Farges" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2008.0560303" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768537v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guisseau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier Mas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Inoue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2398" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201138v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Combacau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barthes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.07.026" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192281v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gaillot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0483" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424688v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaudin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Petit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mart&#237;n" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Decarreau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855043940417" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424687v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grauby" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Noack" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855043930136" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377335v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stone" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0013188" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X6RS0Q6Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424694v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ildefonse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.1998.033.2.06" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424699v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Hazemann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(92)90066-K" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DA495997253B2605E147BFB0D93D54C8A3CD5D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160810v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dublet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fandeur" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonteneau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02410167v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alwmark" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brack" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463444v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424691v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463434v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826160v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferret" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#232;bre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825245v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Fkiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqun Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhuan Yuan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cmn.2024.29" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777109v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decarreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2023.20" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L Rainoldi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta B Franchini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Giusiano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2023.101724" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping He" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorong Qin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2022.106463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-389-2021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03424587v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-647-2021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03507861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-743-2021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215304v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orsikowsky-Sanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2021-7865" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230930v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-209-2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345190v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-447-2021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006209v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q I Tao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2021-7625" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000988v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Campos Mateus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fortes Drummond Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Soares De Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ernesto Gon&#231;alves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20200007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Cheng Shen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cun Jun Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Sheng Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafeesa Khatoon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105778" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001003v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.C. Mateus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.D.C. Varaj&#227;o" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Oliveira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E.G.R Schaefer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.102674" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ungureanu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mazilu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezar Catrinescu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117615" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000849v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dazas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fonteneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ploquin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-6984" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leloup" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-020-00073-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000975v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Satiko Mano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pinto Chaves" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0370-44672019730113" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ernesto Gon&#231;alves Reynaud Schaefer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2317-4889202120200073" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02435169v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Glaas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vidal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8231816" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Hui Zhou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.05.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363221v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.08.040" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Mano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaves" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mexias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.04.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363209v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Qi Wu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Chao Jiang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.11.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877639v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Delagnes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Bionta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblanc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassonde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.028998" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Villieras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00194" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunjun Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiqi Wu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Gates" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Yang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01805" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363102v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#346;rodo&#324;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Kuzmenkova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stanek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2019.02.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01700855v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hebert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lescuyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2017.11.019" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782925v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitriu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201700014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932927v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pentr&#225;k" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Stucki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2017-1501x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630974v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.12.024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-193VL3PX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2016.0640309" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664647v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine C. Petit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Vennemann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.07.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4C57VDR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980497v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5352" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978281v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Novikova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.10.019" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW9Q6KFB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463303v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Seifi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Diatta-Dieme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laure Lecomte-Nana" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobor" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.03.095" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F70MGHXB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923731v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj S.C. Pushparaj" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matte V. Sivaiah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2213335602666150317233416" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737439v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2016.09.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523524v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandusa Dragoi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ungureanu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.11.028" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-929VQ30B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327316v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei Aung" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.12.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358332v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyuan Li" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luojing Xiang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Huang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjuan Qiu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.01.023" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076575v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andrieux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620203" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048822v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.1110" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191112v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620406" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119555v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Reinholdt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Faurel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.03.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5SZFW5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819716v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#232;s Westall" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Pullan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2013.04.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856192v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc43197e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731298v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dudoignon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1572" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725006v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Palkova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieillard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.02.018" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ1Q2CZP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00652700v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Farges" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2008.0560303" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768537v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guisseau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier Mas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Inoue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2398" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201138v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Combacau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barthes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.07.026" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192281v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gaillot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0483" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424688v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaudin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Petit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mart&#237;n" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Decarreau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855043940417" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424687v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grauby" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Noack" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855043930136" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377335v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stone" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0013188" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X6RS0Q6Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424694v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ildefonse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.1998.033.2.06" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424699v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Hazemann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(92)90066-K" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DA495997253B2605E147BFB0D93D54C8A3CD5D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160810v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dublet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fandeur" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonteneau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02410167v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alwmark" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brack" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463444v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424691v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463434v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825245v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferret" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#232;bre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826160v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>