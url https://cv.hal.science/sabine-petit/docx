--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -887,3367 +887,3367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles modeling of the infrared spectrum of antigorite</w:t>
+                <w:t xml:space="preserve">Local mode interpretation of the OH overtone spectrum of 1:1 phyllosilicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Radtke</w:t>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Paulatto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (4), pp.389-400. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ejm-33-389-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 33 (2), pp.209 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ejm-33-209-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334065v1</w:t>
+                <w:t xml:space="preserve">hal-03230930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles modeling of the infrared spectrum of Fe- and Al-bearing lizardite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural, textural, and chemical controls on the OH stretching vibrations in serpentine-group minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Radtke</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (5), pp.647-657. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ejm-33-647-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 33 (4), pp.447 - 462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ejm-33-447-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424587v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational spectroscopic study of three Mg–Ni mineral series in white and greenish clay infillings of the New Caledonian Ni-silicate ores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First-principles modeling of the infrared spectrum of antigorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Radtke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Paulatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (6), pp.743 - 763. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ejm-33-743-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 33 (4), pp.389-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ejm-33-389-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507861v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Porosimetry by Gas Adsorption as an Efficient Tool for the Assessment of the Shaping Effect in Commercial Zeolites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Petit</w:t>
+                <w:t xml:space="preserve">First-principles modeling of the infrared spectrum of Fe- and Al-bearing lizardite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Radtke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Paulatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11051205⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (5), pp.647-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ejm-33-647-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215304v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls on tetrahedral Fe(III) abundance in 2:1 phyllosilicates—Discussion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibrational spectroscopic study of three Mg–Ni mineral series in white and greenish clay infillings of the New Caledonian Ni-silicate ores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Decarreau</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2021-7865⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (6), pp.743 - 763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ejm-33-743-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373415v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local mode interpretation of the OH overtone spectrum of 1:1 phyllosilicates</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controls on tetrahedral Fe(III) abundance in 2:1 phyllosilicates—Discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Decarreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ejm-33-209-2021⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (9), pp.1534 - 1535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2021-7865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230930v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, textural, and chemical controls on the OH stretching vibrations in serpentine-group minerals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Balan</w:t>
+                <w:t xml:space="preserve">Gas Porosimetry by Gas Adsorption as an Efficient Tool for the Assessment of the Shaping Effect in Commercial Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Orsikowsky-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (4), pp.447 - 462. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.1205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ejm-33-447-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano11051205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345190v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of saponite: An experimental study based on crystal chemistry and crystal growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hongping He</w:t>
+                <w:t xml:space="preserve">Geochemical evolution of soils developed from pyroclastic rocks of Trindade Island, South Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Campos Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Fortes Drummond Chicarino Varajão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Soares De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ernesto Gonçalves Reynaud Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2021-7625⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2317-4889202120200073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006209v1</w:t>
+                <w:t xml:space="preserve">hal-03030558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-allophanic Andosols of Trindade Island, south Atlantic: a new soil order in Brazil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fábio Soares De Oliveira</w:t>
+                <w:t xml:space="preserve">The evolution of saponite: An experimental study based on crystal chemistry and crystal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoqun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongping He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Ernesto Gonçalves</w:t>
+                <w:t xml:space="preserve">Q I Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44, </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36783/18069657rbcs20200007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am-2021-7625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000988v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between smectites and polyelectrolytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-allophanic Andosols of Trindade Island, south Atlantic: a new soil order in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Campos Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Fortes Drummond Chicarino Varajão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Soares De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng Cheng Shen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nafeesa Khatoon</w:t>
+                <w:t xml:space="preserve">Carlos Ernesto Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105778⟩</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36783/18069657rbcs20200007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000670v1</w:t>
+                <w:t xml:space="preserve">hal-03000988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogical and geochemical signatures of Quaternary pyroclasts alterations at the volcanic Trindade Island, South Atlantic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between smectites and polyelectrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Cheng Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cun Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Sheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C.C. Mateus</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nafeesa Khatoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2020.102674⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 198, pp.105778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001003v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the dispersion and catalytic performances of copper in the hydrogenation of cinnamaldehyde by incorporation of aluminium into mesoporous SBA-15 silica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineralogical and geochemical signatures of Quaternary pyroclasts alterations at the volcanic Trindade Island, South Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C.C. Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F.D.C. Varajão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.S. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.E.G.R Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117615⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.102674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2020.102674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001100v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation measurements of clay minerals by polarized attenuated total reflection infrared spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of the dispersion and catalytic performances of copper in the hydrogenation of cinnamaldehyde by incorporation of aluminium into mesoporous SBA-15 silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Mazilu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Gregoire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Ferrage</w:t>
+                <w:t xml:space="preserve">Cezar Catrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.02.021⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 598, pp.117615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000849v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling capacity of mixed talc-like/stevensite layers in white/green clay infillings (“deweylite”/ “garnierite”) from serpentine veins of faulted peridotites, New Caledonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orientation measurements of clay minerals by polarized attenuated total reflection infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Fonteneau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florian Ploquin</w:t>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2020-6984⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 567, pp.274-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000826v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTICAL THEORY-BASED SIMULATION OF ATTENUATED TOTAL REFLECTION INFRARED SPECTRA OF MONTMORILLONITE FILMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68 (2), pp.175-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42860-020-00073-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogical characterization of copper lateritic ore from the Furnas deposit - Carajás, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Satiko Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Pinto Chaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REM - International Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 73 (3), pp.329-335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/0370-44672019730113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical evolution of soils developed from pyroclastic rocks of Trindade Island, South Atlantic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fábio Soares De Oliveira</w:t>
+                <w:t xml:space="preserve">Swelling capacity of mixed talc-like/stevensite layers in white/green clay infillings (“deweylite”/ “garnierite”) from serpentine veins of faulted peridotites, New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Ernesto Gonçalves Reynaud Schaefer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 51, </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (10), pp.1536-1546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/2317-4889202120200073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am-2020-6984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030558v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do Secondary Minerals in Granite Help Distinguish Paleo-from Present-Day Permeable Fracture Zones? Joint Interpretation of SWIR Spectroscopy and Geophysical Logs in the Geothermal Wells of Northern Alsace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The crystal growth of smectite: A study based on the change in crystal-chemistry and morphology of saponites with synthesis time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoqun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongping He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Glaas</w:t>
+                <w:t xml:space="preserve">Frederic Villieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Vidal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/8231816⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.14−23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435169v1</w:t>
+                <w:t xml:space="preserve">hal-02383001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hectorite: Synthesis, modification, assembly and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrothermal alteration of the Ediacaran Volyn-Brest volcanics on the western margin of the East European Craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Środoń</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Kuzmenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chun Hui Zhou</w:t>
+                <w:t xml:space="preserve">Jan Stanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.05.001⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 325, pp.217-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2019.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363196v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of the metastability of ferric smectite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Baron</w:t>
+                <w:t xml:space="preserve">Insights into the Rheological Behavior of Aqueous Dispersions of Synthetic Saponite: Effects of Saponite Composition and Sodium Polyacrylate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cunjun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiqi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will Gates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huimin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.08.040⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (40), pp.13040-13052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363221v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni-smectitic ore behaviour during the Caron process</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Do Secondary Minerals in Granite Help Distinguish Paleo-from Present-Day Permeable Fracture Zones? Joint Interpretation of SWIR Spectroscopy and Geophysical Logs in the Geothermal Wells of Northern Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Mexias</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Glaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.04.010⟩</w:t>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/8231816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363214v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification, hybridization and applications of saponite: An overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Hectorite: Synthesis, modification, assembly and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun Hui Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 168, pp.136-154. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2018.11.002⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 177, pp.114-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363209v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-matching-free pulse retrieval based on transient absorption in solids</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ni-smectitic ore behaviour during the Caron process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leblanc</w:t>
+                <w:t xml:space="preserve">Eliana Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lassonde</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arthur Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Mexias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.028998⟩</w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 186, pp.200-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877639v2</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crystal growth of smectite: A study based on the change in crystal-chemistry and morphology of saponites with synthesis time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaoqun Zhang</w:t>
+                <w:t xml:space="preserve">Experimental evidence of the metastability of ferric smectite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Decarreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00194⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 265, pp.69-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.08.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383001v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Rheological Behavior of Aqueous Dispersions of Synthetic Saponite: Effects of Saponite Composition and Sodium Polyacrylate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase-matching-free pulse retrieval based on transient absorption in solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cunjun Li</w:t>
+                <w:t xml:space="preserve">M R Bionta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiqi Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Petit</w:t>
+                <w:t xml:space="preserve">F. Légaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will Gates</w:t>
+                <w:t xml:space="preserve">A. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huimin Yang</w:t>
+                <w:t xml:space="preserve">P. Lassonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (40), pp.13040-13052. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.028998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363075v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877639v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal alteration of the Ediacaran Volyn-Brest volcanics on the western margin of the East European Craton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modification, hybridization and applications of saponite: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Hui Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Środoń</w:t>
+                <w:t xml:space="preserve">Qian Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oksana Kuzmenkova</w:t>
+                <w:t xml:space="preserve">Qi Qi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Stanek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+                <w:t xml:space="preserve">Xue Chao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 325, pp.217-235. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.136-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2019.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363102v1</w:t>
+                <w:t xml:space="preserve">hal-02363209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the phyllosilicate minerals of hypogene ore deposits in lateritic saprolites using the near-IR spectroscopy second derivative methodology</w:t>
               </w:r>
@@ -4361,1489 +4361,1489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confining for Stability: Heterogeneous Catalysis with Transition Metal (Oxide) Nanoparticles Confined in the Secondary Pore Network of Mesoporous Scaffolds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Synthesis of highly dispersed iron species within mesoporous (Al-)SBA-15 silica as efficient heterogeneous Fenton-type catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Mazilu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irina Mazilu</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brindusa Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cezar Catrinescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emil Dumitriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241, pp.326 - 337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnma.201700014⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782925v1</w:t>
+                <w:t xml:space="preserve">hal-01630974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the nontronite Mössbauer spectra</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Petit</w:t>
+                <w:t xml:space="preserve">Confining for Stability: Heterogeneous Catalysis with Transition Metal (Oxide) Nanoparticles Confined in the Secondary Pore Network of Mesoporous Scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Mazilu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brindusa Dragoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezar Catrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Pentrák</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emil Dumitriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2017-1501x⟩</w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (4), pp.233 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.201700014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01932927v1</w:t>
+                <w:t xml:space="preserve">hal-01782925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of highly dispersed iron species within mesoporous (Al-)SBA-15 silica as efficient heterogeneous Fenton-type catalysts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting the nontronite Mössbauer spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pentrák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Decarreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Stucki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.12.024⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102 (7), pp.1501 - 1515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2017-1501x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01630974v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Aqueous Si and Fe Speciation on Tetrahedral Fe(III) Substitutions in Nontronites: a Clay Synthesis Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Baron</w:t>
+                <w:t xml:space="preserve">Non-thermal atmospheric plasma: Opportunities for the synthesis of valuable oligosaccharides from biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Novikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Decarreau</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2016.0640309⟩</w:t>
+              <w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.10 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogsc.2016.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988093v1</w:t>
+                <w:t xml:space="preserve">hal-01737439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and origin of natural Zn clay minerals from the Bou Arhous Zn ore deposit: Evidence from electron microscopy (SEM-TEM) and stable isotope compositions (H and O)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling the distribution of cobalt (oxide) nanoparticles in the dual pore system of SBA-15 scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine C. Petit</w:t>
+                <w:t xml:space="preserve">Brandusa Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chassagnon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 224, pp.176-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.11.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.07.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664647v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of the infrared spectra of the lizardite-nepouite series in the near- and mid-infrared range</w:t>
+                <w:t xml:space="preserve">Influence of Aqueous Si and Fe Speciation on Tetrahedral Fe(III) Substitutions in Nontronites: a Clay Synthesis Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Decarreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2016-5352⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (3), pp.230-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2016.0640309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980497v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How efficiently combine sonochemistry and clay science?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmila Novikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 119, pp.193-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2015.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaolin intercalated by urea. Ceramic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nature and origin of natural Zn clay minerals from the Bou Arhous Zn ore deposit: Evidence from electron microscopy (SEM-TEM) and stable isotope compositions (H and O)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Seifi</w:t>
+                <w:t xml:space="preserve">Sabine C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.T. Diatta-Dieme</w:t>
+                <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanchart</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Torsten Vennemann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.03.095⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132-133, pp.377 - 390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463303v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-Assisted Hydrothermal Synthesis of Ni-Mg Layered Silicate Clays</w:t>
+                <w:t xml:space="preserve">Interpretation of the infrared spectra of the lizardite-nepouite series in the near- and mid-infrared range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current microwave chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/2213335602666150317233416⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101 (2), pp.423-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2016-5352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923731v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-thermal atmospheric plasma: Opportunities for the synthesis of valuable oligosaccharides from biomass</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kaolin intercalated by urea. Ceramic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Seifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Diatta-Dieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kobor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.579-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.03.095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cogsc.2016.09.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01737439v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the distribution of cobalt (oxide) nanoparticles in the dual pore system of SBA-15 scaffolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave-Assisted Hydrothermal Synthesis of Ni-Mg Layered Silicate Clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandusa Dragoi</w:t>
+                <w:t xml:space="preserve">Suraj S.C. Pushparaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ungureanu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sabine Petit</w:t>
+                <w:t xml:space="preserve">Claude Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matte V. Sivaiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Decarreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.11.028⟩</w:t>
+              <w:t xml:space="preserve">Current microwave chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.85 - 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/2213335602666150317233416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01523524v1</w:t>
+                <w:t xml:space="preserve">hal-01923731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the morphology of synthetic kaolinites on their sorption properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Lei Aung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine C. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 443 pp.177-186 </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6005,507 +6005,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDY OF LOW-PRESSURE ARGON ADSORPTION ON SYNTHETIC NONTRONITE: IMPLICATIONS FOR SMECTITE CRYSTAL GROWTH</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MINERALOGICAL CHARACTERIZATION OF Ni-BEARING SMECTITES FROM NIQUELANDIA, BRAZIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Mexias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 62 (1-2), pp.102-111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2014.0620203⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 62 (3-4), pp.324-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2014.0620406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076575v1</w:t>
+                <w:t xml:space="preserve">hal-01191112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of near Infrared Spectroscopy for the Identification of Coffinite and Uranothorite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+                <w:t xml:space="preserve">STUDY OF LOW-PRESSURE ARGON ADSORPTION ON SYNTHETIC NONTRONITE: IMPLICATIONS FOR SMECTITE CRYSTAL GROWTH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Decarreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Villieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1255/jnirs.1110⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (1-2), pp.102-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2014.0620203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048822v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MINERALOGICAL CHARACTERIZATION OF Ni-BEARING SMECTITES FROM NIQUELANDIA, BRAZIL</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of near Infrared Spectroscopy for the Identification of Coffinite and Uranothorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62 (3-4), pp.324-335. </w:t>
+              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (2), pp.149-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2014.0620406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1255/jnirs.1110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191112v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological properties of vermiculite particles in size-selected fractions obtained by sonication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc X. Reinholdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Faurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 77-78, pp.18-32. </w:t>
@@ -6689,90 +6689,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosized transition metals in controlled environments of phyllosilicate-mesoporous silica composites as highly thermostable and active catalysts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brindusa Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Chirieac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6836,51 +6836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magmatic precipitation as a possible origin of Noachian clays on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dudoignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7365,295 +7365,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface pre-coating of talc particles by carboxyl methyl cellulose adsorption: Study of adsorption and consequences on surface properties and settling rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of the {001} talc surface as seen by atomic force microscopy: Comparison with X-ray and electron diffraction results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+                <w:t xml:space="preserve">Grégory Seine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Martin</w:t>
+                <w:t xml:space="preserve">Anne-Claire Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylène Combacau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Barthes</w:t>
+                <w:t xml:space="preserve">Philippe de Parseval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.07.026⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.483-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0935-1221/2006/0018-0483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201138v1</w:t>
+                <w:t xml:space="preserve">hal-00192281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the {001} talc surface as seen by atomic force microscopy: Comparison with X-ray and electron diffraction results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Ferrage</w:t>
+                <w:t xml:space="preserve">Surface pre-coating of talc particles by carboxyl methyl cellulose adsorption: Study of adsorption and consequences on surface properties and settling rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Seine</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Gaillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Petit</w:t>
+                <w:t xml:space="preserve">Marylène Combacau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe de Parseval</w:t>
+                <w:t xml:space="preserve">Patrick Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18, pp.483-491. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 272 (3), pp.211-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/0935-1221/2006/0018-0483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192281v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The accurate crystal chemistry of ferric smectites from the lateritic nickel ore of Murrin Murrin (Western Australia). II. Spectroscopic (IR and EXAFS) approaches</w:t>
               </w:r>
@@ -8387,51 +8387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8762,77 +8762,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaolinite, Bentonie, Mica intercalation with urea: ceramic application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Seifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine C. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence GFA (Groupe Français Argile)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8997,103 +8997,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urea intercalation of Kaolin and Bentonite focusing on ceramic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Seifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Diatta-Dieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Seifi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabine C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, edinburgh, United Kingdom. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9144,51 +9144,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de préparation de compositions talqueuses comprenant des particules minérales silico/germano-métalliques synthétiques</w:t>
+                <w:t xml:space="preserve">Préparation d'une composition d'un interstratifié T.O.T.-T.O.T. gonflant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Ferret</w:t>
@@ -9220,93 +9220,93 @@
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR2903682B1. 2008, pp.24</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR2903681B1. 2008, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825245v1</w:t>
+                <w:t xml:space="preserve">hal-00826160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation d'une composition d'un interstratifié T.O.T.-T.O.T. gonflant</w:t>
+                <w:t xml:space="preserve">Procédé de préparation de compositions talqueuses comprenant des particules minérales silico/germano-métalliques synthétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Ferret</w:t>
@@ -9338,69 +9338,69 @@
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR2903681B1. 2008, pp.37</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR2903682B1. 2008, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826160v1</w:t>
+                <w:t xml:space="preserve">hal-00825245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId325"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9555,51 +9555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Fkiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqun Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhuan Yuan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cmn.2024.29" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777109v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decarreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2023.20" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L Rainoldi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta B Franchini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Giusiano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2023.101724" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping He" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorong Qin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2022.106463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-389-2021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03424587v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-647-2021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03507861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-743-2021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215304v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orsikowsky-Sanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2021-7865" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230930v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-209-2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345190v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-447-2021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006209v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q I Tao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2021-7625" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000988v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Campos Mateus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fortes Drummond Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Soares De Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ernesto Gon&#231;alves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20200007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Cheng Shen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cun Jun Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Sheng Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafeesa Khatoon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105778" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001003v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.C. Mateus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.D.C. Varaj&#227;o" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Oliveira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E.G.R Schaefer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.102674" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ungureanu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mazilu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezar Catrinescu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117615" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000849v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dazas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fonteneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ploquin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-6984" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leloup" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-020-00073-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000975v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Satiko Mano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pinto Chaves" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0370-44672019730113" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ernesto Gon&#231;alves Reynaud Schaefer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2317-4889202120200073" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02435169v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Glaas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vidal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8231816" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Hui Zhou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.05.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363221v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.08.040" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Mano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaves" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mexias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.04.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363209v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Qi Wu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Chao Jiang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.11.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877639v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Delagnes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Bionta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblanc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassonde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.028998" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Villieras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00194" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunjun Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiqi Wu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Gates" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Yang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01805" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363102v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#346;rodo&#324;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Kuzmenkova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stanek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2019.02.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01700855v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hebert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lescuyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2017.11.019" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782925v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitriu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201700014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932927v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pentr&#225;k" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Stucki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2017-1501x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630974v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.12.024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-193VL3PX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2016.0640309" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664647v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine C. Petit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Vennemann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.07.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4C57VDR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980497v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5352" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978281v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Novikova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.10.019" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW9Q6KFB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463303v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Seifi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Diatta-Dieme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laure Lecomte-Nana" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobor" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.03.095" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F70MGHXB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923731v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj S.C. Pushparaj" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matte V. Sivaiah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2213335602666150317233416" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737439v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2016.09.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523524v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandusa Dragoi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ungureanu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.11.028" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-929VQ30B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327316v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei Aung" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.12.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358332v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyuan Li" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luojing Xiang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Huang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjuan Qiu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.01.023" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076575v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andrieux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620203" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048822v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.1110" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191112v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620406" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119555v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Reinholdt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Faurel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.03.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5SZFW5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819716v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#232;s Westall" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Pullan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2013.04.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856192v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc43197e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731298v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dudoignon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1572" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725006v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Palkova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieillard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.02.018" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ1Q2CZP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00652700v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Farges" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2008.0560303" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768537v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guisseau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier Mas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Inoue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2398" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201138v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Combacau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barthes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.07.026" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192281v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gaillot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0483" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424688v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaudin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Petit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mart&#237;n" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Decarreau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855043940417" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424687v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grauby" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Noack" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855043930136" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377335v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stone" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0013188" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X6RS0Q6Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424694v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ildefonse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.1998.033.2.06" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424699v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Hazemann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(92)90066-K" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DA495997253B2605E147BFB0D93D54C8A3CD5D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160810v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dublet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fandeur" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonteneau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02410167v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alwmark" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brack" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463444v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424691v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463434v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825245v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferret" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#232;bre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826160v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Fkiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqun Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhuan Yuan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cmn.2024.29" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777109v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decarreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2023.20" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L Rainoldi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta B Franchini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Giusiano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2023.101724" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping He" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorong Qin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2022.106463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-209-2021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-447-2021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-389-2021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03424587v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-647-2021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03507861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-743-2021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2021-7865" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orsikowsky-Sanchez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051205" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Campos Mateus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fortes Drummond Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Soares De Oliveira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ernesto Gon&#231;alves Reynaud Schaefer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2317-4889202120200073" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q I Tao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2021-7625" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000988v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ernesto Gon&#231;alves" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20200007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Cheng Shen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cun Jun Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Sheng Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafeesa Khatoon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105778" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.C. Mateus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.D.C. Varaj&#227;o" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Oliveira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E.G.R Schaefer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.102674" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ungureanu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mazilu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezar Catrinescu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117615" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000849v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dazas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leloup" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-020-00073-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000975v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Satiko Mano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pinto Chaves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0370-44672019730113" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fonteneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ploquin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-6984" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Villieras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00194" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363102v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#346;rodo&#324;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Kuzmenkova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stanek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2019.02.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363075v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunjun Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiqi Wu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Gates" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Yang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01805" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02435169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Glaas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vidal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8231816" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Hui Zhou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.05.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363214v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Mano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaves" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mexias" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.04.010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363221v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.08.040" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877639v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Delagnes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Bionta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassonde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.028998" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363209v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Qi Wu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Chao Jiang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.11.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01700855v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hebert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lescuyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2017.11.019" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630974v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.12.024" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-193VL3PX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782925v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitriu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201700014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932927v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pentr&#225;k" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Stucki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2017-1501x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737439v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Novikova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2016.09.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523524v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandusa Dragoi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ungureanu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.11.028" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-929VQ30B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988093v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2016.0640309" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978281v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.10.019" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW9Q6KFB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664647v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine C. Petit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Vennemann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.07.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4C57VDR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980497v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5352" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463303v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Seifi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Diatta-Dieme" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laure Lecomte-Nana" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.03.095" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F70MGHXB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923731v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj S.C. Pushparaj" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matte V. Sivaiah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2213335602666150317233416" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327316v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei Aung" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.12.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358332v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyuan Li" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luojing Xiang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Huang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjuan Qiu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.01.023" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191112v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620406" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076575v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andrieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620203" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048822v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.1110" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119555v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Reinholdt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Faurel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.03.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5SZFW5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819716v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#232;s Westall" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Pullan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2013.04.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856192v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc43197e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731298v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dudoignon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1572" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725006v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Palkova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieillard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.02.018" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ1Q2CZP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00652700v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Farges" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2008.0560303" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768537v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guisseau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier Mas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Inoue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2398" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192281v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gaillot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0483" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201138v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Combacau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barthes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.07.026" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424688v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaudin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Petit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mart&#237;n" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Decarreau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855043940417" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424687v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grauby" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Noack" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855043930136" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377335v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stone" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0013188" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X6RS0Q6Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424694v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ildefonse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.1998.033.2.06" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424699v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Hazemann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(92)90066-K" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DA495997253B2605E147BFB0D93D54C8A3CD5D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160810v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dublet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fandeur" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonteneau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02410167v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alwmark" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brack" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463444v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424691v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463434v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826160v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferret" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#232;bre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825245v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>