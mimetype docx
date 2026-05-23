--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -344,51 +344,51 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/cmn.2024.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728631v1</w:t>
+                <w:t xml:space="preserve">hal-04777109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of Mg-Ni saponite crystallization from precursor mixtures</w:t>
               </w:r>
@@ -478,51 +478,51 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/cmn.2024.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777109v1</w:t>
+                <w:t xml:space="preserve">hal-04728631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized relationships between the ionic radii of octahedral cations and the b crystallographic parameter of clay and related minerals</w:t>
               </w:r>
@@ -887,3367 +887,3367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local mode interpretation of the OH overtone spectrum of 1:1 phyllosilicates</w:t>
+                <w:t xml:space="preserve">First-principles modeling of the infrared spectrum of antigorite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Radtke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Paulatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (2), pp.209 - 220. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ejm-33-209-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 33 (4), pp.389-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ejm-33-389-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230930v1</w:t>
+                <w:t xml:space="preserve">hal-03334065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, textural, and chemical controls on the OH stretching vibrations in serpentine-group minerals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First-principles modeling of the infrared spectrum of Fe- and Al-bearing lizardite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Radtke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Paulatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (4), pp.447 - 462. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 33 (5), pp.647-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ejm-33-647-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ejm-33-447-2021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03345190v1</w:t>
+                <w:t xml:space="preserve">hal-03424587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles modeling of the infrared spectrum of antigorite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibrational spectroscopic study of three Mg–Ni mineral series in white and greenish clay infillings of the New Caledonian Ni-silicate ores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (4), pp.389-400. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ejm-33-389-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 33 (6), pp.743 - 763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ejm-33-743-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334065v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles modeling of the infrared spectrum of Fe- and Al-bearing lizardite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controls on tetrahedral Fe(III) abundance in 2:1 phyllosilicates—Discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Decarreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ejm-33-647-2021⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (9), pp.1534 - 1535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2021-7865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424587v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational spectroscopic study of three Mg–Ni mineral series in white and greenish clay infillings of the New Caledonian Ni-silicate ores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Balan</w:t>
+                <w:t xml:space="preserve">Gas Porosimetry by Gas Adsorption as an Efficient Tool for the Assessment of the Shaping Effect in Commercial Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Orsikowsky-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ejm-33-743-2021⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11051205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507861v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls on tetrahedral Fe(III) abundance in 2:1 phyllosilicates—Discussion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local mode interpretation of the OH overtone spectrum of 1:1 phyllosilicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Decarreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2021-7865⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (2), pp.209 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ejm-33-209-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373415v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Porosimetry by Gas Adsorption as an Efficient Tool for the Assessment of the Shaping Effect in Commercial Zeolites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Ferrage</w:t>
+                <w:t xml:space="preserve">Structural, textural, and chemical controls on the OH stretching vibrations in serpentine-group minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (5), pp.1205. </w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (4), pp.447 - 462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano11051205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/ejm-33-447-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215304v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical evolution of soils developed from pyroclastic rocks of Trindade Island, South Atlantic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The evolution of saponite: An experimental study based on crystal chemistry and crystal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoqun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongping He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Carolina Campos Mateus</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Q I Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/2317-4889202120200073⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2021-7625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030558v1</w:t>
+                <w:t xml:space="preserve">hal-03006209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of saponite: An experimental study based on crystal chemistry and crystal growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hongping He</w:t>
+                <w:t xml:space="preserve">Non-allophanic Andosols of Trindade Island, south Atlantic: a new soil order in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Campos Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Fortes Drummond Chicarino Varajão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Soares De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q I Tao</w:t>
+                <w:t xml:space="preserve">Carlos Ernesto Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am-2021-7625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36783/18069657rbcs20200007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006209v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-allophanic Andosols of Trindade Island, south Atlantic: a new soil order in Brazil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fábio Soares De Oliveira</w:t>
+                <w:t xml:space="preserve">Interactions between smectites and polyelectrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Cheng Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ernesto Gonçalves</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cun Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Sheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nafeesa Khatoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36783/18069657rbcs20200007⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 198, pp.105778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000988v1</w:t>
+                <w:t xml:space="preserve">hal-03000670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between smectites and polyelectrolytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheng Cheng Shen</w:t>
+                <w:t xml:space="preserve">Mineralogical and geochemical signatures of Quaternary pyroclasts alterations at the volcanic Trindade Island, South Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C.C. Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F.D.C. Varajão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.S. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E.G.R Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105778⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.102674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2020.102674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000670v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogical and geochemical signatures of Quaternary pyroclasts alterations at the volcanic Trindade Island, South Atlantic</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancement of the dispersion and catalytic performances of copper in the hydrogenation of cinnamaldehyde by incorporation of aluminium into mesoporous SBA-15 silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.E.G.R Schaefer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Mazilu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezar Catrinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2020.102674⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 598, pp.117615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001003v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the dispersion and catalytic performances of copper in the hydrogenation of cinnamaldehyde by incorporation of aluminium into mesoporous SBA-15 silica</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orientation measurements of clay minerals by polarized attenuated total reflection infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cezar Catrinescu</w:t>
+                <w:t xml:space="preserve">Brian Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117615⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 567, pp.274-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001100v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation measurements of clay minerals by polarized attenuated total reflection infrared spectroscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Swelling capacity of mixed talc-like/stevensite layers in white/green clay infillings (“deweylite”/ “garnierite”) from serpentine veins of faulted peridotites, New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Ferrage</w:t>
+                <w:t xml:space="preserve">Lionel Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.02.021⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (10), pp.1536-1546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2020-6984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000849v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTICAL THEORY-BASED SIMULATION OF ATTENUATED TOTAL REFLECTION INFRARED SPECTRA OF MONTMORILLONITE FILMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68 (2), pp.175-187. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42860-020-00073-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogical characterization of copper lateritic ore from the Furnas deposit - Carajás, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Satiko Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Pinto Chaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REM - International Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 73 (3), pp.329-335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/0370-44672019730113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling capacity of mixed talc-like/stevensite layers in white/green clay infillings (“deweylite”/ “garnierite”) from serpentine veins of faulted peridotites, New Caledonia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Caner</w:t>
+                <w:t xml:space="preserve">Geochemical evolution of soils developed from pyroclastic rocks of Trindade Island, South Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Campos Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Fortes Drummond Chicarino Varajão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Soares De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Ploquin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos Ernesto Gonçalves Reynaud Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 105 (10), pp.1536-1546. </w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am-2020-6984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/2317-4889202120200073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000826v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crystal growth of smectite: A study based on the change in crystal-chemistry and morphology of saponites with synthesis time</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Do Secondary Minerals in Granite Help Distinguish Paleo-from Present-Day Permeable Fracture Zones? Joint Interpretation of SWIR Spectroscopy and Geophysical Logs in the Geothermal Wells of Northern Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Villieras</w:t>
+                <w:t xml:space="preserve">Carole Glaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+                <w:t xml:space="preserve">Jeanne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00194⟩</w:t>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/8231816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383001v1</w:t>
+                <w:t xml:space="preserve">hal-02435169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal alteration of the Ediacaran Volyn-Brest volcanics on the western margin of the East European Craton</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hectorite: Synthesis, modification, assembly and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Stanek</w:t>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Hui Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2019.02.015⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177, pp.114-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363102v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Rheological Behavior of Aqueous Dispersions of Synthetic Saponite: Effects of Saponite Composition and Sodium Polyacrylate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qiqi Wu</w:t>
+                <w:t xml:space="preserve">Experimental evidence of the metastability of ferric smectite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Decarreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01805⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 265, pp.69-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.08.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363075v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do Secondary Minerals in Granite Help Distinguish Paleo-from Present-Day Permeable Fracture Zones? Joint Interpretation of SWIR Spectroscopy and Geophysical Logs in the Geothermal Wells of Northern Alsace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ni-smectitic ore behaviour during the Caron process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Glaas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andre Mexias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/8231816⟩</w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 186, pp.200-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435169v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hectorite: Synthesis, modification, assembly and applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Modification, hybridization and applications of saponite: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun Hui Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Qi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Chao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 177, pp.114-138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.05.001⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 168, pp.136-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363196v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni-smectitic ore behaviour during the Caron process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase-matching-free pulse retrieval based on transient absorption in solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M R Bionta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Légaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliana Mano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Petit</w:t>
+                <w:t xml:space="preserve">A. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Chaves</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Lassonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.04.010⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.028998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363214v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877639v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of the metastability of ferric smectite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Baron</w:t>
+                <w:t xml:space="preserve">The crystal growth of smectite: A study based on the change in crystal-chemistry and morphology of saponites with synthesis time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoqun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongping He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Villieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.08.040⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.14−23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363221v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-matching-free pulse retrieval based on transient absorption in solids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrothermal alteration of the Ediacaran Volyn-Brest volcanics on the western margin of the East European Craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M R Bionta</w:t>
+                <w:t xml:space="preserve">Jan Środoń</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Légaré</w:t>
+                <w:t xml:space="preserve">Oksana Kuzmenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leblanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Lassonde</w:t>
+                <w:t xml:space="preserve">Jan Stanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.028998⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 325, pp.217-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2019.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877639v2</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification, hybridization and applications of saponite: An overview</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chun Hui Zhou</w:t>
+                <w:t xml:space="preserve">Insights into the Rheological Behavior of Aqueous Dispersions of Synthetic Saponite: Effects of Saponite Composition and Sodium Polyacrylate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cunjun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qian Zhou</w:t>
+                <w:t xml:space="preserve">Qiqi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Qi Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Petit</w:t>
+                <w:t xml:space="preserve">Will Gates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue Chao Jiang</w:t>
+                <w:t xml:space="preserve">Huimin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 168, pp.136-154. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (40), pp.13040-13052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2018.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363209v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the phyllosilicate minerals of hypogene ore deposits in lateritic saprolites using the near-IR spectroscopy second derivative methodology</w:t>
               </w:r>
@@ -4361,1489 +4361,1489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of highly dispersed iron species within mesoporous (Al-)SBA-15 silica as efficient heterogeneous Fenton-type catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Confining for Stability: Heterogeneous Catalysis with Transition Metal (Oxide) Nanoparticles Confined in the Secondary Pore Network of Mesoporous Scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Mazilu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brindusa Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cezar Catrinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.12.024⟩</w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (4), pp.233 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.201700014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630974v1</w:t>
+                <w:t xml:space="preserve">hal-01782925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confining for Stability: Heterogeneous Catalysis with Transition Metal (Oxide) Nanoparticles Confined in the Secondary Pore Network of Mesoporous Scaffolds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cezar Catrinescu</w:t>
+                <w:t xml:space="preserve">Revisiting the nontronite Mössbauer spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emil Dumitriu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Pentrák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Decarreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Stucki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnma.201700014⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102 (7), pp.1501 - 1515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2017-1501x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782925v1</w:t>
+                <w:t xml:space="preserve">hal-01932927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the nontronite Mössbauer spectra</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of highly dispersed iron species within mesoporous (Al-)SBA-15 silica as efficient heterogeneous Fenton-type catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Mazilu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brindusa Dragoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezar Catrinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241, pp.326 - 337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am-2017-1501x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01932927v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-thermal atmospheric plasma: Opportunities for the synthesis of valuable oligosaccharides from biomass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liudmila Novikova</w:t>
+                <w:t xml:space="preserve">Influence of Aqueous Si and Fe Speciation on Tetrahedral Fe(III) Substitutions in Nontronites: a Clay Synthesis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Jérôme</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Decarreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cogsc.2016.09.005⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (3), pp.230-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2016.0640309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737439v1</w:t>
+                <w:t xml:space="preserve">hal-01988093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the distribution of cobalt (oxide) nanoparticles in the dual pore system of SBA-15 scaffolds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
+                <w:t xml:space="preserve">Interpretation of the infrared spectra of the lizardite-nepouite series in the near- and mid-infrared range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.11.028⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101 (2), pp.423-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2016-5352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01523524v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Aqueous Si and Fe Speciation on Tetrahedral Fe(III) Substitutions in Nontronites: a Clay Synthesis Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Decarreau</w:t>
+                <w:t xml:space="preserve">Nature and origin of natural Zn clay minerals from the Bou Arhous Zn ore deposit: Evidence from electron microscopy (SEM-TEM) and stable isotope compositions (H and O)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Vennemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 64 (3), pp.230-244. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132-133, pp.377 - 390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2016.0640309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988093v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How efficiently combine sonochemistry and clay science?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kaolin intercalated by urea. Ceramic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Seifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Diatta-Dieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kobor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.10.019⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.579-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.03.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978281v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and origin of natural Zn clay minerals from the Bou Arhous Zn ore deposit: Evidence from electron microscopy (SEM-TEM) and stable isotope compositions (H and O)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Torsten Vennemann</w:t>
+                <w:t xml:space="preserve">How efficiently combine sonochemistry and clay science?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Novikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 132-133, pp.377 - 390. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.07.004⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 119, pp.193-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664647v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of the infrared spectra of the lizardite-nepouite series in the near- and mid-infrared range</w:t>
+                <w:t xml:space="preserve">Microwave-Assisted Hydrothermal Synthesis of Ni-Mg Layered Silicate Clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraj S.C. Pushparaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matte V. Sivaiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Decarreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2016-5352⟩</w:t>
+              <w:t xml:space="preserve">Current microwave chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.85 - 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/2213335602666150317233416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980497v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaolin intercalated by urea. Ceramic applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-thermal atmospheric plasma: Opportunities for the synthesis of valuable oligosaccharides from biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Novikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.03.095⟩</w:t>
+              <w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.10 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogsc.2016.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01463303v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-Assisted Hydrothermal Synthesis of Ni-Mg Layered Silicate Clays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling the distribution of cobalt (oxide) nanoparticles in the dual pore system of SBA-15 scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suraj S.C. Pushparaj</w:t>
+                <w:t xml:space="preserve">Brandusa Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fontaine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Decarreau</w:t>
+                <w:t xml:space="preserve">A. Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current microwave chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 224, pp.176-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.11.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/2213335602666150317233416⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923731v1</w:t>
+                <w:t xml:space="preserve">hal-01523524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the morphology of synthetic kaolinites on their sorption properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Lei Aung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine C. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 443 pp.177-186 </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6005,507 +6005,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MINERALOGICAL CHARACTERIZATION OF Ni-BEARING SMECTITES FROM NIQUELANDIA, BRAZIL</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">STUDY OF LOW-PRESSURE ARGON ADSORPTION ON SYNTHETIC NONTRONITE: IMPLICATIONS FOR SMECTITE CRYSTAL GROWTH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Decarreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Villieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 62 (3-4), pp.324-335. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2014.0620406⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 62 (1-2), pp.102-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2014.0620203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191112v1</w:t>
+                <w:t xml:space="preserve">hal-01076575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDY OF LOW-PRESSURE ARGON ADSORPTION ON SYNTHETIC NONTRONITE: IMPLICATIONS FOR SMECTITE CRYSTAL GROWTH</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+                <w:t xml:space="preserve">Use of near Infrared Spectroscopy for the Identification of Coffinite and Uranothorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2014.0620203⟩</w:t>
+              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (2), pp.149-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1255/jnirs.1110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076575v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of near Infrared Spectroscopy for the Identification of Coffinite and Uranothorite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MINERALOGICAL CHARACTERIZATION OF Ni-BEARING SMECTITES FROM NIQUELANDIA, BRAZIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Mexias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (2), pp.149-152. </w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (3-4), pp.324-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1255/jnirs.1110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2014.0620406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048822v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological properties of vermiculite particles in size-selected fractions obtained by sonication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc X. Reinholdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Faurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 77-78, pp.18-32. </w:t>
@@ -6689,90 +6689,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosized transition metals in controlled environments of phyllosilicate-mesoporous silica composites as highly thermostable and active catalysts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brindusa Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Chirieac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6836,51 +6836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magmatic precipitation as a possible origin of Noachian clays on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dudoignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7365,295 +7365,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the {001} talc surface as seen by atomic force microscopy: Comparison with X-ray and electron diffraction results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface pre-coating of talc particles by carboxyl methyl cellulose adsorption: Study of adsorption and consequences on surface properties and settling rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Seine</w:t>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Gaillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Petit</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe de Parseval</w:t>
+                <w:t xml:space="preserve">Marylène Combacau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0935-1221/2006/0018-0483⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 272 (3), pp.211-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192281v1</w:t>
+                <w:t xml:space="preserve">hal-00201138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface pre-coating of talc particles by carboxyl methyl cellulose adsorption: Study of adsorption and consequences on surface properties and settling rate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+                <w:t xml:space="preserve">Structure of the {001} talc surface as seen by atomic force microscopy: Comparison with X-ray and electron diffraction results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Martin</w:t>
+                <w:t xml:space="preserve">Grégory Seine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylène Combacau</w:t>
+                <w:t xml:space="preserve">Anne-Claire Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Barthes</w:t>
+                <w:t xml:space="preserve">Philippe de Parseval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 272 (3), pp.211-219. </w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.483-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.07.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/0935-1221/2006/0018-0483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00201138v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The accurate crystal chemistry of ferric smectites from the lateritic nickel ore of Murrin Murrin (Western Australia). II. Spectroscopic (IR and EXAFS) approaches</w:t>
               </w:r>
@@ -8387,51 +8387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8762,77 +8762,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaolinite, Bentonie, Mica intercalation with urea: ceramic application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Seifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine C. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence GFA (Groupe Français Argile)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8997,103 +8997,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urea intercalation of Kaolin and Bentonite focusing on ceramic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Seifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Diatta-Dieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, edinburgh, United Kingdom. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9144,51 +9144,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation d'une composition d'un interstratifié T.O.T.-T.O.T. gonflant</w:t>
+                <w:t xml:space="preserve">Procédé de préparation de compositions talqueuses comprenant des particules minérales silico/germano-métalliques synthétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Ferret</w:t>
@@ -9220,93 +9220,93 @@
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR2903681B1. 2008, pp.37</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR2903682B1. 2008, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826160v1</w:t>
+                <w:t xml:space="preserve">hal-00825245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de préparation de compositions talqueuses comprenant des particules minérales silico/germano-métalliques synthétiques</w:t>
+                <w:t xml:space="preserve">Préparation d'une composition d'un interstratifié T.O.T.-T.O.T. gonflant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Ferret</w:t>
@@ -9338,69 +9338,69 @@
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR2903682B1. 2008, pp.24</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR2903681B1. 2008, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825245v1</w:t>
+                <w:t xml:space="preserve">hal-00826160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId325"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9555,51 +9555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Fkiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqun Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhuan Yuan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cmn.2024.29" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777109v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decarreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2023.20" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L Rainoldi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta B Franchini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Giusiano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2023.101724" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping He" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorong Qin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2022.106463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-209-2021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-447-2021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-389-2021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03424587v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-647-2021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03507861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-743-2021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2021-7865" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orsikowsky-Sanchez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051205" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Campos Mateus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fortes Drummond Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Soares De Oliveira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ernesto Gon&#231;alves Reynaud Schaefer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2317-4889202120200073" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q I Tao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2021-7625" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000988v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ernesto Gon&#231;alves" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20200007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Cheng Shen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cun Jun Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Sheng Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafeesa Khatoon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105778" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.C. Mateus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.D.C. Varaj&#227;o" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Oliveira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E.G.R Schaefer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.102674" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ungureanu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mazilu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezar Catrinescu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117615" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000849v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dazas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leloup" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-020-00073-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000975v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Satiko Mano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pinto Chaves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0370-44672019730113" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fonteneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ploquin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-6984" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Villieras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00194" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363102v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#346;rodo&#324;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Kuzmenkova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stanek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2019.02.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363075v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunjun Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiqi Wu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Gates" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Yang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01805" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02435169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Glaas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vidal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8231816" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Hui Zhou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.05.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363214v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Mano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaves" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mexias" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.04.010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363221v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.08.040" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877639v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Delagnes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Bionta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassonde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.028998" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363209v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Qi Wu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Chao Jiang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.11.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01700855v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hebert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lescuyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2017.11.019" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630974v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.12.024" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-193VL3PX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782925v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitriu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201700014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932927v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pentr&#225;k" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Stucki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2017-1501x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737439v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Novikova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2016.09.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523524v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandusa Dragoi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ungureanu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.11.028" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-929VQ30B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988093v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2016.0640309" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978281v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.10.019" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW9Q6KFB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664647v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine C. Petit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Vennemann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.07.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4C57VDR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980497v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5352" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463303v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Seifi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Diatta-Dieme" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laure Lecomte-Nana" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.03.095" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F70MGHXB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923731v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj S.C. Pushparaj" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matte V. Sivaiah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2213335602666150317233416" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327316v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei Aung" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.12.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358332v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyuan Li" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luojing Xiang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Huang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjuan Qiu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.01.023" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191112v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620406" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076575v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andrieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620203" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048822v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.1110" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119555v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Reinholdt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Faurel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.03.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5SZFW5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819716v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#232;s Westall" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Pullan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2013.04.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856192v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc43197e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731298v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dudoignon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1572" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725006v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Palkova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieillard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.02.018" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ1Q2CZP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00652700v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Farges" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2008.0560303" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768537v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guisseau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier Mas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Inoue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2398" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192281v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gaillot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0483" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201138v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Combacau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barthes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.07.026" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424688v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaudin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Petit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mart&#237;n" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Decarreau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855043940417" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424687v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grauby" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Noack" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855043930136" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377335v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stone" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0013188" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X6RS0Q6Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424694v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ildefonse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.1998.033.2.06" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424699v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Hazemann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(92)90066-K" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DA495997253B2605E147BFB0D93D54C8A3CD5D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160810v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dublet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fandeur" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonteneau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02410167v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alwmark" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brack" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463444v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424691v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463434v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826160v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferret" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#232;bre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825245v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Fkiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqun Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhuan Yuan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cmn.2024.29" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728631v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decarreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2023.20" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L Rainoldi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta B Franchini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Giusiano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2023.101724" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping He" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorong Qin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2022.106463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-389-2021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03424587v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-647-2021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03507861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-743-2021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373415v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2021-7865" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215304v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orsikowsky-Sanchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051205" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230930v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-209-2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345190v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-447-2021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006209v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q I Tao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2021-7625" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000988v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Campos Mateus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fortes Drummond Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Soares De Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ernesto Gon&#231;alves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20200007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Cheng Shen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cun Jun Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Sheng Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafeesa Khatoon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105778" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001003v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.C. Mateus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.D.C. Varaj&#227;o" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Oliveira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E.G.R Schaefer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.102674" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ungureanu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mazilu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezar Catrinescu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117615" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000849v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dazas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fonteneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ploquin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-6984" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leloup" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-020-00073-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000975v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Satiko Mano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pinto Chaves" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0370-44672019730113" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ernesto Gon&#231;alves Reynaud Schaefer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2317-4889202120200073" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02435169v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Glaas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vidal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8231816" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Hui Zhou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.05.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363221v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.08.040" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Mano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaves" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mexias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.04.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363209v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Qi Wu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Chao Jiang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.11.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877639v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Delagnes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Bionta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblanc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassonde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.028998" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Villieras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00194" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363102v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#346;rodo&#324;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Kuzmenkova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stanek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2019.02.015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363075v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunjun Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiqi Wu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Gates" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Yang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01805" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01700855v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hebert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lescuyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2017.11.019" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782925v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitriu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201700014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932927v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pentr&#225;k" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Stucki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2017-1501x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630974v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.12.024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-193VL3PX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2016.0640309" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980497v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5352" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664647v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine C. Petit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Vennemann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.07.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4C57VDR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463303v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Seifi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Diatta-Dieme" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laure Lecomte-Nana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobor" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.03.095" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F70MGHXB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Novikova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.10.019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW9Q6KFB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923731v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj S.C. Pushparaj" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matte V. Sivaiah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2213335602666150317233416" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737439v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2016.09.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523524v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandusa Dragoi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ungureanu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.11.028" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-929VQ30B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327316v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei Aung" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.12.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358332v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyuan Li" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luojing Xiang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Huang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjuan Qiu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.01.023" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076575v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andrieux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620203" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048822v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.1110" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191112v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620406" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119555v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Reinholdt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Faurel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.03.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5SZFW5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819716v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#232;s Westall" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Pullan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2013.04.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856192v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc43197e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731298v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dudoignon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1572" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725006v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Palkova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieillard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.02.018" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ1Q2CZP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00652700v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Farges" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2008.0560303" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768537v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guisseau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier Mas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Inoue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2398" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201138v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Combacau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barthes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.07.026" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192281v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gaillot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0483" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424688v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaudin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Petit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mart&#237;n" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Decarreau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855043940417" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424687v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grauby" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Noack" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855043930136" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377335v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stone" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0013188" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X6RS0Q6Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424694v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ildefonse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.1998.033.2.06" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424699v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Hazemann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(92)90066-K" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DA495997253B2605E147BFB0D93D54C8A3CD5D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160810v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dublet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fandeur" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonteneau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02410167v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alwmark" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brack" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463444v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424691v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463434v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825245v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferret" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#232;bre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826160v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>