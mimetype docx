--- v0 (2026-03-30)
+++ v1 (2026-04-30)
@@ -222,389 +222,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATMO-ACCESS D3.4 International access modalities recommendations for 2030 in ATMO-ACCESS RIs based on test cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATMO-ACCESS D8.2 A strategic access plan for access provision to atmospheric RIs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuukka Petäjä</w:t>
+                <w:t xml:space="preserve">Julie Bourdeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulla Wandinger</w:t>
+                <w:t xml:space="preserve">Matilde Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilona Ylivinkka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silja Häme</w:t>
+                <w:t xml:space="preserve">Ariane Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356039v1</w:t>
+                <w:t xml:space="preserve">hal-05356042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATMO-ACCESS D8.2 A strategic access plan for access provision to atmospheric RIs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Laj</w:t>
+                <w:t xml:space="preserve">CARGO-ACT Deliverable D5.1+5.2 Report on common concepts, policies, and governance for access to global RIs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bourdeu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Philippin</w:t>
+                <w:t xml:space="preserve">Elisabeth Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matilde Oliveri</w:t>
+                <w:t xml:space="preserve">Nga Lee Sally Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Dubost</w:t>
+                <w:t xml:space="preserve">Ellsworth J. Welton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS. 2025</w:t>
+              <w:t xml:space="preserve">CNR. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356042v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARGO-ACT Deliverable D5.1+5.2 Report on common concepts, policies, and governance for access to global RIs</w:t>
+                <w:t xml:space="preserve">ATMO-ACCESS D3.4 International access modalities recommendations for 2030 in ATMO-ACCESS RIs based on test cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
+                <w:t xml:space="preserve">Tuukka Petäjä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Andrews</w:t>
+                <w:t xml:space="preserve">Ulla Wandinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nga Lee Sally Ng</w:t>
+                <w:t xml:space="preserve">Ilona Ylivinkka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellsworth J. Welton</w:t>
+                <w:t xml:space="preserve">Silja Häme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNR. 2025</w:t>
+              <w:t xml:space="preserve">CNRS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356055v1</w:t>
+                <w:t xml:space="preserve">hal-05356039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic IRISCC Access Programme - Version 1</w:t>
               </w:r>
@@ -616,77 +616,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Päivi Pauliina Haapanala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Oliveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -721,77 +721,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARGO-ACT D5.3 Recommendations for sustainable international access strategies to global RIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Mather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Andrews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -852,51 +852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Fiebig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -931,51 +931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS IMP Deliverable 7.2: Recommendations for implementing access to ACTRIS services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1058,64 +1058,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Petracca Altieri,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Cornacchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1189,51 +1189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Dils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silja Häme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Höhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1281,51 +1281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS IMP D2.5: Methodology and criteria for validation of ACTRIS operation support and service provision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Gargano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silja Häme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirjo Kontkanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1399,51 +1399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS IMP D6.4: Updated ACTRIS user strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dubost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1455,246 +1455,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATMO-ACCESS MS31 Completion of evaluation of first two calls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ACTRIS IMP Deliverable 6.4: Updated ACTRIS user strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Philippin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Philippe Putaud</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">JRC. 2023</w:t>
+                <w:t xml:space="preserve">Misha Faber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730450v1</w:t>
+                <w:t xml:space="preserve">hal-04616998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS IMP Deliverable 6.4: Updated ACTRIS user strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATMO-ACCESS MS31 Completion of evaluation of first two calls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Putaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">CNRS. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">JRC. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616998v1</w:t>
+                <w:t xml:space="preserve">hal-04730450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS Business Plan 2023</w:t>
               </w:r>
@@ -1798,77 +1798,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS IMP Milestone 7.4: Intermediate assessment of the pilot access concept and process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1886,51 +1886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS IMP D7.1: Recommendations for optimizing the access process and user interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2079,51 +2079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS IMP D5.1: ACTRIS NF Labelling Plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulla Wandinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Cornacchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2249,51 +2249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Cornacchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Consiglio Nazionale delle Ricerche (CNR). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2315,77 +2315,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS IMP Milestone 6.6: Updated analysis of user needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2397,967 +2397,967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable D 9.2: Final report on access to advanced ACTRIS stations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariane Dubost</w:t>
+                <w:t xml:space="preserve">ACTRIS PPP D6.4: Recommendations for the user strategy, access management and workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CNRS. 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Cornacchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Gargano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNR Institute of Methodologies for Environmental Analysis (IMAA). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610594v1</w:t>
+                <w:t xml:space="preserve">hal-04618019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS PPP D6.4: Recommendations for the user strategy, access management and workflows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
+                <w:t xml:space="preserve">Deliverable D 9.2: Final report on access to advanced ACTRIS stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">CNR Institute of Methodologies for Environmental Analysis (IMAA). 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618019v1</w:t>
+                <w:t xml:space="preserve">hal-04610594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS PPP D3.1: ACTRIS Cost Book</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ENVRIplus D10.2: Masterplan to facilitate and encourage access to RIs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Bazin</w:t>
+                <w:t xml:space="preserve">Mylène Ndisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Cede</w:t>
+                <w:t xml:space="preserve">Lilith Kuckero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Philippin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Tjulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inger Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNR Institute of Methodologies for Environmental Analysis (IMAA). 2019</w:t>
+              <w:t xml:space="preserve">CNRS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618071v1</w:t>
+                <w:t xml:space="preserve">hal-04618098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENVRI-PLUS D11.4 Report on interdisciplinary integration capacity, end user needs, TNA implementation requirement and added value for the scientific community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ndisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENVRIplus D10.1: Guidelines on access to RIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Galiardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Philippin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ndisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilith Kuckero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Consiglio Nazionale delle Ricerche (CNR). 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENVRIplus D10.2: Masterplan to facilitate and encourage access to RIs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ACTRIS PPP MS26: Definition of Key Performance Indicators related to ACTRIS service provision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Inger Jennings</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Cornacchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Gargano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618098v1</w:t>
+                <w:t xml:space="preserve">hal-04619593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS PPP MS26: Definition of Key Performance Indicators related to ACTRIS service provision</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">ACTRIS PPP D3.3: 5-year ACTRIS Financial plan, including stakeholder recommendation on financial integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Cornacchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Gargano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Gargano</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanna Sorvari Sundet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirjo Kontkanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS. 2019</w:t>
+              <w:t xml:space="preserve">CNR Institute of Methodologies for Environmental Analysis (IMAA). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619593v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS PPP D3.3: 5-year ACTRIS Financial plan, including stakeholder recommendation on financial integration</w:t>
+                <w:t xml:space="preserve">ACTRIS PPP D3.1: ACTRIS Cost Book</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Cornacchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Gargano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanna Sorvari Sundet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pirjo Kontkanen</w:t>
+                <w:t xml:space="preserve">Alexander Cede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNR Institute of Methodologies for Environmental Analysis (IMAA). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618003v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENVRIplus D10.3: Description of performance criteria for open access and list of performance indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Tjulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ndisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilith Kuckero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3414,51 +3414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS PPP D1.2: ACTRIS Risk Management Plan for the Implementation Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjut Kaukolehto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Sorvari Sundet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelsomina Pappalardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3646,64 +3646,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3751,64 +3751,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ndisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3841,849 +3841,849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS PPP D1.3: 1st ACTRIS Stakeholder Handbook</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">ACTRIS PPP D4.3: Central Facility selection process and outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niku Kivekäs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silja Häme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Finnish Meteorological Institute. 2018</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirjo Kontkanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Philippin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Helsinki. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617964v1</w:t>
+                <w:t xml:space="preserve">hal-04618011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS PPP D6.1 Recommendations for Data Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Philippin</w:t>
+                <w:t xml:space="preserve">ACTRIS PPP D5.3: Documentation on ACTRIS National Facility labelling principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulla Wandinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Cornacchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathrine Lund Myhre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Richard Olav Rud</w:t>
+                <w:t xml:space="preserve">Hartmut Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS. 2018</w:t>
+              <w:t xml:space="preserve">TROPOS. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618014v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS PPP D4.3: Central Facility selection process and outcome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silja Häme</w:t>
+                <w:t xml:space="preserve">ACTRIS PPP D6.1 Recommendations for Data Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Philippin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathrine Lund Myhre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirjo Kontkanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">University of Helsinki. 2018</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Fiebig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Olav Rud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618011v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS PPP D5.3: Documentation on ACTRIS National Facility labelling principles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ACTRIS PPP D1.3: 1st ACTRIS Stakeholder Handbook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silja Häme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjut Kaukolehto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niku Kivekäs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanna Sorvari Sundet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Apituley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Finnish Meteorological Institute. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Hermann</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04618013v1</w:t>
+                <w:t xml:space="preserve">hal-04617964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS PPP D4.1: Concept document on ACTRIS Central Facilities structure and services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ACTRIS PPP D5.2: Documentation on technical concepts and requirements for ACTRIS Exploratory Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulla Wandinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Amodeo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnoud Apituley</w:t>
+                <w:t xml:space="preserve">Martine de Maziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Fiebig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livio Belgante</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cathy Boone</w:t>
+                <w:t xml:space="preserve">Philippe Goloub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">University of Helsinki. 2018</w:t>
+              <w:t xml:space="preserve">TROPOS. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618082v1</w:t>
+                <w:t xml:space="preserve">hal-04618095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS PPP D2.6: ACTRIS access and service policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirjo Kontkanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulla Wandinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doina Nicolae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of Helsinki. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS PPP D5.2: Documentation on technical concepts and requirements for ACTRIS Exploratory Platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Doussin</w:t>
+                <w:t xml:space="preserve">ACTRIS PPP D4.1: Concept document on ACTRIS Central Facilities structure and services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Apituley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio Belgante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine de Maziere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Markus Fiebig</w:t>
+                <w:t xml:space="preserve">Thomas Blumenstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Goloub</w:t>
+                <w:t xml:space="preserve">Cathy Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">TROPOS. 2018</w:t>
+              <w:t xml:space="preserve">University of Helsinki. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618095v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS PPP D2.2: ACTRIS Ethical Guidelines</w:t>
               </w:r>
@@ -4708,51 +4708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Cornacchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjut Kaukolehto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrine Lund Myhre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4787,77 +4787,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS PPP D5.1: Documentation on technical concepts and requirements for ACTRIS Observational Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulla Wandinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoud Apituley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blumenstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bukowiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4931,51 +4931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirjo Kontkanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrine Lund Myhre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Fiebig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5023,51 +5023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS-2 D9.1: Intermediate report on access to advanced ACTRIS stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ndisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5124,51 +5124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirjo Kontkanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelsomina Pappalardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Sorvari Sundet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5229,51 +5229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS PPP D1.1: ACTRIS Governance and management structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjut Kaukolehto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Sorvari Sundet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelsomina Pappalardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5360,51 +5360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuukka Petäjä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5598,51 +5598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pilot to showcase the interaction of National public authorities with the European Atmospheric Research Facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Athanasopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5758,64 +5758,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misha Faber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ans AERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5992,51 +5992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol, Clouds and Trace Gases Research Infrastructure – ACTRIS, the European research infrastructure supporting atmospheric science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrine Lund Myhre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7970,51 +7970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Philippin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Basa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Rossi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Africh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356039v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuukka Pet&#228;j&#228;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Wandinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Ylivinkka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja H&#228;me" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourdeu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Oliveri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dubost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356055v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Petracca Altieri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andrews" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Lee Sally Ng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellsworth J. Welton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356032v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi Pauliina Haapanala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mather" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04713676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Larsen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vermeulen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fiebig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Petracca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Cornacchia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Petracca Altieri," TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618111v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Dils" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina H&#246;hler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618113v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gargano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirjo Kontkanen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niku Kivek&#228;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Nicolae" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618115v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730450v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Putaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616998v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Faber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saponaro Giulia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Wiedensohler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Hyv&#228;rinen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618119v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gagliardi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bazin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cede" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611244v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ndisi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cammas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618092v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Galiardi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilith Kuckero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Tjulin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Jennings" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619593v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Sorvari Sundet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618100v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjut Kaukolehto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelsomina Pappalardo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Maurissen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611265v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617964v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoud Apituley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618014v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lund Myhre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Olav Rud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618011v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618013v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hermann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Herrmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618082v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Amodeo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Belgante" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blumenstock" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Boone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618001v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618095v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Maziere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619597v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618093v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bukowiecki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617997v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618105v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617992v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markut Kaukolehto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618103v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Puglisi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619178v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Scheer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Kirchner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Casati" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Vogt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Wehner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299689v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Athanasopoulou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wenger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona S Stachlewska" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20393" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093931v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Gout" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574303v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Amiridis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fuchs" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0064.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618968v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.08.015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37LS76PZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618845v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiedensohler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stratmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2003.07.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7GVNG7S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wehner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(02)00056-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKTBHM21-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618806v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neus&#252;&#223;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heintzenberg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Carrico" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(98)90758-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B50DX70M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Betterton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-8095(96)00046-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32N939NL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618860v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scheer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vogt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(21)00057-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618801v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haudek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(21)00380-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(99)80120-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P9F16W5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618842v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dippel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(99)80334-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJCHNQP2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618820v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(99)80070-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z02RD1SF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618851v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Covert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(98)00412-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T49L046-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618837v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(97)85047-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK7DH2DN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04618921v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Philippin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Basa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Rossi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Africh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356042v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourdeu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Oliveri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dubost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Petracca Altieri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andrews" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Lee Sally Ng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellsworth J. Welton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuukka Pet&#228;j&#228;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Wandinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Ylivinkka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja H&#228;me" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356032v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi Pauliina Haapanala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mather" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04713676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Larsen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vermeulen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fiebig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Petracca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Cornacchia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Petracca Altieri," TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618111v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Dils" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina H&#246;hler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618113v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gargano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirjo Kontkanen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niku Kivek&#228;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Nicolae" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618115v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Faber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730450v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Putaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saponaro Giulia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Wiedensohler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Hyv&#228;rinen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618119v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gagliardi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610594v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ndisi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilith Kuckero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Tjulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Jennings" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611244v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cammas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618092v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Galiardi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619593v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Sorvari Sundet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618071v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bazin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cede" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618100v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjut Kaukolehto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelsomina Pappalardo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Maurissen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611265v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618013v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hermann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Herrmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lund Myhre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Olav Rud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617964v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoud Apituley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Maziere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618001v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618082v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Amodeo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Belgante" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blumenstock" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Boone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619597v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618093v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bukowiecki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617997v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618105v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617992v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markut Kaukolehto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618103v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Puglisi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619178v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Scheer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Kirchner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Casati" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Vogt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Wehner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299689v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Athanasopoulou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wenger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona S Stachlewska" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20393" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093931v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Gout" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574303v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Amiridis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fuchs" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0064.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618968v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.08.015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37LS76PZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618845v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiedensohler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stratmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2003.07.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7GVNG7S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wehner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(02)00056-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKTBHM21-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618806v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neus&#252;&#223;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heintzenberg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Carrico" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(98)90758-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B50DX70M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Betterton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-8095(96)00046-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32N939NL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618860v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scheer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vogt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(21)00057-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618801v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haudek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(21)00380-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(99)80120-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P9F16W5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618842v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dippel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(99)80334-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJCHNQP2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618820v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(99)80070-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z02RD1SF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618851v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Covert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(98)00412-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T49L046-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618837v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(97)85047-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK7DH2DN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04618921v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>