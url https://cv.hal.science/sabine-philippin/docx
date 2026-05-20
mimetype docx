--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -222,389 +222,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATMO-ACCESS D8.2 A strategic access plan for access provision to atmospheric RIs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CARGO-ACT Deliverable D5.1+5.2 Report on common concepts, policies, and governance for access to global RIs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bourdeu</w:t>
+                <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matilde Oliveri</w:t>
+                <w:t xml:space="preserve">Elisabeth Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Dubost</w:t>
+                <w:t xml:space="preserve">Nga Lee Sally Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellsworth J. Welton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS. 2025</w:t>
+              <w:t xml:space="preserve">CNR. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356042v1</w:t>
+                <w:t xml:space="preserve">hal-05356055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARGO-ACT Deliverable D5.1+5.2 Report on common concepts, policies, and governance for access to global RIs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ATMO-ACCESS D3.4 International access modalities recommendations for 2030 in ATMO-ACCESS RIs based on test cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuukka Petäjä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Philippin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulla Wandinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Ylivinkka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silja Häme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-05356055v1</w:t>
+                <w:t xml:space="preserve">hal-05356039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATMO-ACCESS D3.4 International access modalities recommendations for 2030 in ATMO-ACCESS RIs based on test cases</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ATMO-ACCESS D8.2 A strategic access plan for access provision to atmospheric RIs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourdeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Philippin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuukka Petäjä</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05356039v1</w:t>
+                <w:t xml:space="preserve">hal-05356042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic IRISCC Access Programme - Version 1</w:t>
               </w:r>
@@ -616,77 +616,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Päivi Pauliina Haapanala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Oliveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -721,77 +721,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARGO-ACT D5.3 Recommendations for sustainable international access strategies to global RIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Mather</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Andrews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -852,51 +852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Fiebig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -931,51 +931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS IMP Deliverable 7.2: Recommendations for implementing access to ACTRIS services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1058,64 +1058,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Petracca Altieri,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Cornacchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1189,51 +1189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Dils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silja Häme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Höhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1281,51 +1281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS IMP D2.5: Methodology and criteria for validation of ACTRIS operation support and service provision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Gargano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silja Häme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirjo Kontkanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1399,51 +1399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS IMP D6.4: Updated ACTRIS user strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dubost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1455,246 +1455,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS IMP Deliverable 6.4: Updated ACTRIS user strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATMO-ACCESS MS31 Completion of evaluation of first two calls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Putaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">CNRS. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">JRC. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616998v1</w:t>
+                <w:t xml:space="preserve">hal-04730450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATMO-ACCESS MS31 Completion of evaluation of first two calls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ACTRIS IMP Deliverable 6.4: Updated ACTRIS user strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Philippin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Philippe Putaud</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">JRC. 2023</w:t>
+                <w:t xml:space="preserve">Misha Faber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730450v1</w:t>
+                <w:t xml:space="preserve">hal-04616998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS Business Plan 2023</w:t>
               </w:r>
@@ -1798,77 +1798,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS IMP Milestone 7.4: Intermediate assessment of the pilot access concept and process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1886,51 +1886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS IMP D7.1: Recommendations for optimizing the access process and user interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2079,51 +2079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS IMP D5.1: ACTRIS NF Labelling Plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulla Wandinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Cornacchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2249,51 +2249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Cornacchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Consiglio Nazionale delle Ricerche (CNR). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2315,77 +2315,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS IMP Milestone 6.6: Updated analysis of user needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2397,967 +2397,967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS PPP D6.4: Recommendations for the user strategy, access management and workflows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
+                <w:t xml:space="preserve">Deliverable D 9.2: Final report on access to advanced ACTRIS stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">CNR Institute of Methodologies for Environmental Analysis (IMAA). 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618019v1</w:t>
+                <w:t xml:space="preserve">hal-04610594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable D 9.2: Final report on access to advanced ACTRIS stations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariane Dubost</w:t>
+                <w:t xml:space="preserve">ACTRIS PPP D6.4: Recommendations for the user strategy, access management and workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CNRS. 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Cornacchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Gargano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNR Institute of Methodologies for Environmental Analysis (IMAA). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610594v1</w:t>
+                <w:t xml:space="preserve">hal-04618019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENVRIplus D10.2: Masterplan to facilitate and encourage access to RIs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ACTRIS PPP MS26: Definition of Key Performance Indicators related to ACTRIS service provision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Inger Jennings</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Cornacchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Gargano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618098v1</w:t>
+                <w:t xml:space="preserve">hal-04619593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENVRI-PLUS D11.4 Report on interdisciplinary integration capacity, end user needs, TNA implementation requirement and added value for the scientific community</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ACTRIS PPP D3.3: 5-year ACTRIS Financial plan, including stakeholder recommendation on financial integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Cornacchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Gargano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanna Sorvari Sundet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirjo Kontkanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNR Institute of Methodologies for Environmental Analysis (IMAA). 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Ndisi</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04611244v1</w:t>
+                <w:t xml:space="preserve">hal-04618003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENVRIplus D10.1: Guidelines on access to RIs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">ACTRIS PPP D3.1: ACTRIS Cost Book</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Cornacchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Gargano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lilith Kuckero</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Cede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Consiglio Nazionale delle Ricerche (CNR). 2019</w:t>
+              <w:t xml:space="preserve">CNR Institute of Methodologies for Environmental Analysis (IMAA). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618092v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS PPP MS26: Definition of Key Performance Indicators related to ACTRIS service provision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ENVRIplus D10.2: Masterplan to facilitate and encourage access to RIs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ndisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilith Kuckero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Gargano</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Tjulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inger Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619593v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS PPP D3.3: 5-year ACTRIS Financial plan, including stakeholder recommendation on financial integration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ENVRI-PLUS D11.4 Report on interdisciplinary integration capacity, end user needs, TNA implementation requirement and added value for the scientific community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ndisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Philippin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanna Sorvari Sundet</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04618003v1</w:t>
+                <w:t xml:space="preserve">hal-04611244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS PPP D3.1: ACTRIS Cost Book</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">ENVRIplus D10.1: Guidelines on access to RIs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Galiardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Philippin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ndisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilith Kuckero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Consiglio Nazionale delle Ricerche (CNR). 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Bazin</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04618071v1</w:t>
+                <w:t xml:space="preserve">hal-04618092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENVRIplus D10.3: Description of performance criteria for open access and list of performance indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Tjulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ndisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilith Kuckero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3414,51 +3414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS PPP D1.2: ACTRIS Risk Management Plan for the Implementation Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjut Kaukolehto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Sorvari Sundet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelsomina Pappalardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3646,64 +3646,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3751,64 +3751,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ndisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3841,525 +3841,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS PPP D4.3: Central Facility selection process and outcome</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">University of Helsinki. 2018</w:t>
+                <w:t xml:space="preserve">ACTRIS PPP D5.3: Documentation on ACTRIS National Facility labelling principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulla Wandinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Cornacchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TROPOS. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618011v1</w:t>
+                <w:t xml:space="preserve">hal-04618013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS PPP D5.3: Documentation on ACTRIS National Facility labelling principles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ACTRIS PPP D6.1 Recommendations for Data Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Philippin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathrine Lund Myhre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirjo Kontkanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Fiebig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Olav Rud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hartmut Herrmann</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04618013v1</w:t>
+                <w:t xml:space="preserve">hal-04618014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS PPP D6.1 Recommendations for Data Policy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ACTRIS PPP D1.3: 1st ACTRIS Stakeholder Handbook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silja Häme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjut Kaukolehto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niku Kivekäs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanna Sorvari Sundet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Apituley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Finnish Meteorological Institute. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Olav Rud</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04618014v1</w:t>
+                <w:t xml:space="preserve">hal-04617964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS PPP D1.3: 1st ACTRIS Stakeholder Handbook</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">ACTRIS PPP D4.3: Central Facility selection process and outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niku Kivekäs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silja Häme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirjo Kontkanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Philippin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Helsinki. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnoud Apituley</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04617964v1</w:t>
+                <w:t xml:space="preserve">hal-04618011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS PPP D5.2: Documentation on technical concepts and requirements for ACTRIS Exploratory Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulla Wandinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4459,64 +4459,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirjo Kontkanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulla Wandinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doina Nicolae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4564,51 +4564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS PPP D4.1: Concept document on ACTRIS Central Facilities structure and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoud Apituley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio Belgante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4663,263 +4663,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS PPP D2.2: ACTRIS Ethical Guidelines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Philippin</w:t>
+                <w:t xml:space="preserve">ACTRIS PPP D5.1: Documentation on technical concepts and requirements for ACTRIS Observational Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulla Wandinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Apituley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blumenstock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bukowiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">University of Helsinki. 2018</w:t>
+              <w:t xml:space="preserve">TROPOS. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619597v1</w:t>
+                <w:t xml:space="preserve">hal-04618093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS PPP D5.1: Documentation on technical concepts and requirements for ACTRIS Observational Platforms</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ACTRIS PPP D2.2: ACTRIS Ethical Guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirjo Kontkanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Cornacchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjut Kaukolehto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathrine Lund Myhre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Philippin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Helsinki. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04618093v1</w:t>
+                <w:t xml:space="preserve">hal-04619597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS PPP D2.3: ACTRIS data policy</w:t>
               </w:r>
@@ -4931,51 +4931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirjo Kontkanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrine Lund Myhre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Fiebig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5023,51 +5023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS-2 D9.1: Intermediate report on access to advanced ACTRIS stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ndisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5124,51 +5124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirjo Kontkanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelsomina Pappalardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Sorvari Sundet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5229,51 +5229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS PPP D1.1: ACTRIS Governance and management structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjut Kaukolehto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Sorvari Sundet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelsomina Pappalardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5360,51 +5360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuukka Petäjä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5598,51 +5598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pilot to showcase the interaction of National public authorities with the European Atmospheric Research Facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Athanasopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5758,64 +5758,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misha Faber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ans AERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5992,51 +5992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol, Clouds and Trace Gases Research Infrastructure – ACTRIS, the European research infrastructure supporting atmospheric science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrine Lund Myhre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7970,51 +7970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Philippin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Basa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Rossi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Africh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356042v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourdeu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Oliveri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dubost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Petracca Altieri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andrews" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Lee Sally Ng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellsworth J. Welton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuukka Pet&#228;j&#228;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Wandinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Ylivinkka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja H&#228;me" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356032v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi Pauliina Haapanala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mather" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04713676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Larsen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vermeulen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fiebig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Petracca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Cornacchia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Petracca Altieri," TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618111v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Dils" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina H&#246;hler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618113v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gargano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirjo Kontkanen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niku Kivek&#228;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Nicolae" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618115v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Faber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730450v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Putaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saponaro Giulia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Wiedensohler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Hyv&#228;rinen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618119v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gagliardi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610594v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ndisi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilith Kuckero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Tjulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Jennings" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611244v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cammas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618092v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Galiardi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619593v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Sorvari Sundet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618071v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bazin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cede" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618100v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjut Kaukolehto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelsomina Pappalardo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Maurissen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611265v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618013v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hermann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Herrmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lund Myhre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Olav Rud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617964v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoud Apituley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Maziere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618001v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618082v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Amodeo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Belgante" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blumenstock" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Boone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619597v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618093v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bukowiecki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617997v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618105v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617992v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markut Kaukolehto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618103v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Puglisi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619178v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Scheer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Kirchner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Casati" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Vogt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Wehner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299689v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Athanasopoulou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wenger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona S Stachlewska" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20393" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093931v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Gout" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574303v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Amiridis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fuchs" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0064.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618968v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.08.015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37LS76PZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618845v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiedensohler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stratmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2003.07.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7GVNG7S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wehner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(02)00056-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKTBHM21-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618806v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neus&#252;&#223;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heintzenberg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Carrico" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(98)90758-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B50DX70M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Betterton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-8095(96)00046-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32N939NL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618860v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scheer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vogt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(21)00057-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618801v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haudek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(21)00380-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(99)80120-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P9F16W5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618842v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dippel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(99)80334-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJCHNQP2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618820v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(99)80070-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z02RD1SF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618851v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Covert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(98)00412-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T49L046-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618837v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(97)85047-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK7DH2DN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04618921v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Philippin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Basa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Rossi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Africh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356055v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Petracca Altieri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andrews" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Lee Sally Ng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellsworth J. Welton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuukka Pet&#228;j&#228;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Wandinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Ylivinkka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja H&#228;me" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourdeu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Oliveri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dubost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356032v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi Pauliina Haapanala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mather" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04713676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Larsen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vermeulen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fiebig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Petracca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Cornacchia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Petracca Altieri," TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618111v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Dils" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina H&#246;hler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618113v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gargano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirjo Kontkanen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niku Kivek&#228;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Nicolae" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618115v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730450v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Putaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616998v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Faber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saponaro Giulia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Wiedensohler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Hyv&#228;rinen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618119v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gagliardi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619593v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618003v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Sorvari Sundet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618071v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bazin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cede" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618098v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ndisi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilith Kuckero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Tjulin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Jennings" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cammas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Galiardi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618100v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjut Kaukolehto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelsomina Pappalardo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Maurissen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611265v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hermann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Herrmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618014v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lund Myhre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Olav Rud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoud Apituley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618011v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Maziere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618001v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618082v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Amodeo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Belgante" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blumenstock" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Boone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618093v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bukowiecki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619597v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617997v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618105v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617992v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markut Kaukolehto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618103v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Puglisi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619178v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Scheer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Kirchner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Casati" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Vogt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Wehner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299689v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Athanasopoulou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wenger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona S Stachlewska" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20393" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093931v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Gout" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574303v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Amiridis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fuchs" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0064.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618968v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.08.015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37LS76PZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618845v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiedensohler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stratmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2003.07.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7GVNG7S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wehner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(02)00056-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKTBHM21-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618806v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neus&#252;&#223;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heintzenberg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Carrico" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(98)90758-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B50DX70M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Betterton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-8095(96)00046-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32N939NL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618860v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scheer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vogt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(21)00057-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618801v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haudek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(21)00380-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(99)80120-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P9F16W5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618842v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dippel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(99)80334-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJCHNQP2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618820v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(99)80070-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z02RD1SF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618851v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Covert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(98)00412-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T49L046-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618837v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(97)85047-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK7DH2DN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04618921v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>