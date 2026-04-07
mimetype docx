--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (100)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,563 +234,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05264368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing International Consensus on Key Indicators for a 24-Hour Movement Behaviour Report Card in Early Childhood: A Twin-Panel Delphi Study</w:t>
+                <w:t xml:space="preserve">Intimate partner psychological violence and children’s sleep difficulties up to 5 years of age: an ELFE birth cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy Huang</w:t>
+                <w:t xml:space="preserve">Marion Bailhache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danqing Zhang</w:t>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Tremblay</w:t>
+                <w:t xml:space="preserve">Fabienne El-Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Wong</w:t>
+                <w:t xml:space="preserve">Olivier Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Sit</w:t>
+                <w:t xml:space="preserve">Eloi Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports medicine - Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (1), pp.92. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40798-025-00905-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210329v1</w:t>
+                <w:t xml:space="preserve">hal-05049956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep and Trajectories of Respiratory and Allergic Symptoms Between 1 and 5.5 Years of Age in the Elfe Birth Cohort</w:t>
+                <w:t xml:space="preserve">Comorbid Insomnia and Sleep Apnea Across the Pediatric Age: A Polysomnographic Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Saade</w:t>
+                <w:t xml:space="preserve">Lisa Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalie Delvert</w:t>
+                <w:t xml:space="preserve">Marion Comajuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Raherison-Semjen</w:t>
+                <w:t xml:space="preserve">Benjamin Putois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+                <w:t xml:space="preserve">Julien Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsr.70208⟩</w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (9), pp.1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children12091250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05264333v1</w:t>
+                <w:t xml:space="preserve">hal-05384247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intimate partner psychological violence and children’s sleep difficulties up to 5 years of age: an ELFE birth cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing International Consensus on Key Indicators for a 24-Hour Movement Behaviour Report Card in Early Childhood: A Twin-Panel Delphi Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bailhache</w:t>
+                <w:t xml:space="preserve">Danqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+                <w:t xml:space="preserve">Mark Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne El-Khoury</w:t>
+                <w:t xml:space="preserve">Martin Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Leproux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+                <w:t xml:space="preserve">Cindy Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf037⟩</w:t>
+              <w:t xml:space="preserve">Sports medicine - Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40798-025-00905-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049956v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comorbid Insomnia and Sleep Apnea Across the Pediatric Age: A Polysomnographic Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sleep and Trajectories of Respiratory and Allergic Symptoms Between 1 and 5.5 Years of Age in the Elfe Birth Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Brunel</w:t>
+                <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Comajuan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+                <w:t xml:space="preserve">Chantal Raherison-Semjen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Putois</w:t>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lioret</w:t>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (9), pp.1250. </w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e70208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/children12091250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jsr.70208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384247v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05264333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrafamilial associations of sleep multitrajectory groups between ages of 3 and 60 months in the SEPAGES cohort</w:t>
               </w:r>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Philippat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (6), pp.738-748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1034,11235 +1034,12418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parents’ Sleep Multi-Trajectory Modelling from 3 to 36 Months Postpartum in the SEPAGES Cohort</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effectiveness of an intervention program on physical activity in children with narcolepsy type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Brossaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Vanderghote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/NSS.S430024⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 116, pp.138-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2024.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608405v1</w:t>
+                <w:t xml:space="preserve">hal-04803341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of an intervention program on physical activity in children with narcolepsy type 1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louison Vanderghote</w:t>
+                <w:t xml:space="preserve">Patterns of perinatal polyunsaturated fatty acid status and associated dietary or candidate-genetic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Abou Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sarté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tafflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2024.03.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (6), pp.100562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlr.2024.100562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803341v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of perinatal polyunsaturated fatty acid status and associated dietary or candidate-genetic factors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Parents’ Sleep Multi-Trajectory Modelling from 3 to 36 Months Postpartum in the SEPAGES Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihyeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Philippat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 65 (6), pp.100562. </w:t>
+              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.247-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlr.2024.100562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/NSS.S430024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767980v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the brain sleep differently depending on intellectual abilities?</w:t>
+                <w:t xml:space="preserve">Why circadian rhythmicity matters: Associations between sleep irregularity and mental health conditions during the Covid-19 health crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Thieux</w:t>
+                <w:t xml:space="preserve">Julien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Zhang</w:t>
+                <w:t xml:space="preserve">Ilaria Montagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Guignard-Perret</w:t>
+                <w:t xml:space="preserve">Jean Arthur Micoulaud Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mazza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+                <w:t xml:space="preserve">Jacques Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS Neuroscience &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cns.14378⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (6), pp.330-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15622975.2024.2359975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768007v1</w:t>
+                <w:t xml:space="preserve">hal-04730000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal sleep multi-trajectories from age 1 to 5.5 years and their early correlates: Results from the ELFE birth cohort study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La place du sommeil à l’école : facteurs de réussite scolaire et de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Dufourg</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lequette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sleep/zsad236⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (87), pp.27-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revssu.2024.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608429v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the association between cannabis use and sleep disturbances in a large sample of University students</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does the brain sleep differently depending on intellectual abilities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Arthur Micoulaud Franchi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Marine Thieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guignard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115096⟩</w:t>
+              <w:t xml:space="preserve">CNS Neuroscience &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cns.14378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028734v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between screen use, outdoor time/daylight exposure and sleep changes during the first COVID-19 lockdown in French children from the ELFE and EPIPAGE2 birth cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Wilfried Kamga Fogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gronfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNS Neuroscience &amp; Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cns.14128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic disturbances in children with narcolepsy: a retrospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the association between cannabis use and sleep disturbances in a large sample of University students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Arvis</w:t>
+                <w:t xml:space="preserve">Ilaria Montagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Arthur Micoulaud Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian-Sheng Lin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Tzourio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sleep/zsad076⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 322, pp.115096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768012v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of rapid weight gain phenotype in children with narcolepsy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Thieux</w:t>
+                <w:t xml:space="preserve">Longitudinal sleep multi-trajectories from age 1 to 5.5 years and their early correlates: Results from the ELFE birth cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihyeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Odilia Inocente</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Noëlle Dufourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS Neuroscience &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cns.13811⟩</w:t>
+              <w:t xml:space="preserve">Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (11), pp.zsad236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sleep/zsad236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803078v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep duration trajectories associated with levels of specific serum cytokines at age 5: A longitudinal study in preschoolers from the EDEN birth cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement et mise en ligne d’un questionnaire du sommeil destiné aux adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Royant-Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masihullah Radmanish</w:t>
+                <w:t xml:space="preserve">Sarah Hartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Khalfallah</w:t>
+                <w:t xml:space="preserve">Claire Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Glaichenhaus</w:t>
+                <w:t xml:space="preserve">Frédérique Aussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Forhan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Heude</w:t>
+                <w:t xml:space="preserve">Catherine Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior &amp; Immunity - Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21, pp.100429. </w:t>
+              <w:t xml:space="preserve">Médecine du sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbih.2022.100429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2023.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770805v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TV, computer, tablet and smartphone use and autism spectrum disorder risk in early childhood: a nationally-representative study</w:t>
+                <w:t xml:space="preserve">French Sleepiness Scale for Adolescents-8 items: A discriminant and diagnostic validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Melchior</w:t>
+                <w:t xml:space="preserve">M.-P. Gustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharine Barry</w:t>
+                <w:t xml:space="preserve">B. Putois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cohen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bernard</w:t>
+                <w:t xml:space="preserve">A. Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lecendreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-J. Challamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-022-13296-5⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (2), pp.109-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2022.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03693169v1</w:t>
+                <w:t xml:space="preserve">hal-04768026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of the BLAST paradigm and salivary markers for the evaluation of sleepiness in drivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Metabolic disturbances in children with narcolepsy: a retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Sheng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Guyon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2022.991528⟩</w:t>
+              <w:t xml:space="preserve">Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sleep/zsad076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897716v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation of Arousals during Day and Night in Preterm Infants</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neurocognitive evaluation of children with down syndrome and obstructive sleep apnea syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Patural</w:t>
+                <w:t xml:space="preserve">Iulia Ioan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Weick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sanlaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte de Fréminville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/children9020223⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100, pp.542-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2022.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897770v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Sudden infant death syndrome: Moving forward</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cerebrospinal Fluid Histamine Levels in Healthy Children and Potential Implication for SIDS: Observational Study in a French Tertiary Care Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara-Odilia Inocente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Germe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fped.2022.972430⟩</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2022.819496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768029v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family-focused contextual factors associated with lifestyle patterns in young children from two mother-offspring cohorts: GUSTO and EDEN</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sleep duration trajectories associated with levels of specific serum cytokines at age 5: A longitudinal study in preschoolers from the EDEN birth cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Padmapriya Natarajan</w:t>
+                <w:t xml:space="preserve">Masihullah Radmanish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Glaichenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-022-01266-4⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior &amp; Immunity - Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.100429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbih.2022.100429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694457v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular Health at Age 5 Years: Distribution, Determinants, and Association With Neurodevelopment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">TV, computer, tablet and smartphone use and autism spectrum disorder risk in early childhood: a nationally-representative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharine Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fped.2022.827525⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-022-13296-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694505v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03693169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children's mental and behavioral health, schooling, and socioeconomic characteristics during school closure in France due to COVID-19: the SAPRIS project</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Sudden infant death syndrome: Moving forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
+                <w:t xml:space="preserve">Christèle Gras-Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvana Côté</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.22373. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-01676-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fped.2022.972430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443056v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant feeding practices and sleep at 1 year of age in the nationwide ELFE cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maturation of Arousals during Day and Night in Preterm Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Messayke</w:t>
+                <w:t xml:space="preserve">Francoise Ravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Davisse-Paturet</w:t>
+                <w:t xml:space="preserve">Alex Champavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Thieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (1), pp.e13072. </w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mcn.13072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/children9020223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940733v1</w:t>
+                <w:t xml:space="preserve">hal-03897770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to screens and children’s language development in the EDEN mother–child cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of rapid weight gain phenotype in children with narcolepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Thieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Martinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bernard</w:t>
+                <w:t xml:space="preserve">Clara Odilia Inocente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Peyre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Forhan</w:t>
+                <w:t xml:space="preserve">Noemie Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-90867-3⟩</w:t>
+              <w:t xml:space="preserve">CNS Neuroscience &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (6), pp.829-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cns.13811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03412941v1</w:t>
+                <w:t xml:space="preserve">hal-04803078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal association between sleep features and refractive errors in preschoolers from the EDEN birth-cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interest of the BLAST paradigm and salivary markers for the evaluation of sleepiness in drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Thieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Herbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Rayapoullé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+                <w:t xml:space="preserve">Lydie Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-88756-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.91528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.991528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238953v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family Socioecological Correlates of Lifestyle Patterns in Early Childhood: A Cross-Sectional Study from the EDEN Mother-Child Cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Family-focused contextual factors associated with lifestyle patterns in young children from two mother-offspring cohorts: GUSTO and EDEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airu Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Descarpentrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+                <w:t xml:space="preserve">Rene Cheong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Ying Toh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padmapriya Natarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13113803⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-022-01266-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524551v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep of Children with High Potentialities: A Polysomnographic Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Min Zhang</w:t>
+                <w:t xml:space="preserve">Longitudinal associations of DNA methylation and sleep in children: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Sammallahti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elisabeth Koopman-Verhoeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Binter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Cabré-Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13148-022-01298-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm9103182⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03103711v1</w:t>
+                <w:t xml:space="preserve">hal-04099381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Night-sleep Duration Trajectories and Behavior in Preschoolers: Results from a Prospective Birth Cohort Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Forhan</w:t>
+                <w:t xml:space="preserve">Cardiovascular Health at Age 5 Years: Distribution, Determinants, and Association With Neurodevelopment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Climie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Heude</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muriel Tafflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Van Sloten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine De Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15402002.2020.1773467⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (8), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2022.827525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02872407v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep habits and sleep characteristics at age 1 year in the ELFE birth cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+                <w:t xml:space="preserve">Children's mental and behavioral health, schooling, and socioeconomic characteristics during school closure in France due to COVID-19: the SAPRIS project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvana Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2019.11.1255⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.22373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-01676-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02453993v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusters of diet, physical activity, television exposure and sleep habits and their association with adiposity in preschool children: the EDEN mother-child cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+                <w:t xml:space="preserve">Exposure to screens and children’s language development in the EDEN mother–child cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-020-00927-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-90867-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02503763v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03412941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep during development: Sex and gender differences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Papadopoulou</w:t>
+                <w:t xml:space="preserve">Longitudinal association between sleep features and refractive errors in preschoolers from the EDEN birth-cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Rayapoullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gronfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2020.101276⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.9044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-88756-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-03103746v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intellectual Abilities of Children with Narcolepsy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Guignard-Perret</w:t>
+                <w:t xml:space="preserve">Infant feeding practices and sleep at 1 year of age in the nationwide ELFE cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Messayke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Davisse-Paturet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Dufourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm9124075⟩</w:t>
+              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.e13072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mcn.13072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980394v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cord-blood vitamin D level and night sleep duration in preschoolers in the EDEN mother-child birth cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Heude</w:t>
+                <w:t xml:space="preserve">Family Socioecological Correlates of Lifestyle Patterns in Early Childhood: A Cross-Sectional Study from the EDEN Mother-Child Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Descarpentrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Saldanha-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Dargent-Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2018.09.017⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), pp.3803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13113803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094694v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early polysomnographic characteristics associated with neurocognitive development at 36 months of age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Sleep habits and sleep characteristics at age 1 year in the ELFE birth cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Messayke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Flora Bat-Pitault</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Dufourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 60, pp.13-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2018.11.026⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 67, pp.200-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2019.11.1255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093563v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02453993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired histaminergic neurotransmission in children with narcolepsy type 1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Night-sleep Duration Trajectories and Behavior in Preschoolers: Results from a Prospective Birth Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS Neuroscience and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cns.13057⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15402002.2020.1773467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556447v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02872407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant feeding practices and sleep development in pre-schoolers from the EDEN mother- child cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Forhan</w:t>
+                <w:t xml:space="preserve">Sleep of Children with High Potentialities: A Polysomnographic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guignard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Thieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsr.12859⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (10), pp.3182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9103182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094705v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03103711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian nutritional behaviours and cancer risk: New insights from the NutriNet‐santé prospective cohort study: Disclaimers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Clusters of diet, physical activity, television exposure and sleep habits and their association with adiposity in preschool children: the EDEN mother-child cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Saldanha-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Marbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.31584⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-020-00927-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02438099v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02503763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep and its relation to cognition and behaviour in preschool-aged children of the general population: a systematic review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sleep during development: Sex and gender differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Putois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsr.12636⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51, pp.101276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2020.101276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02093807v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03103746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of night-waking and inattention/hyperactivity symptoms trajectories in preschool-aged children</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intellectual Abilities of Children with Narcolepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Thieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marcastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Herbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guignard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-33811-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.4075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9124075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093879v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Night-waking and behavior in preschoolers: a developmental trajectory approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Cord-blood vitamin D level and night sleep duration in preschoolers in the EDEN mother-child birth cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu Yan Yong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partricia Dargent-Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 43, pp.90-95. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2017.10.008⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 53, pp.70-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2018.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04660988v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Night sleep duration trajectories and associated factors among preschool children from the EDEN cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Heude</w:t>
+                <w:t xml:space="preserve">Early polysomnographic characteristics associated with neurocognitive development at 36 months of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Stagnara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bat-Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 48, pp.194-201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2018.03.030⟩</w:t>
+              <w:t xml:space="preserve">, In press, 60, pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2018.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093850v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early features associated with the neurocognitive development at 36 months of age: the AuBE study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jian-Sheng Lin</w:t>
+                <w:t xml:space="preserve">Infant feeding practices and sleep development in pre-schoolers from the EDEN mother- child cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Murcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Messayke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Davisse-Paturet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2016.10.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsr.12859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093531v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered sleep architecture during the first months of life in infants born to depressed mothers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Porcher-Guinet</w:t>
+                <w:t xml:space="preserve">Impaired histaminergic neurotransmission in children with narcolepsy type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Odilia Inocente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2016.11.018⟩</w:t>
+              <w:t xml:space="preserve">CNS Neuroscience and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (3), pp.386-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cns.13057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02365100v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep Trajectories Among Pregnant Women and the Impact on Outcomes: A Population-Based Cohort Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Circadian nutritional behaviours and cancer risk: New insights from the NutriNet‐santé prospective cohort study: Disclaimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jian-Sheng Lin</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10995-016-2212-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (10), pp.2369-2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.31584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093542v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02438099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological and microstructural features of sleep in children at high risk for depression: a preliminary study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Sleep and its relation to cognition and behaviour in preschool-aged children of the general population: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Vecchierini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2017.05.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (3), pp.e12636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsr.12636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02453959v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Night-waking trajectories and associated factors in French preschoolers from the EDEN birth-cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Night-waking and behavior in preschoolers: a developmental trajectory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 27-28, pp.59-65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2016.09.008⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 43, pp.90-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2017.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899403v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender-specific factors associated with shorter sleep duration at age 3 years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Association of night-waking and inattention/hyperactivity symptoms trajectories in preschool-aged children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsr.12308⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33811-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093777v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensionality of the relationship between social status and dietary patterns in early childhood: longitudinal results from the French EDEN mother-child cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Night sleep duration trajectories and associated factors among preschool children from the EDEN cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-015-0285-2⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.194-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2018.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01264510v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Method to Identify Routes of Hepatitis C Virus Transmission</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Autosome‐Wide Search for Loci Underlying Wheezing Age of Onset in German Asthmatic Children Identifies a New Region of Interest on 6q24–q25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alcaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086098⟩</w:t>
+              <w:t xml:space="preserve">Genetic Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (S1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gepi.2001.21.s1.s168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046878v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer risk, nightwork, and circadian clock gene polymorphisms.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Laurent-Puig</w:t>
+                <w:t xml:space="preserve">Altered sleep architecture during the first months of life in infants born to depressed mothers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bat-Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Sesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Porcher-Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, pp.195-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2016.11.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097160v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merkel cell polyomavirus infection occurs during early childhood and is transmitted between siblings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David-Alexandre Tregouet</w:t>
+                <w:t xml:space="preserve">Early features associated with the neurocognitive development at 36 months of age: the AuBE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Stagnara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bat-Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Sheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2013.06.004⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, pp.222-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2016.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645743v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent KSHV/HHV-8 subtype D strains in New Caledonia and Solomon Islands, Melanesia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Sleep Trajectories Among Pregnant Women and the Impact on Outcomes: A Population-Based Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Grangeon</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bat-Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Sheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2011.12.016⟩</w:t>
+              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (5), pp.1139-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10995-016-2212-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370954v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of IL28B Variants in an Egyptian Population Defines the 20 Kilobases Minimal Region Involved in Spontaneous Clearance of Hepatitis C Virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lénaïg Le Fouler</w:t>
+                <w:t xml:space="preserve">Electrophysiological and microstructural features of sleep in children at high risk for depression: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Sesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bat-Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Banfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038578⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36, pp.95-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2017.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684772v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02453959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A major locus on chromosome 3p22 conferring predisposition to human herpesvirus 8 infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
+                <w:t xml:space="preserve">Night-waking trajectories and associated factors in French preschoolers from the EDEN birth-cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2011.260⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27-28, pp.59-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2016.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691942v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired intrinsic immunity to HSV-1 in human iPSC-derived TLR3-deficient CNS cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gender-specific factors associated with shorter sleep duration at age 3 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature11583⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (6), pp.610-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsr.12308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046870v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicentric Castleman Disease in an HHV8-Infected Child Born to Consanguineous Parents With Systematic Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Byun</w:t>
+                <w:t xml:space="preserve">Multidimensionality of the relationship between social status and dietary patterns in early childhood: longitudinal results from the French EDEN mother-child cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaïla Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1542/peds.2010-2739⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-015-0285-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370956v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01264510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New and Frequent Human T-Cell Leukemia Virus Indeterminate Western Blot Pattern: Epidemiological Determinants and PCR Results in Central African Inhabitants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Micheline Guillotte</w:t>
+                <w:t xml:space="preserve">A Novel Method to Identify Routes of Hepatitis C Virus Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Féray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bouscaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Falissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naglaa Arafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.06540-11⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e86098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253869v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herpes simplex encephalitis in children with autosomal recessive and dominant TRIF deficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdullah Alangari</w:t>
+                <w:t xml:space="preserve">Breast cancer risk, nightwork, and circadian clock gene polymorphisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Liquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Menegaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laurent-Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046867v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HTLV-2B Strains, Similar to Those Found in Several Amerindian Tribes, Are Endemic in Central African Bakola Pygmies.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sara Calattini</w:t>
+                <w:t xml:space="preserve">Merkel cell polyomavirus infection occurs during early childhood and is transmitted between siblings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Martel-Jantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pedergnana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David-Alexandre Tregouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jir031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (1), pp.288-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2013.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00590844v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herpes simplex virus encephalitis in a patient with complete TLR3 deficiency: TLR3 is otherwise redundant in protective immunity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joana Azevedo</w:t>
+                <w:t xml:space="preserve">Divergent KSHV/HHV-8 subtype D strains in New Caledonia and Solomon Islands, Melanesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Charavay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Bassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20101568⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (3), pp.214 - 218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2011.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046864v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human herpesvirus 8, Southern Siberia.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Harmant</w:t>
+                <w:t xml:space="preserve">Multicentric Castleman Disease in an HHV8-Infected Child Born to Consanguineous Parents With Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moshous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Reguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Byun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid1603.091390⟩</w:t>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 129 (1), pp.e199 - e203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/peds.2010-2739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370962v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-exome sequencing-based discovery of STIM1 deficiency in a child with fatal classic Kaposi sarcoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minji Byun</w:t>
+                <w:t xml:space="preserve">Impaired intrinsic immunity to HSV-1 in human iPSC-derived TLR3-deficient CNS cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lafaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itai Pessach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shen-Ying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avinash Abhyankar</w:t>
+                <w:t xml:space="preserve">Michael Ciancanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lelarge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ayse Palanduz</w:t>
+                <w:t xml:space="preserve">Melina Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20101597⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 491 (7426), pp.769-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature11583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046840v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The imprint of the Slave Trade in an African American population: mitochondrial DNA, Y chromosome and HTLV-1 analysis in the Noir Marron of French Guiana.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A major locus on chromosome 3p22 conferring predisposition to human herpesvirus 8 infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pedergnana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gessain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brucato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cassar</w:t>
+                <w:t xml:space="preserve">Patricia Tortevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Tonasso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Tortevoye</w:t>
+                <w:t xml:space="preserve">Minji Byun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Migot-Nabias</w:t>
+                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10 (1), pp.314. </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (6), pp.690-695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-10-314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2011.260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00530132v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Dependent Mendelian Predisposition to Herpes Simplex Virus Type 1 Encephalitis in Childhood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of IL28B Variants in an Egyptian Population Defines the 20 Kilobases Minimal Region Involved in Spontaneous Clearance of Hepatitis C Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pedergnana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Abel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+                <w:t xml:space="preserve">Mohamed Abdel-Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Jouanguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shen-Ying Zhang</w:t>
+                <w:t xml:space="preserve">Julien Guergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Mahfoufi</w:t>
+                <w:t xml:space="preserve">Amira Mohsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïg Le Fouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2010.04.020⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.e38578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046855v1</w:t>
+                <w:t xml:space="preserve">hal-03684772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classic Kaposi Sarcoma in 3 Unrelated Turkish Children Born to Consanguineous Kindreds.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New and Frequent Human T-Cell Leukemia Virus Indeterminate Western Blot Pattern: Epidemiological Determinants and PCR Results in Central African Inhabitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonul Aydogan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cassar</w:t>
+                <w:t xml:space="preserve">Claudia Filippone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Bassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ulya Ertem</w:t>
+                <w:t xml:space="preserve">Edouard Betsem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Tortevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Guillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1542/peds.2009-2224⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (5), pp.1663-1672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.06540-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00460460v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human TRAF3 Adaptor Molecule Deficiency Leads to Impaired Toll-like Receptor 3 Response and Susceptibility to Herpes Simplex Encephalitis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">HTLV-2B Strains, Similar to Those Found in Several Amerindian Tribes, Are Endemic in Central African Bakola Pygmies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mauclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vicente Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Calattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2010.08.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 203 (9), pp.1316-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jir031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046845v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00590844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferon receptor 2 gene variants are associated with liver fibrosis in patients with chronic hepatitis C infection</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herpes simplex encephalitis in children with autosomal recessive and dominant TRIF deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nalpas</w:t>
+                <w:t xml:space="preserve">Vanessa Sancho-Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Pérez de Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazaro Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Halwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Alangari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gut.2009.202267⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 121 (12), pp.4889-4902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI59259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046851v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic diversity of three peculiar populations descending from the slave trade: Gm study of Noir Marron from French Guiana.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alicia Sanchez-Mazas</w:t>
+                <w:t xml:space="preserve">Herpes simplex virus encephalitis in a patient with complete TLR3 deficiency: TLR3 is otherwise redundant in protective immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ciancanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Alsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.07.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 208 (10), pp.2083-2098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20101568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00460119v1</w:t>
+                <w:t xml:space="preserve">hal-05046864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong correlations of anti-viral capsid antigen antibody levels in first-degree relatives from families with Epstein-Barr virus-related lymphomas.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Human herpesvirus 8, Southern Siberia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Bassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colette Bonnardel</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Quintana-Murci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Harmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (3), pp.580-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1603.091390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/597424⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00460071v1</w:t>
+                <w:t xml:space="preserve">pasteur-01370962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a dominant major gene conferring predisposition to hepatitis C virus infection in endemic conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Whole-exome sequencing-based discovery of STIM1 deficiency in a child with fatal classic Kaposi sarcoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minji Byun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avinash Abhyankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lelarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Iman Bakr</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Palanduz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00439-009-0721-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 207 (11), pp.2307-2312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20101597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05046792v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection of familial correlations in hepatitis C virus (HCV) seroprevalence suggests intrafamilial viral transmission and genetic predisposition to infection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The imprint of the Slave Trade in an African American population: mitochondrial DNA, Y chromosome and HTLV-1 analysis in the Noir Marron of French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Arafa</w:t>
+                <w:t xml:space="preserve">Nicolas Brucato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Bakr</w:t>
+                <w:t xml:space="preserve">Laure Tonasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Tortevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Rekacewicz</w:t>
+                <w:t xml:space="preserve">Florence Migot-Nabias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 57 (9), pp.1268-1274. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gut.2007.140681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-10-314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05046787v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00530132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhinoscleroma: A French National Retrospective Study of Epidemiological and Clinical Features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age-Dependent Mendelian Predisposition to Herpes Simplex Virus Type 1 Encephalitis in Childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jouanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shen-Ying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc de Pontual</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Puel</w:t>
+                <w:t xml:space="preserve">Nora Mahfoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/592966⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157 (4), pp.623-629.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2010.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046791v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des enjeux éthiques soulevés au cours d’un programme de recherche épidémiologique de dix années en Guyane française : limites de l’encadrement actuel et solutions adoptées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Joubert</w:t>
+                <w:t xml:space="preserve">Classic Kaposi Sarcoma in 3 Unrelated Turkish Children Born to Consanguineous Kindreds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gürses Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Palanduz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonul Aydogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ulya Ertem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2007.09.002⟩</w:t>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 125 (3), pp.e704-e708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/peds.2009-2224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00215933v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00460460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLR3 deficiency in patients with herpes simplex encephalitis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Elain</w:t>
+                <w:t xml:space="preserve">Human TRAF3 Adaptor Molecule Deficiency Leads to Impaired Toll-like Receptor 3 Response and Susceptibility to Herpes Simplex Encephalitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Pérez de Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Sancho-Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazaro Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1139522⟩</w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (3), pp.400-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2010.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297308v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel human herpesvirus 8 subtype D strains in Vanuatu, Melanesia.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renan Duprez</w:t>
+                <w:t xml:space="preserve">Interferon receptor 2 gene variants are associated with liver fibrosis in patients with chronic hepatitis C infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nalpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lavialle-Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jouanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nalpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid1311.070636⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (8), pp.1120-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gut.2009.202267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00531335v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of SARS susceptibility with single nucleic acid polymorphisms of OAS1 and MxA genes: a case-control study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fontanet</w:t>
+                <w:t xml:space="preserve">The genetic diversity of three peculiar populations descending from the slave trade: Gm study of Noir Marron from French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brucato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Tortevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Guitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Sanchez-Mazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2334-6-106⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 332 (10), pp.917-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00089620v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00460119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A major susceptibility locus for HTLV-1 infection in childhood maps to chromosome 6q27</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Evidence for a dominant major gene conferring predisposition to hepatitis C virus infection in endemic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laouénan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vasilescu</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamal Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naglaa Arafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Bakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddl406⟩</w:t>
+              <w:t xml:space="preserve">Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 126 (5), pp.697-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00439-009-0721-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046771v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herpes Simplex Virus Encephalitis in Human UNC-93B Deficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong correlations of anti-viral capsid antigen antibody levels in first-degree relatives from families with Epstein-Barr virus-related lymphomas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armanda Casrouge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shen-Ying Zhang</w:t>
+                <w:t xml:space="preserve">Catherine Le-Pendeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Eidenschenk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Puel</w:t>
+                <w:t xml:space="preserve">Colette Bonnardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 314 (5797), pp.308-312. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 199 (8), pp.1121-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1128346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/597424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046778v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00460071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Herpesvirus 8 Serological Markers and Viral Load in Patients with AIDS-Associated Kaposi's Sarcoma in Central African Republic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissection of familial correlations in hepatitis C virus (HCV) seroprevalence suggests intrafamilial viral transmission and genetic predisposition to infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Kassa-Kelembho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+                <w:t xml:space="preserve">S Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Brière</w:t>
+                <w:t xml:space="preserve">M Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Fossi</w:t>
+                <w:t xml:space="preserve">N Arafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Bakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rekacewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.43.9.4840-4843.2005⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (9), pp.1268-1274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gut.2007.140681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046773v1</w:t>
+                <w:t xml:space="preserve">hal-05046787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human TLR-7-, -8-, and -9-Mediated Induction of IFN-α/β and -λ Is IRAK-4 Dependent and Redundant for Protective Immunity to Viruses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+                <w:t xml:space="preserve">Rhinoscleroma: A French National Retrospective Study of Epidemiological and Clinical Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc de Pontual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ovetchkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Grant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cheng-Lung Ku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2005.09.016⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (11), pp.1396-1402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/592966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046761v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion of unaffected sibs increases power in model-free linkage analysis of a behavioral trait.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Analyse des enjeux éthiques soulevés au cours d’un programme de recherche épidémiologique de dix années en Guyane française : limites de l’encadrement actuel et solutions adoptées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Tortevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Moutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tuppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (6), pp.413-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2007.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2156-6-S1-S22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00089273v1</w:t>
+                <w:t xml:space="preserve">inserm-00215933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respective Roles of Serological Status and Blood Specific Antihuman Herpesvirus 8 Antibody Levels in Human Herpesvirus 8 Intrafamilial Transmission in a Highly Endemic Area</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monique van Beveren</w:t>
+                <w:t xml:space="preserve">TLR3 deficiency in patients with herpes simplex encephalitis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shen-Ying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jouanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ugolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Smahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Elain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-04-2000⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 317 (5844), pp.1522-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1139522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046704v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HHV-8–associated Kaposi sarcoma in a child with IFNγR1 deficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Necla Akçakaya</w:t>
+                <w:t xml:space="preserve">Novel human herpesvirus 8 subtype D strains in Vanuatu, Melanesia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe V. Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Bassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2003.11.012⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (11), pp.1745-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1311.070636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046743v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00531335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a Recessive Major Gene Predisposing to Human Herpesvirus 8 (HHV‐8) Infection in a Population in Which HHV‐8 Is Endemic</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Association of SARS susceptibility with single nucleic acid polymorphisms of OAS1 and MxA genes: a case-control study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sake J. de Vlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fontanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2334-6-106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/375345⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05046695v1</w:t>
+                <w:t xml:space="preserve">inserm-00089620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Titers of Anti-Human Herpesvirus 8 Antibodies in Elderly Males in an Endemic Population</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">A major susceptibility locus for HTLV-1 infection in childhood maps to chromosome 6q27</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gessain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Tortevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boland-Auge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jnci/94.17.1333⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (22), pp.3306-3312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddl406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046736v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human herpesvirus 8 transmission from mother to child and between siblings in an endemic population</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David-Alexandre Trégouët</w:t>
+                <w:t xml:space="preserve">Herpes Simplex Virus Encephalitis in Human UNC-93B Deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armanda Casrouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shen-Ying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Eidenschenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jouanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Joubert</w:t>
+                <w:t xml:space="preserve">Anne Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(00)02729-X⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 314 (5797), pp.308-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1128346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046751v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of a Major Gene Predisposing to Human T Lymphotropic Virus Type I Infection in Children among an Endemic Population of African Origin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Human Herpesvirus 8 Serological Markers and Viral Load in Patients with AIDS-Associated Kaposi's Sarcoma in Central African Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kassa-Kelembho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">I. Jeanne</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Fossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/315741⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43 (9), pp.4840-4843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.43.9.4840-4843.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046682v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human herpesvirus 8 primary infection occurs during childhood in Cameroon, Central Africa.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+                <w:t xml:space="preserve">Human TLR-7-, -8-, and -9-Mediated Induction of IFN-α/β and -λ Is IRAK-4 Dependent and Redundant for Protective Immunity to Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ayouba</w:t>
+                <w:t xml:space="preserve">Céline Eidenschenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Lung Ku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23 (5), pp.465-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2005.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046656v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and familial characteristics of HTLV-1 infection among an isolated, highly endemic population of African origin in French Guiana.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Inclusion of unaffected sibs increases power in model-free linkage analysis of a behavioral trait.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alcaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 Suppl 1, pp.S22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2156-6-S1-S22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00089273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Respective Roles of Serological Status and Blood Specific Antihuman Herpesvirus 8 Antibody Levels in Human Herpesvirus 8 Intrafamilial Transmission in a Highly Endemic Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique van Beveren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 64 (23), pp.8782-8787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-04-2000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HHV-8–associated Kaposi sarcoma in a child with IFNγR1 deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildiz Camcioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Necla Akçakaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 144 (4), pp.519-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2003.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for a Recessive Major Gene Predisposing to Human Herpesvirus 8 (HHV‐8) Infection in a Population in Which HHV‐8 Is Endemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gessain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Van Beveren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Tortevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 187 (12), pp.1944-1950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/375345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High Titers of Anti-Human Herpesvirus 8 Antibodies in Elderly Males in an Endemic Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Van Beveren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gessain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 94 (17), pp.1333-1335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jnci/94.17.1333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human herpesvirus 8 transmission from mother to child and between siblings in an endemic population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique van Beveren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David-Alexandre Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 356 (9235), pp.1062-1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(00)02729-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of a Major Gene Predisposing to Human T Lymphotropic Virus Type I Infection in Children among an Endemic Population of African Origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gessain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tortevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 182 (2), pp.405-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/315741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infant-feeding patterns are related to blood cholesterol concentration in prepubertal children aged 5–11 y: The Fleurbaix-Laventie Ville Santé study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Thibult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 54 (2), pp.114-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.ejcn.1600904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human herpesvirus 8 primary infection occurs during childhood in Cameroon, Central Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gessain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mauclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M van Beveren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Pouliquen</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 81 (2), pp.189-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demographic and familial characteristics of HTLV-1 infection among an isolated, highly endemic population of African origin in French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Buigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M van Beveren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1998, 76 (3), pp.331-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12272,4349 +13455,4483 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between nocturnal autonomic activity in infancy and later neurocognitive development: the AuBE cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Coutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Sleep 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NARCAPA : bénéfices d’un programme interventionnel sur l’activité physique des enfants avec narcolepsie de type 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Brossaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Vanderghote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du sommeil 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lille, France. Médecine du sommeil, 21 (1), pp.32-33, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msom.2023.12.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0762 Early life sleep characteristics and their associations with 1 to 5.5 years old respiratory and allergic multi-trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Raherison-Semjen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Annual Meeting of the Associated Professional Sleep Societies (SLEEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Indianapolis, United States. SLEEP, 46 (Supplement_1), pp.A336-A337, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/sleep/zsad077.0762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal diet during pregnancy with allergic and respiratory profiles in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition and cancer in primary prevention: new insights from circadian regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Congress of Nutrition (ICN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 71 (Suppl. 2), 1433 p., 2017, IUNS 21st International Congress of Nutrition Buenos Aires, Argentina, October 15–20, 2017. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal bidirectional associations between screen time and bedtime and sleep duration in children aged 2 to 10.5 years: Insights from the national French ELFE birth cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélèa Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐noëlle Dufourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th Congress of the International Pediatric Sleep Association (IPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Glagow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota and sleep in 3.5-year-old children from a French birth cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sommeil et immunité chez l’enfant en population générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Congress of the European Sleep Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">Le Congrès du Sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821395v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sommeil et grossesse</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effectiveness of an intervention program on physical activity in children with narcolepsy type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Brossaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Vanderghote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tout savoir sur le sommeil de bébé et de ses parents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FHU 1000 premiers jours " prendre soin avant de soigner ", Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">IPSA 2024 Glasgow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821515v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description et épidémiologie des troubles du sommeil chez les enfants avec autisme, dépistage et spécificités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Sleep disorders and asthma incidence in adults: the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du Groupe de Neurophysiologie Clinique de l’Enfant sous l’égide de la Société de Neurophysiologie Clinique de Langue Français et de la Société Française de Recherche et Médecine du Sommeil - Troubles du sommeil et des rythmes circadiens chez l'enfant avec autisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERS Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Respiratory Society, Sep 2024, Vienne (Austria), Austria. pp.PA493, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2024.PA493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820236v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of an intervention program on physical activity in children with narcolepsy type 1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Description et épidémiologie des troubles du sommeil chez les enfants avec autisme, dépistage et spécificités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPSA 2024 Glasgow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence du Groupe de Neurophysiologie Clinique de l’Enfant sous l’égide de la Société de Neurophysiologie Clinique de Langue Français et de la Société Française de Recherche et Médecine du Sommeil - Troubles du sommeil et des rythmes circadiens chez l'enfant avec autisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Virtuel Event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819046v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sommeil et immunité chez l’enfant en population générale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Sommeil et grossesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Congrès du Sommeil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Tout savoir sur le sommeil de bébé et de ses parents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FHU 1000 premiers jours " prendre soin avant de soigner ", Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821375v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’un programme interventionnel sur l’activité physique des enfants avec narcolepsie de type 1 (étude NARCAPA)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louison Vanderghote</w:t>
+                <w:t xml:space="preserve">Gut microbiota and sleep in 3.5-year-old children from a French birth cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Houshialsadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Zaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Butel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Pédiatrie 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Pédiatrie, May 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">27th Congress of the European Sleep Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819107v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques du sommeil au début de la vie et leurs associations avec les multi-trajectoires respiratoires et allergiques longitudinales entre 1 et 5,5 ans</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effets d’un programme interventionnel sur l’activité physique des enfants avec narcolepsie de type 1 (étude NARCAPA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Brossaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Vanderghote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF-DOHAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Pédiatrie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Pédiatrie, May 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821095v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote intestinal et sommeil chez les enfants de 3,5 ans d'une cohorte de naissance française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Houshialsadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Zaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jose Butel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le congrès du Sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations longitudinales croisées entre temps d'écran et durée de sommeil chez les enfants entre 2 et 5,5 ans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractéristiques du sommeil au début de la vie et leurs associations avec les multi-trajectoires respiratoires et allergiques longitudinales entre 1 et 5,5 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le congrès du Sommeil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">SF-DOHAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821143v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sommeil de l’enfant sous le regard des études de cohortes nationales et européennes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relations longitudinales croisées entre temps d'écran et durée de sommeil chez les enfants entre 2 et 5,5 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélèa Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐noëlle Dufourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mes Mardis de l'HFME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Le congrès du Sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821051v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux du sommeil en santé publique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Le sommeil de l’enfant sous le regard des études de cohortes nationales et européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les actualités du Réseau Morphée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Paris (Académie de Médecine), France</w:t>
+              <w:t xml:space="preserve">Mes Mardis de l'HFME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821113v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelations entre santé respiratoire et sommeil chez les enfants de 1 à 5 ans dans la cohorte ELFE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Enjeux du sommeil en santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée régionale du SAOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les actualités du Réseau Morphée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris (Académie de Médecine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821067v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parents’ sleep multi-trajectory modelling between 3 and 36 months postpartum in the Sepages cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interrelations entre santé respiratoire et sommeil chez les enfants de 1 à 5 ans dans la cohorte ELFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Congress of the European Sleep Research Society (ESRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Athens, Greece. pp.68</w:t>
+              <w:t xml:space="preserve">Journée régionale du SAOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820772v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de sommeil entre 1 et 5,5 ans et facteurs précoces associés au sein d’une cohorte de naissance française</w:t>
+                <w:t xml:space="preserve">Parents’ sleep multi-trajectory modelling between 3 and 36 months postpartum in the Sepages cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihyeon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Philippat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Congrès du Sommeil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th Congress of the European Sleep Research Society (ESRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athens, Greece. pp.68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820744v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between sleep sleep and behavior and cognition in preschoolers : a longitudinal study in five European birth-cohorts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trajectoires de sommeil entre 1 et 5,5 ans et facteurs précoces associés au sein d’une cohorte de naissance française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihyeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐noëlle Dufourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Pediatric Sleep Association (IPSA) Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Congrès du Sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France. pp.62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2022.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820781v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TDAH et somnolence chez l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence du Groupe de Neurophysiologie Clinique de l’Enfant sous l’égide de la Société de Neurophysiologie Clinique de Langue Français et de la Société Française de Recherche et Médecine du Sommeil – Somnolence de l’enfant, de la clinique au diagnostic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Virtuel Event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : Les impacts du sommeil sur la santé physique et mentale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Associations between sleep sleep and behavior and cognition in preschoolers : a longitudinal study in five European birth-cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Guerlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Cadman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Fernández-Barrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mònica Guxens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Conseil Français des Associations pour les Droits de l’Enfant (COFRADE) - Le sommeil chez l’enfant et l’ado : un incontournable de la santé et de l’éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COFRADE, Oct 2022, Palais du Luxembourg (Paris), France</w:t>
+              <w:t xml:space="preserve">7th International Pediatric Sleep Association (IPSA) Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820225v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous enseigne la cohorte ELFE sur le sommeil des enfants ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Table ronde : Les impacts du sommeil sur la santé physique et mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée internationale du sommeil – Le point sur le sommeil de l’enfant en 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque du Conseil Français des Associations pour les Droits de l’Enfant (COFRADE) - Le sommeil chez l’enfant et l’ado : un incontournable de la santé et de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COFRADE, Oct 2022, Palais du Luxembourg (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820217v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre usage des écrans, exposition à la lumière naturelle et sommeil chez les enfants en France pendant le confinement lors de l’épidémie COVID-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Que nous enseigne la cohorte ELFE sur le sommeil des enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Congrès du sommeil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée internationale du sommeil – Le point sur le sommeil de l’enfant en 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820175v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’importance du sommeil comme déterminant de santé chez l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontre Paramédicale du Sommeil - Le sommeil de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Virtuel Event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition des troubles du sommeil en lien avec les troubles du neuro-développement (TND)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Relations entre usage des écrans, exposition à la lumière naturelle et sommeil chez les enfants en France pendant le confinement lors de l’épidémie COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sommeil et troubles du neuro-développement, 1ère journée de la recherche participative du GIS Autisme et TND</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtuel Event, France</w:t>
+              <w:t xml:space="preserve">Le Congrès du sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820203v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation pendant la première année de vie et sommeil de l’enfant à 1 an</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Définition des troubles du sommeil en lien avec les troubles du neuro-développement (TND)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique Elfe et Epipage 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Sommeil et troubles du neuro-développement, 1ère journée de la recherche participative du GIS Autisme et TND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuel Event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820205v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep habits and sleep patterns in 1 year old infants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sleep trajectories between the age of 2 and 5 are associated with blood cytokine levels at age 5 in the EDEN birth-cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masihullah Radmanish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geichenhaus Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Pediatric Sleep Association (IPSA) Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Virtuel Conference, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Associated Professional Sleep Societies - SLEEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual conference, United States. pp.A234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820151v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles du sommeil et cognition/apprentissages chez l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Congrès du Sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep trajectories between the age of 2 and 5 are associated with blood cytokine levels at age 5 in the EDEN birth-cohort study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sleep habits and sleep patterns in 1 year old infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Associated Professional Sleep Societies - SLEEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual conference, United States. pp.A234</w:t>
+              <w:t xml:space="preserve">6th International Pediatric Sleep Association (IPSA) Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Virtuel Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820740v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep and behavior: longitudinal study in Lifecycle EU child network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Alimentation pendant la première année de vie et sommeil de l’enfant à 1 an</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Pediatric Sleep Association (IPSA) Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Virtuel - Online, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique Elfe et Epipage 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820156v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre la durée et le timing du sommeil et troubles de la réfraction : une étude longitudinale chez des enfants d’âge préscolaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sleep and behavior: longitudinal study in Lifecycle EU child network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Congrès du Sommeil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Virtuel Event, France</w:t>
+              <w:t xml:space="preserve">6th International Pediatric Sleep Association (IPSA) Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Virtuel - Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820733v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur les principales publications de l’année - Sommeil et Pédiatrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Association entre la durée et le timing du sommeil et troubles de la réfraction : une étude longitudinale chez des enfants d’âge préscolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Rayapoullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gronfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Congrès du Sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Virtuel, France</w:t>
+              <w:t xml:space="preserve">, Nov 2020, Virtuel Event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820138v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association longitudinale entre durée de sommeil entre 2 et 5 ans et cytokines sériques inflammatoires à 5 ans dans une cohorte de naissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masihullah Radmanish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geichenhaus Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Congrès du sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Virtuel Event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep habits and sleep characteristics at 1 year-old in the ELFE birth cohort study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retour sur les principales publications de l’année - Sommeil et Pédiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Congrès du Sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtuel, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914026v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation pendant la première année de vie et sommeil de l’enfant à l’âge d’1 an dans l’étude ELFE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Sleep habits and sleep characteristics at 1 year-old in the ELFE birth cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Messayke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Dufourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739198v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre le rôle de l’exposition précoce à la pollution de l’air sur la santé via une approche originale combinant une cohorte épidémiologique (SEPAGES) et une étude toxicologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alimentation pendant la première année de vie et sommeil de l’enfant à l’âge d’1 an dans l’étude ELFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Messayke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone de la Dohad., Nov 2018, Grenoble, France. pp.120</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737654v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition et risque de cancer : nouveaux horizons ouverts par les régulations circadiennes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Julia</w:t>
+                <w:t xml:space="preserve">Mieux comprendre le rôle de l’exposition précoce à la pollution de l’air sur la santé via une approche originale combinant une cohorte épidémiologique (SEPAGES) et une étude toxicologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Philippat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Nutrition (SFN). et Société Française de Nutrition Entérale et Parentale (SFNEP), FRA., Dec 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de la Dohad., Nov 2018, Grenoble, France. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735431v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling a human cohort (SEPAGES) and a toxicological experiment to decipher the relations between the Exposome, omics markers and child health</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Vernet</w:t>
+                <w:t xml:space="preserve">Nutrition et risque de cancer : nouveaux horizons ouverts par les régulations circadiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Annual Conference International Society for Environmental Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE). INT., Sep 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition (SFN). et Société Française de Nutrition Entérale et Parentale (SFNEP), FRA., Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743309v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological determinants and PCR results in Central African inhabitants with a new and frequent HTLV indeterminate Western Blot pattern exhibiting mostly p28, p32, p36, and a shifted GD21</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sara Calattini</w:t>
+                <w:t xml:space="preserve">Coupling a human cohort (SEPAGES) and a toxicological experiment to decipher the relations between the Exposome, omics markers and child health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Philippat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Human Retroviruses: HTLV and Related Viruses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24. Annual Conference International Society for Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE). INT., Sep 2016, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663644v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HTLV-2 in Central Africa: HTLV-2 subtype B strains similar to those found in Amerindian tribes are endemic in Bakola Pygmies from south Cameroon but not in surrounding Bantus and Baka Pygmies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Epidemiological determinants and PCR results in Central African inhabitants with a new and frequent HTLV indeterminate Western Blot pattern exhibiting mostly p28, p32, p36, and a shifted GD21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Filippone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Bassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Betsem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Filippone</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Calattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Human Retroviruses: HTLV and Related Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Leuven and Gembloux, Belgium. pp.A73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-8-S1-A73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HTLV-2 in Central Africa: HTLV-2 subtype B strains similar to those found in Amerindian tribes are endemic in Bakola Pygmies from south Cameroon but not in surrounding Bantus and Baka Pygmies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mauclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Filippone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Conference on Human Retroviruses: HTLV and Related Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Leuven and Gembloux, Belgium. pp.A82, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1742-4690-8-S1-A82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00599545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16624,147 +17941,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of an intervention program on physical activity in children with narcolepsy type 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Brossaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzo Brossaud</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louison Vanderghote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16774,138 +18091,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudden Infant Death Syndrome: Moving Forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Gras‐le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId528"/>
+      <w:footerReference w:type="default" r:id="rId582"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17052,51 +18369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05264368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Houshialsadat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Butel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Toubon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children12091240" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danqing Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tremblay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Sit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-025-00905-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05264333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Saade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Delvert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Raherison-Semjen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.70208" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049956v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bailhache" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne El-Khoury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leproux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Chazelas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384247v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comajuan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Putois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lioret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children12091250" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihyeon Kim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleh.2024.07.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Guerlich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Avraam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Cadman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Calas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-023-02149-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S430024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Brossaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaffiol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Vanderghote" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2024.03.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Abou Assi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sart&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tafflet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2024.100562" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768007v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guignard-Perret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mazza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.14378" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608429v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Saade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Dufourg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad236" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coelho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Montagni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arthur Micoulaud Franchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115096" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04086945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wilfried Kamga Fogno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gronfier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.14128" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768012v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arvis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Sheng Lin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guyon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad076" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Odilia Inocente" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Vieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.13811" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Radmanish" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Khalfallah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaichenhaus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2022.100429" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03693169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Barry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-13296-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Merle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.991528" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897770v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ravet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Champavert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9020223" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768029v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Gras-Le Guen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.972430" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airu Chia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Descarpentrie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Cheong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Ying Toh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmapriya Natarajan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-022-01266-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694505v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Climie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Van Sloten" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine De Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.827525" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03443056v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Monnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Moulin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01676-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940733v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Messayke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Davisse-Paturet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13072" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03412941v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Agostini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90867-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03238953v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rayapoull&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88756-w" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524551v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Saldanha-Gomes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guivarch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dargent-Molina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113803" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03103711v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mazza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9103182" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02872407v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Reynaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15402002.2020.1773467" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02453993v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2019.11.1255" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02503763v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Saldanha-Gomes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marbac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cornet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-020-00927-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03103746v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Raoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papadopoulou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2020.101276" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcastel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9124075" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094694v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Yan Yong" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partricia Dargent-Molina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.09.017" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093563v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Stagnara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Flori" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bat-Pitault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.11.026" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02556447v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Villanueva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.13057" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094705v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Murcia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12859" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438099v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31584" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093807v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Vecchierini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12636" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093879v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33811-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660988v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2017.10.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV2BTXPM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093850v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lioret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.03.030" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093531v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.10.015" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365100v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Sesso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Porcher-Guinet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.11.018" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWKHFJGX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093542v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-016-2212-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02453959v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Banfi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2017.05.013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899403v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.09.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093777v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Regnault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12308" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264510v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Camara" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Botton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0285-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046878v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille F&#233;ray" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouscaillou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mohamed" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naglaa Arafa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086098" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097160v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Truong" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Menegaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent-Puig" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645743v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martel-Jantin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pedergnana" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicol" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leblond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexandre Tregouet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2013.06.004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370954v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charavay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bassot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Grangeon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2011.12.016" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ7ZBX32-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684772v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel-Hamid" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guergnon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mohsen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Le Fouler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038578" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691942v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gessain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Tortevoye" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minji Byun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bacq-Daian" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2011.260" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046870v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lafaille" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Pessach" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen-Ying Zhang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ciancanelli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Herman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11583" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370956v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moshous" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cassar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reguerre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Byun" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2010-2739" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253869v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Filippone" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Betsem" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Guillotte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.06540-11" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046867v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sancho-Shimizu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P&#233;rez de Diego" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaro Lorenzo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Halwani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alangari" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI59259" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00590844v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maucl&#232;re" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vicente Afonso" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meertens" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Calattini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jir031" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046864v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqi Guo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Audry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Alsina" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Azevedo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20101568" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370962v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Harmant" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1603.091390" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046840v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Abhyankar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelarge" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Palanduz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20101597" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00530132v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Migot-Nabias" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-314" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046855v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouanguy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mahfoufi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2010.04.020" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00460460v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;rses Sahin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonul Aydogan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulya Ertem" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2009-2224" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046845v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2010.08.014" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046851v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nalpas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavialle-Meziani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plancoulaine" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouanguy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nalpas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2009.202267" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00460119v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Guitard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sanchez-Mazas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.07.005" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQD072Z6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00460071v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Besson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amiel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le-Pendeven" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bonnardel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/597424" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046792v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laou&#233;nan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kamal Mohamed" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Bakr" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-009-0721-y" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LPR2ML4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046787v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Plancoulaine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mohamed" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arafa" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bakr" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rekacewicz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2007.140681" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-3JDGR7LT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046791v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Pontual" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ovetchkine" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rodriguez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grant" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/592966" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00215933v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tuppin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joubert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2007.09.002" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297308v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ugolini" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Smahi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Elain" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1139522" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00531335v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V. Afonso" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Duprez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1311.070636" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089620v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing He" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Feng" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sake J. de Vlas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-6-106" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046771v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland-Auge" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasilescu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddl406" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046778v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armanda Casrouge" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eidenschenk" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128346" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046773v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kassa-Kelembho" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bri&#232;re" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fossi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.9.4840-4843.2005" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046761v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Yang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenying Zhang" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Lung Ku" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2005.09.016" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089273v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alca&#239;s" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gagnon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-S1-S22" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046704v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique van Beveren" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-2000" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046743v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Camcioglu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoste" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupuis" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necla Ak&#231;akaya" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2003.11.012" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046695v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Van Beveren" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/375345" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046736v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/94.17.1333" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046751v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexandre Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(00)02729-X" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046682v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joubert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tortevoye" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jeanne" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/315741" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046656v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M van Beveren" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ayouba" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046712v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Buigues" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Murphy" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pouliquen" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401013v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Coutier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pichot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819072v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.12.082" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055591v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad077.0762" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745199v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736259v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1159/000480486" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821279v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Poncet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;l&#232;a Sa&#239;d" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Milcent" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Dufourg" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;aline Charles" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821395v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Zaros" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821515v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820236v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819046v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821375v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819107v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821095v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821159v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jose Butel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821143v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821051v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821113v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821067v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820772v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Isabelle" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820744v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2022.01.030" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820781v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Fern&#225;ndez-Barr&#233;s" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Guxens" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820230v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820225v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820217v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820175v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820212v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820203v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820205v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820151v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820169v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820740v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geichenhaus Nicolas" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820156v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820733v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forhan" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820138v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820725v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914026v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.607" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739198v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737654v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hoffmann" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735431v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743309v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663644v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S1-A73" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00599545v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Afonso" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S1-A82" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685348v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821004v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Gras&#8208;le Guen" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05264368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Houshialsadat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Butel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Toubon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children12091240" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bailhache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne El-Khoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leproux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Chazelas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comajuan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Putois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lioret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children12091250" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Huang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danqing Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tremblay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Sit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-025-00905-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05264333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Saade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Delvert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Raherison-Semjen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.70208" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihyeon Kim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleh.2024.07.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Guerlich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Avraam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Cadman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Calas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-023-02149-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803341v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Brossaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaffiol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Vanderghote" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2024.03.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767980v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Abou Assi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sart&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tafflet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2024.100562" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S430024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coelho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Montagni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arthur Micoulaud Franchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2024.2359975" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mazza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lequette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Eve Rey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.04.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768007v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guignard-Perret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.14378" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04086945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wilfried Kamga Fogno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gronfier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.14128" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115096" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608429v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Saade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Dufourg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad236" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Royant-Parola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hartley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colas Des Francs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Aussert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tobie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.01.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Gustin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Putois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecendreux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Challamel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.06.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768012v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arvis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Sheng Lin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guyon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad076" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768022v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Ioan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Weick" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sevin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Fr&#233;minville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2022.09.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768030v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara-Odilia Inocente" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Germe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.819496" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770805v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Radmanish" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Khalfallah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaichenhaus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2022.100429" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03693169v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Barry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-13296-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768029v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Gras-Le Guen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.972430" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ravet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Champavert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9020223" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Odilia Inocente" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Vieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.13811" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Merle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.991528" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airu Chia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Descarpentrie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Cheong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Ying Toh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmapriya Natarajan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-022-01266-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099381v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sammallahti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elisabeth Koopman-Verhoeff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Binter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Mulder" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Cabr&#233;-Riera" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01298-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Climie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Van Sloten" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine De Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.827525" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03443056v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Monnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Moulin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01676-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03412941v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Agostini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90867-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03238953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rayapoull&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88756-w" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940733v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Messayke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Davisse-Paturet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13072" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524551v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Saldanha-Gomes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guivarch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dargent-Molina" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113803" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02453993v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2019.11.1255" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02872407v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Reynaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15402002.2020.1773467" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03103711v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mazza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9103182" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02503763v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Saldanha-Gomes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marbac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cornet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-020-00927-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03103746v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Raoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papadopoulou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2020.101276" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980394v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcastel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9124075" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094694v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Yan Yong" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partricia Dargent-Molina" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.09.017" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093563v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Stagnara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Flori" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bat-Pitault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.11.026" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094705v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Murcia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12859" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02556447v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Villanueva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.13057" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438099v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31584" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093807v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Vecchierini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12636" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660988v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2017.10.008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV2BTXPM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093879v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33811-2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093850v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lioret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.03.030" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046675v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alca&#239;s" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.2001.21.s1.s168" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365100v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Sesso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Porcher-Guinet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.11.018" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWKHFJGX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093531v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.10.015" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093542v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-016-2212-9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02453959v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Banfi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2017.05.013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899403v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.09.008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093777v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Regnault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12308" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264510v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Camara" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Botton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0285-2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046878v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille F&#233;ray" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouscaillou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mohamed" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naglaa Arafa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086098" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097160v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Truong" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Menegaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent-Puig" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645743v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martel-Jantin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pedergnana" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicol" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leblond" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexandre Tregouet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2013.06.004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370954v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charavay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bassot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Grangeon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2011.12.016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ7ZBX32-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370956v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moshous" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cassar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reguerre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Byun" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2010-2739" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046870v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lafaille" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Pessach" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen-Ying Zhang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ciancanelli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Herman" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11583" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691942v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gessain" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Tortevoye" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minji Byun" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bacq-Daian" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2011.260" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684772v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel-Hamid" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guergnon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mohsen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Le Fouler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038578" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253869v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Filippone" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Betsem" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Guillotte" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.06540-11" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00590844v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maucl&#232;re" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vicente Afonso" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meertens" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Calattini" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jir031" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046867v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sancho-Shimizu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P&#233;rez de Diego" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaro Lorenzo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Halwani" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alangari" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI59259" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046864v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqi Guo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Audry" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Alsina" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Azevedo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20101568" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370962v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Harmant" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1603.091390" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046840v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Abhyankar" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelarge" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Palanduz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20101597" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00530132v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Migot-Nabias" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-314" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046855v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouanguy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mahfoufi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2010.04.020" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00460460v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;rses Sahin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonul Aydogan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulya Ertem" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2009-2224" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046845v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2010.08.014" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046851v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nalpas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavialle-Meziani" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plancoulaine" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouanguy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nalpas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2009.202267" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00460119v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Guitard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sanchez-Mazas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.07.005" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQD072Z6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046792v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laou&#233;nan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kamal Mohamed" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Bakr" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-009-0721-y" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LPR2ML4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00460071v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Besson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amiel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le-Pendeven" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bonnardel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/597424" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046787v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Plancoulaine" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mohamed" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arafa" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bakr" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rekacewicz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2007.140681" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-3JDGR7LT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046791v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Pontual" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ovetchkine" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rodriguez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grant" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/592966" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00215933v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tuppin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joubert" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2007.09.002" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297308v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ugolini" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Smahi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Elain" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1139522" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00531335v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V. Afonso" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Duprez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1311.070636" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089620v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing He" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Feng" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sake J. de Vlas" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wang" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-6-106" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046771v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland-Auge" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasilescu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddl406" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046778v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armanda Casrouge" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eidenschenk" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128346" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046773v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kassa-Kelembho" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bri&#232;re" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fossi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.9.4840-4843.2005" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046761v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Yang" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenying Zhang" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Lung Ku" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2005.09.016" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089273v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gagnon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-S1-S22" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046704v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique van Beveren" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-2000" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046743v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Camcioglu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoste" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupuis" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necla Ak&#231;akaya" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2003.11.012" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR0L4L3W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046695v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Van Beveren" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/375345" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046736v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/94.17.1333" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046751v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexandre Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(00)02729-X" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDHVJ4VM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046682v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joubert" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tortevoye" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jeanne" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/315741" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046716v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Charles" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lafay" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tauber" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Thibult" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1600904" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046656v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M van Beveren" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ayouba" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046712v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Buigues" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Murphy" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pouliquen" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401013v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Coutier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pichot" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819072v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.12.082" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055591v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad077.0762" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745199v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736259v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1159/000480486" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821279v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Poncet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;l&#232;a Sa&#239;d" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Milcent" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Dufourg" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;aline Charles" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821375v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819046v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568060v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Varraso" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA493" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820236v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821515v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821395v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Zaros" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819107v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821159v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jose Butel" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821095v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821143v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821051v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821113v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821067v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820772v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Isabelle" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820744v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2022.01.030" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820230v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820781v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Fern&#225;ndez-Barr&#233;s" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Guxens" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820225v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820217v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820212v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820175v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820203v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820740v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geichenhaus Nicolas" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820169v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820151v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820205v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820156v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820733v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forhan" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820725v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820138v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914026v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.607" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739198v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737654v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hoffmann" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735431v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743309v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663644v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S1-A73" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00599545v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Afonso" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S1-A82" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685348v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821004v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Gras&#8208;le Guen" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>