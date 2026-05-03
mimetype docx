--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -234,563 +234,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05264368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intimate partner psychological violence and children’s sleep difficulties up to 5 years of age: an ELFE birth cohort</w:t>
+                <w:t xml:space="preserve">Comorbid Insomnia and Sleep Apnea Across the Pediatric Age: A Polysomnographic Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bailhache</w:t>
+                <w:t xml:space="preserve">Lisa Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marion Comajuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Leproux</w:t>
+                <w:t xml:space="preserve">Benjamin Putois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+                <w:t xml:space="preserve">Julien Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (9), pp.1250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/children12091250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049956v1</w:t>
+                <w:t xml:space="preserve">hal-05384247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comorbid Insomnia and Sleep Apnea Across the Pediatric Age: A Polysomnographic Study</w:t>
+                <w:t xml:space="preserve">Intimate partner psychological violence and children’s sleep difficulties up to 5 years of age: an ELFE birth cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Brunel</w:t>
+                <w:t xml:space="preserve">Marion Bailhache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Comajuan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+                <w:t xml:space="preserve">Fabienne El-Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Putois</w:t>
+                <w:t xml:space="preserve">Olivier Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lioret</w:t>
+                <w:t xml:space="preserve">Eloi Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (9), pp.1250. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/children12091250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384247v1</w:t>
+                <w:t xml:space="preserve">hal-05049956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing International Consensus on Key Indicators for a 24-Hour Movement Behaviour Report Card in Early Childhood: A Twin-Panel Delphi Study</w:t>
+                <w:t xml:space="preserve">Sleep and Trajectories of Respiratory and Allergic Symptoms Between 1 and 5.5 Years of Age in the Elfe Birth Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy Huang</w:t>
+                <w:t xml:space="preserve">Daniele Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danqing Zhang</w:t>
+                <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Tremblay</w:t>
+                <w:t xml:space="preserve">Chantal Raherison-Semjen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Wong</w:t>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Sit</w:t>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports medicine - Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (1), pp.92. </w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e70208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40798-025-00905-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jsr.70208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210329v1</w:t>
+                <w:t xml:space="preserve">inserm-05264333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep and Trajectories of Respiratory and Allergic Symptoms Between 1 and 5.5 Years of Age in the Elfe Birth Cohort</w:t>
+                <w:t xml:space="preserve">Developing International Consensus on Key Indicators for a 24-Hour Movement Behaviour Report Card in Early Childhood: A Twin-Panel Delphi Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Saade</w:t>
+                <w:t xml:space="preserve">Wendy Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalie Delvert</w:t>
+                <w:t xml:space="preserve">Danqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Raherison-Semjen</w:t>
+                <w:t xml:space="preserve">Mark Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Martin Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+                <w:t xml:space="preserve">Cindy Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e70208. </w:t>
+              <w:t xml:space="preserve">Sports medicine - Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jsr.70208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40798-025-00905-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05264333v1</w:t>
+                <w:t xml:space="preserve">hal-05210329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrafamilial associations of sleep multitrajectory groups between ages of 3 and 60 months in the SEPAGES cohort</w:t>
               </w:r>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Philippat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (6), pp.738-748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1034,295 +1034,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of an intervention program on physical activity in children with narcolepsy type 1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patterns of perinatal polyunsaturated fatty acid status and associated dietary or candidate-genetic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzo Brossaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Lioret</w:t>
+                <w:t xml:space="preserve">Aline Abou Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Jaffiol</w:t>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louison Vanderghote</w:t>
+                <w:t xml:space="preserve">Catherine Sarté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tafflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2024.03.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (6), pp.100562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlr.2024.100562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803341v1</w:t>
+                <w:t xml:space="preserve">hal-04767980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of perinatal polyunsaturated fatty acid status and associated dietary or candidate-genetic factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Abou Assi</w:t>
+                <w:t xml:space="preserve">Effectiveness of an intervention program on physical activity in children with narcolepsy type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Heude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+                <w:t xml:space="preserve">Enzo Brossaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sarté</w:t>
+                <w:t xml:space="preserve">Antoine Jaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Tafflet</w:t>
+                <w:t xml:space="preserve">Louison Vanderghote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 65 (6), pp.100562. </w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 116, pp.138-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlr.2024.100562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2024.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767980v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parents’ Sleep Multi-Trajectory Modelling from 3 to 36 Months Postpartum in the SEPAGES Cohort</w:t>
               </w:r>
@@ -1360,51 +1360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Philippat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16, pp.247-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1585,51 +1585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du sommeil à l’école : facteurs de réussite scolaire et de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lequette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1741,51 +1741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guignard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNS Neuroscience &amp; Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (2), </w:t>
@@ -1875,51 +1875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gronfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNS Neuroscience &amp; Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1947,287 +1947,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the association between cannabis use and sleep disturbances in a large sample of University students</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Longitudinal sleep multi-trajectories from age 1 to 5.5 years and their early correlates: Results from the ELFE birth cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihyeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Dufourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tzourio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115096⟩</w:t>
+              <w:t xml:space="preserve">Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (11), pp.zsad236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sleep/zsad236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028734v1</w:t>
+                <w:t xml:space="preserve">hal-04608429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal sleep multi-trajectories from age 1 to 5.5 years and their early correlates: Results from the ELFE birth cohort study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danielle Saade</w:t>
+                <w:t xml:space="preserve">Study of the association between cannabis use and sleep disturbances in a large sample of University students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Montagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Arthur Micoulaud Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Dufourg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+                <w:t xml:space="preserve">Christophe Tzourio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 46 (11), pp.zsad236. </w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 322, pp.115096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/sleep/zsad236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608429v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et mise en ligne d’un questionnaire du sommeil destiné aux adolescents</w:t>
               </w:r>
@@ -2609,563 +2609,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurocognitive evaluation of children with down syndrome and obstructive sleep apnea syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cerebrospinal Fluid Histamine Levels in Healthy Children and Potential Implication for SIDS: Observational Study in a French Tertiary Care Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iulia Ioan</w:t>
+                <w:t xml:space="preserve">Clara-Odilia Inocente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Weick</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte de Fréminville</w:t>
+                <w:t xml:space="preserve">Philippine Germe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2022.09.009⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2022.819496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768022v1</w:t>
+                <w:t xml:space="preserve">hal-04768030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebrospinal Fluid Histamine Levels in Healthy Children and Potential Implication for SIDS: Observational Study in a French Tertiary Care Hospital</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Guyon</w:t>
+                <w:t xml:space="preserve">Neurocognitive evaluation of children with down syndrome and obstructive sleep apnea syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Ioan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Weick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara-Odilia Inocente</w:t>
+                <w:t xml:space="preserve">Damien Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippine Germe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Min Zhang</w:t>
+                <w:t xml:space="preserve">Bénédicte de Fréminville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, </w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100, pp.542-549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fped.2022.819496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2022.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768030v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep duration trajectories associated with levels of specific serum cytokines at age 5: A longitudinal study in preschoolers from the EDEN birth cohort</w:t>
+                <w:t xml:space="preserve">TV, computer, tablet and smartphone use and autism spectrum disorder risk in early childhood: a nationally-representative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masihullah Radmanish</w:t>
+                <w:t xml:space="preserve">Maria Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Khalfallah</w:t>
+                <w:t xml:space="preserve">Katharine Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Glaichenhaus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Barbara Heude</w:t>
+                <w:t xml:space="preserve">David Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior &amp; Immunity - Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbih.2022.100429⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-022-13296-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770805v1</w:t>
+                <w:t xml:space="preserve">inserm-03693169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TV, computer, tablet and smartphone use and autism spectrum disorder risk in early childhood: a nationally-representative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sleep duration trajectories associated with levels of specific serum cytokines at age 5: A longitudinal study in preschoolers from the EDEN birth cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masihullah Radmanish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Melchior</w:t>
+                <w:t xml:space="preserve">Olfa Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharine Barry</w:t>
+                <w:t xml:space="preserve">Nicolas Glaichenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cohen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bernard</w:t>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (1), pp.865. </w:t>
+              <w:t xml:space="preserve">Brain, Behavior &amp; Immunity - Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.100429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-022-13296-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbih.2022.100429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03693169v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Sudden infant death syndrome: Moving forward</w:t>
               </w:r>
@@ -3177,51 +3177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Gras-Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3938,51 +3938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiovascular Health at Age 5 Years: Distribution, Determinants, and Association With Neurodevelopment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Climie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tafflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Van Sloten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4187,295 +4187,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to screens and children’s language development in the EDEN mother–child cohort</w:t>
+                <w:t xml:space="preserve">Longitudinal association between sleep features and refractive errors in preschoolers from the EDEN birth-cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Martinot</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Alexis Rayapoullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gronfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-90867-3⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.9044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-88756-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03412941v1</w:t>
+                <w:t xml:space="preserve">hal-03238953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal association between sleep features and refractive errors in preschoolers from the EDEN birth-cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposure to screens and children’s language development in the EDEN mother–child cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Rayapoullé</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Maria de Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.9044. </w:t>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-88756-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-90867-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238953v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03412941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infant feeding practices and sleep at 1 year of age in the nationwide ELFE cohort</w:t>
               </w:r>
@@ -4500,51 +4500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Davisse-Paturet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Dufourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4755,64 +4755,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Messayke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Dufourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4857,291 +4857,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02453993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Night-sleep Duration Trajectories and Behavior in Preschoolers: Results from a Prospective Birth Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sleep of Children with High Potentialities: A Polysomnographic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guignard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Thieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Reynaud</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephanie Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Sleep Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (10), pp.3182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15402002.2020.1773467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm9103182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02872407v1</w:t>
+                <w:t xml:space="preserve">inserm-03103711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep of Children with High Potentialities: A Polysomnographic Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Night-sleep Duration Trajectories and Behavior in Preschoolers: Results from a Prospective Birth Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Mazza</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eve Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (10), pp.3182. </w:t>
+              <w:t xml:space="preserve">Behavioral Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm9103182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15402002.2020.1773467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03103711v1</w:t>
+                <w:t xml:space="preserve">inserm-02872407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clusters of diet, physical activity, television exposure and sleep habits and their association with adiposity in preschool children: the EDEN mother-child cohort</w:t>
               </w:r>
@@ -5153,77 +5153,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Saldanha-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Marbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (1), pp.20. </w:t>
@@ -5274,51 +5274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep during development: Sex and gender differences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Putois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5546,90 +5546,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cord-blood vitamin D level and night sleep duration in preschoolers in the EDEN mother-child birth cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chu Yan Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partricia Dargent-Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53, pp.70-74. </w:t>
@@ -5795,338 +5795,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant feeding practices and sleep development in pre-schoolers from the EDEN mother- child cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impaired histaminergic neurotransmission in children with narcolepsy type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Murcia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Forhan</w:t>
+                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Odilia Inocente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsr.12859⟩</w:t>
+              <w:t xml:space="preserve">CNS Neuroscience and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (3), pp.386-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cns.13057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094705v1</w:t>
+                <w:t xml:space="preserve">hal-02556447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired histaminergic neurotransmission in children with narcolepsy type 1</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infant feeding practices and sleep development in pre-schoolers from the EDEN mother- child cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Villanueva</w:t>
+                <w:t xml:space="preserve">Luisa Murcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Messayke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Davisse-Paturet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS Neuroscience and Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (3), pp.386-395. </w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cns.13057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jsr.12859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556447v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circadian nutritional behaviours and cancer risk: New insights from the NutriNet‐santé prospective cohort study: Disclaimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6203,103 +6203,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep and its relation to cognition and behaviour in preschool-aged children of the general population: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Vecchierini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sleep Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (3), pp.e12636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6333,103 +6333,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Night-waking and behavior in preschoolers: a developmental trajectory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43, pp.90-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6475,103 +6475,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of night-waking and inattention/hyperactivity symptoms trajectories in preschool-aged children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6605,103 +6605,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Night sleep duration trajectories and associated factors among preschool children from the EDEN cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48, pp.194-201. </w:t>
@@ -6752,51 +6752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Autosome‐Wide Search for Loci Underlying Wheezing Age of Onset in German Asthmatic Children Identifies a New Region of Interest on 6q24–q25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Alcaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6989,51 +6989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early features associated with the neurocognitive development at 36 months of age: the AuBE study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Stagnara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7123,51 +7123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep Trajectories Among Pregnant Women and the Impact on Outcomes: A Population-Based Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7296,51 +7296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bat-Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Banfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7391,77 +7391,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Night-waking trajectories and associated factors in French preschoolers from the EDEN birth-cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7525,90 +7525,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender-specific factors associated with shorter sleep duration at age 3 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7681,51 +7681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaïla Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7962,51 +7962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Menegaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laurent-Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8221,51 +8221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Charavay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Bassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8992,295 +8992,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HTLV-2B Strains, Similar to Those Found in Several Amerindian Tribes, Are Endemic in Central African Bakola Pygmies.</w:t>
+                <w:t xml:space="preserve">Herpes simplex encephalitis in children with autosomal recessive and dominant TRIF deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mauclère</w:t>
+                <w:t xml:space="preserve">Vanessa Sancho-Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vicente Afonso</w:t>
+                <w:t xml:space="preserve">Rebeca Pérez de Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Meertens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+                <w:t xml:space="preserve">Lazaro Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Calattini</w:t>
+                <w:t xml:space="preserve">Rabih Halwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Alangari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jir031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 121 (12), pp.4889-4902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI59259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00590844v1</w:t>
+                <w:t xml:space="preserve">hal-05046867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herpes simplex encephalitis in children with autosomal recessive and dominant TRIF deficiency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HTLV-2B Strains, Similar to Those Found in Several Amerindian Tribes, Are Endemic in Central African Bakola Pygmies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Pérez de Diego</w:t>
+                <w:t xml:space="preserve">Philippe Mauclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazaro Lorenzo</w:t>
+                <w:t xml:space="preserve">Philippe Vicente Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabih Halwani</w:t>
+                <w:t xml:space="preserve">Laurent Meertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdullah Alangari</w:t>
+                <w:t xml:space="preserve">Sara Calattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 121 (12), pp.4889-4902. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 203 (9), pp.1316-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI59259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jir031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046867v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00590844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herpes simplex virus encephalitis in a patient with complete TLR3 deficiency: TLR3 is otherwise redundant in protective immunity</w:t>
               </w:r>
@@ -9426,51 +9426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Bassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Quintana-Murci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9573,51 +9573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avinash Abhyankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Palanduz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9815,51 +9815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-Dependent Mendelian Predisposition to Herpes Simplex Virus Type 1 Encephalitis in Childhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jouanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10070,103 +10070,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human TRAF3 Adaptor Molecule Deficiency Leads to Impaired Toll-like Receptor 3 Response and Susceptibility to Herpes Simplex Encephalitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Pérez de Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Sancho-Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazaro Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 (3), pp.400-411. </w:t>
@@ -10364,51 +10364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brucato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Tortevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10433,1358 +10433,1346 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 332 (10), pp.917-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00460119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a dominant major gene conferring predisposition to hepatitis C virus infection in endemic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laouénan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Laouénan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+                <w:t xml:space="preserve">Mostafa Kamal Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naglaa Arafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Bakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 126 (5), pp.697-705. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00439-009-0721-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00439-009-0721-y⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong correlations of anti-viral capsid antigen antibody levels in first-degree relatives from families with Epstein-Barr virus-related lymphomas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Besson</w:t>
+                <w:t xml:space="preserve">Corinne Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Amiel</w:t>
+                <w:t xml:space="preserve">Catherine Le-Pendeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bonnardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 199 (8), pp.1121-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/597424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00460071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissection of familial correlations in hepatitis C virus (HCV) seroprevalence suggests intrafamilial viral transmission and genetic predisposition to infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Plancoulaine</w:t>
+                <w:t xml:space="preserve">M Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Mohamed</w:t>
+                <w:t xml:space="preserve">N Arafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Arafa</w:t>
+                <w:t xml:space="preserve">I Bakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rekacewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 57 (9), pp.1268-1274. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gut.2007.140681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gut.2007.140681⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhinoscleroma: A French National Retrospective Study of Epidemiological and Clinical Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc de Pontual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc de Pontual</w:t>
+                <w:t xml:space="preserve">Philippe Ovetchkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ovetchkine</w:t>
+                <w:t xml:space="preserve">Diana Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (11), pp.1396-1402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/592966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des enjeux éthiques soulevés au cours d’un programme de recherche épidémiologique de dix années en Guyane française : limites de l’encadrement actuel et solutions adoptées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Tortevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Moutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Moutel</w:t>
+                <w:t xml:space="preserve">Philippe Tuppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (6), pp.413-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2007.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00215933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TLR3 deficiency in patients with herpes simplex encephalitis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shen-Ying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jouanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ugolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ugolini</w:t>
+                <w:t xml:space="preserve">Asma Smahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Elain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 317 (5844), pp.1522-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1139522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel human herpesvirus 8 subtype D strains in Vanuatu, Melanesia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe V. Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Bassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (11), pp.1745-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid1311.070636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00531335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of SARS susceptibility with single nucleic acid polymorphisms of OAS1 and MxA genes: a case-control study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing He</w:t>
+                <w:t xml:space="preserve">Dan Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Feng</w:t>
+                <w:t xml:space="preserve">Sake J. de Vlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sake J. de Vlas</w:t>
+                <w:t xml:space="preserve">Hongwei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fontanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6, pp.106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2334-6-106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00089620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A major susceptibility locus for HTLV-1 infection in childhood maps to chromosome 6q27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gessain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Tortevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boland-Auge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (22), pp.3306-3312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/hmg/ddl406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herpes Simplex Virus Encephalitis in Human UNC-93B Deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armanda Casrouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shen-Ying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Eidenschenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jouanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11793,1659 +11781,1659 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 314 (5797), pp.308-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1128346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Herpesvirus 8 Serological Markers and Viral Load in Patients with AIDS-Associated Kaposi's Sarcoma in Central African Republic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kassa-Kelembho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Kassa-Kelembho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+                <w:t xml:space="preserve">Josette Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 43 (9), pp.4840-4843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.43.9.4840-4843.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human TLR-7-, -8-, and -9-Mediated Induction of IFN-α/β and -λ Is IRAK-4 Dependent and Redundant for Protective Immunity to Viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kun Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Puel</w:t>
+                <w:t xml:space="preserve">Shenying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Eidenschenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-Lung Ku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 23 (5), pp.465-478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.immuni.2005.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion of unaffected sibs increases power in model-free linkage analysis of a behavioral trait.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Alcaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Gagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 Suppl 1, pp.S22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2156-6-S1-S22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00089273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respective Roles of Serological Status and Blood Specific Antihuman Herpesvirus 8 Antibody Levels in Human Herpesvirus 8 Intrafamilial Transmission in a Highly Endemic Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique van Beveren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 64 (23), pp.8782-8787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-04-2000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HHV-8–associated Kaposi sarcoma in a child with IFNγR1 deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildiz Camcioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yildiz Camcioglu</w:t>
+                <w:t xml:space="preserve">Capucine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Picard</w:t>
+                <w:t xml:space="preserve">Vincent Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lacoste</w:t>
+                <w:t xml:space="preserve">Stéphanie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necla Akçakaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 144 (4), pp.519-523. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2003.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2003.11.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a Recessive Major Gene Predisposing to Human Herpesvirus 8 (HHV‐8) Infection in a Population in Which HHV‐8 Is Endemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gessain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Van Beveren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Tortevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 187 (12), pp.1944-1950. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/375345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Titers of Anti-Human Herpesvirus 8 Antibodies in Elderly Males in an Endemic Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Van Beveren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gessain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 94 (17), pp.1333-1335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jnci/94.17.1333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human herpesvirus 8 transmission from mother to child and between siblings in an endemic population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique van Beveren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David-Alexandre Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 356 (9235), pp.1062-1065. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(00)02729-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(00)02729-X⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of a Major Gene Predisposing to Human T Lymphotropic Virus Type I Infection in Children among an Endemic Population of African Origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gessain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Joubert</w:t>
+                <w:t xml:space="preserve">P. Tortevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 182 (2), pp.405-412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/315741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infant-feeding patterns are related to blood cholesterol concentration in prepubertal children aged 5–11 y: The Fleurbaix-Laventie Ville Santé study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma Charles</w:t>
+                <w:t xml:space="preserve">L Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Lafay</w:t>
+                <w:t xml:space="preserve">M Tauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Thibult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 54 (2), pp.114-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.ejcn.1600904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human herpesvirus 8 primary infection occurs during childhood in Cameroon, Central Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gessain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mauclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M van Beveren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 81 (2), pp.189-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic and familial characteristics of HTLV-1 infection among an isolated, highly endemic population of African origin in French Guiana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Buigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Buigues</w:t>
+                <w:t xml:space="preserve">E Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M van Beveren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 76 (3), pp.331-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13455,685 +13443,685 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between nocturnal autonomic activity in infancy and later neurocognitive development: the AuBE cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Coutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Sleep 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NARCAPA : bénéfices d’un programme interventionnel sur l’activité physique des enfants avec narcolepsie de type 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Brossaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Vanderghote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du sommeil 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lille, France. Médecine du sommeil, 21 (1), pp.32-33, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msom.2023.12.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0762 Early life sleep characteristics and their associations with 1 to 5.5 years old respiratory and allergic multi-trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Raherison-Semjen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Annual Meeting of the Associated Professional Sleep Societies (SLEEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Indianapolis, United States. SLEEP, 46 (Supplement_1), pp.A336-A337, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/sleep/zsad077.0762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal diet during pregnancy with allergic and respiratory profiles in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition and cancer in primary prevention: new insights from circadian regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Congress of Nutrition (ICN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 71 (Suppl. 2), 1433 p., 2017, IUNS 21st International Congress of Nutrition Buenos Aires, Argentina, October 15–20, 2017. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14143,1742 +14131,1742 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal bidirectional associations between screen time and bedtime and sleep duration in children aged 2 to 10.5 years: Insights from the national French ELFE birth cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Poncet</w:t>
+                <w:t xml:space="preserve">Mélèa Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélèa Saïd</w:t>
+                <w:t xml:space="preserve">Karen Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Milcent</w:t>
+                <w:t xml:space="preserve">Marie‐noëlle Dufourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th Congress of the International Pediatric Sleep Association (IPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Glagow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sommeil et immunité chez l’enfant en population générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Congrès du Sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of an intervention program on physical activity in children with narcolepsy type 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Brossaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Vanderghote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPSA 2024 Glasgow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep disorders and asthma incidence in adults: the CONSTANCES cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Description et épidémiologie des troubles du sommeil chez les enfants avec autisme, dépistage et spécificités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS Congress 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence du Groupe de Neurophysiologie Clinique de l’Enfant sous l’égide de la Société de Neurophysiologie Clinique de Langue Français et de la Société Française de Recherche et Médecine du Sommeil - Troubles du sommeil et des rythmes circadiens chez l'enfant avec autisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Virtuel Event, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568060v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description et épidémiologie des troubles du sommeil chez les enfants avec autisme, dépistage et spécificités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sommeil et grossesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du Groupe de Neurophysiologie Clinique de l’Enfant sous l’égide de la Société de Neurophysiologie Clinique de Langue Français et de la Société Française de Recherche et Médecine du Sommeil - Troubles du sommeil et des rythmes circadiens chez l'enfant avec autisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Virtuel Event, France</w:t>
+              <w:t xml:space="preserve">Tout savoir sur le sommeil de bébé et de ses parents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FHU 1000 premiers jours " prendre soin avant de soigner ", Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820236v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sommeil et grossesse</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gut microbiota and sleep in 3.5-year-old children from a French birth cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Houshialsadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Zaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Butel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Toubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tout savoir sur le sommeil de bébé et de ses parents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FHU 1000 premiers jours " prendre soin avant de soigner ", Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">27th Congress of the European Sleep Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821515v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota and sleep in 3.5-year-old children from a French birth cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaël Toubon</w:t>
+                <w:t xml:space="preserve">Sleep disorders and asthma incidence in adults: the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Congress of the European Sleep Research Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERS Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Respiratory Society, Sep 2024, Vienne (Austria), Austria. pp.PA493, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2024.PA493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821395v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un programme interventionnel sur l’activité physique des enfants avec narcolepsie de type 1 (étude NARCAPA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Brossaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Vanderghote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Pédiatrie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Pédiatrie, May 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote intestinal et sommeil chez les enfants de 3,5 ans d'une cohorte de naissance française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Houshialsadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Zaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jose Butel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le congrès du Sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques du sommeil au début de la vie et leurs associations avec les multi-trajectoires respiratoires et allergiques longitudinales entre 1 et 5,5 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF-DOHAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations longitudinales croisées entre temps d'écran et durée de sommeil chez les enfants entre 2 et 5,5 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Poncet</w:t>
+                <w:t xml:space="preserve">Mélèa Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélèa Saïd</w:t>
+                <w:t xml:space="preserve">Karen Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Milcent</w:t>
+                <w:t xml:space="preserve">Marie‐noëlle Dufourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le congrès du Sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sommeil de l’enfant sous le regard des études de cohortes nationales et européennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Enjeux du sommeil en santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mes Mardis de l'HFME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les actualités du Réseau Morphée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris (Académie de Médecine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821051v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux du sommeil en santé publique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le sommeil de l’enfant sous le regard des études de cohortes nationales et européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les actualités du Réseau Morphée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Paris (Académie de Médecine), France</w:t>
+              <w:t xml:space="preserve">Mes Mardis de l'HFME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821113v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrelations entre santé respiratoire et sommeil chez les enfants de 1 à 5 ans dans la cohorte ELFE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée régionale du SAOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parents’ sleep multi-trajectory modelling between 3 and 36 months postpartum in the Sepages cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihyeon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Philippat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Congress of the European Sleep Research Society (ESRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Athens, Greece. pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de sommeil entre 1 et 5,5 ans et facteurs précoces associés au sein d’une cohorte de naissance française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihyeon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐noëlle Dufourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐noëlle Dufourg</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie‐aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Congrès du Sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France. pp.62, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msom.2022.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TDAH et somnolence chez l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence du Groupe de Neurophysiologie Clinique de l’Enfant sous l’égide de la Société de Neurophysiologie Clinique de Langue Français et de la Société Française de Recherche et Médecine du Sommeil – Somnolence de l’enfant, de la clinique au diagnostic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Virtuel Event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between sleep sleep and behavior and cognition in preschoolers : a longitudinal study in five European birth-cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Guerlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15887,1322 +15875,1322 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Cadman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Fernández-Barrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mònica Guxens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Pediatric Sleep Association (IPSA) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : Les impacts du sommeil sur la santé physique et mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Conseil Français des Associations pour les Droits de l’Enfant (COFRADE) - Le sommeil chez l’enfant et l’ado : un incontournable de la santé et de l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COFRADE, Oct 2022, Palais du Luxembourg (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous enseigne la cohorte ELFE sur le sommeil des enfants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée internationale du sommeil – Le point sur le sommeil de l’enfant en 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’importance du sommeil comme déterminant de santé chez l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontre Paramédicale du Sommeil - Le sommeil de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Virtuel Event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre usage des écrans, exposition à la lumière naturelle et sommeil chez les enfants en France pendant le confinement lors de l’épidémie COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Congrès du sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition des troubles du sommeil en lien avec les troubles du neuro-développement (TND)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sommeil et troubles du neuro-développement, 1ère journée de la recherche participative du GIS Autisme et TND</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtuel Event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep trajectories between the age of 2 and 5 are associated with blood cytokine levels at age 5 in the EDEN birth-cohort study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Troubles du sommeil et cognition/apprentissages chez l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Associated Professional Sleep Societies - SLEEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual conference, United States. pp.A234</w:t>
+              <w:t xml:space="preserve">Le Congrès du Sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820740v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles du sommeil et cognition/apprentissages chez l’enfant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sleep habits and sleep patterns in 1 year old infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Congrès du Sommeil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">6th International Pediatric Sleep Association (IPSA) Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Virtuel Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820169v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep habits and sleep patterns in 1 year old infants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sleep trajectories between the age of 2 and 5 are associated with blood cytokine levels at age 5 in the EDEN birth-cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masihullah Radmanish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geichenhaus Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Pediatric Sleep Association (IPSA) Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Virtuel Conference, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Associated Professional Sleep Societies - SLEEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual conference, United States. pp.A234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820151v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation pendant la première année de vie et sommeil de l’enfant à 1 an</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique Elfe et Epipage 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep and behavior: longitudinal study in Lifecycle EU child network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Pediatric Sleep Association (IPSA) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Virtuel - Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association entre la durée et le timing du sommeil et troubles de la réfraction : une étude longitudinale chez des enfants d’âge préscolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Rayapoullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gronfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Congrès du Sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Virtuel Event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association longitudinale entre durée de sommeil entre 2 et 5 ans et cytokines sériques inflammatoires à 5 ans dans une cohorte de naissance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retour sur les principales publications de l’année - Sommeil et Pédiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Congrès du sommeil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Virtuel Event, France</w:t>
+              <w:t xml:space="preserve">Le Congrès du Sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820725v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur les principales publications de l’année - Sommeil et Pédiatrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Association longitudinale entre durée de sommeil entre 2 et 5 ans et cytokines sériques inflammatoires à 5 ans dans une cohorte de naissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masihullah Radmanish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geichenhaus Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Congrès du Sommeil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Le Congrès du sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtuel Event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820138v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep habits and sleep characteristics at 1 year-old in the ELFE birth cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Messayke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Dufourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation pendant la première année de vie et sommeil de l’enfant à l’âge d’1 an dans l’étude ELFE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Messayke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17211,258 +17199,258 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre le rôle de l’exposition précoce à la pollution de l’air sur la santé via une approche originale combinant une cohorte épidémiologique (SEPAGES) et une étude toxicologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Philippat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Lepeule</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Philippat</w:t>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de la Dohad., Nov 2018, Grenoble, France. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition et risque de cancer : nouveaux horizons ouverts par les régulations circadiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17494,198 +17482,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition (SFN). et Société Française de Nutrition Entérale et Parentale (SFNEP), FRA., Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling a human cohort (SEPAGES) and a toxicological experiment to decipher the relations between the Exposome, omics markers and child health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Philippat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Lepeule</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Annual Conference International Society for Environmental Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE). INT., Sep 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological determinants and PCR results in Central African inhabitants with a new and frequent HTLV indeterminate Western Blot pattern exhibiting mostly p28, p32, p36, and a shifted GD21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Filippone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17694,244 +17682,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Bassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Betsem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Calattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Human Retroviruses: HTLV and Related Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Leuven and Gembloux, Belgium. pp.A73, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1742-4690-8-S1-A73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00663644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HTLV-2 in Central Africa: HTLV-2 subtype B strains similar to those found in Amerindian tribes are endemic in Bakola Pygmies from south Cameroon but not in surrounding Bantus and Baka Pygmies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mauclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Meertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Filippone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Human Retroviruses: HTLV and Related Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Leuven and Gembloux, Belgium. pp.A82, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1742-4690-8-S1-A82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00599545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17941,147 +17929,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of an intervention program on physical activity in children with narcolepsy type 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Brossaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Vanderghote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18091,138 +18079,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudden Infant Death Syndrome: Moving Forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Gras‐le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId582"/>
+      <w:footerReference w:type="default" r:id="rId581"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18369,51 +18357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05264368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Houshialsadat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Butel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Toubon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children12091240" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bailhache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne El-Khoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leproux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Chazelas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comajuan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Putois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lioret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children12091250" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Huang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danqing Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tremblay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Sit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-025-00905-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05264333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Saade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Delvert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Raherison-Semjen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.70208" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihyeon Kim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleh.2024.07.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Guerlich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Avraam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Cadman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Calas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-023-02149-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803341v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Brossaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaffiol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Vanderghote" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2024.03.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767980v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Abou Assi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sart&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tafflet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2024.100562" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S430024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coelho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Montagni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arthur Micoulaud Franchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2024.2359975" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mazza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lequette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Eve Rey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.04.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768007v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guignard-Perret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.14378" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04086945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wilfried Kamga Fogno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gronfier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.14128" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115096" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608429v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Saade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Dufourg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad236" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Royant-Parola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hartley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colas Des Francs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Aussert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tobie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.01.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Gustin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Putois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecendreux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Challamel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.06.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768012v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arvis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Sheng Lin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guyon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad076" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768022v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Ioan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Weick" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sevin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Fr&#233;minville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2022.09.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768030v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara-Odilia Inocente" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Germe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.819496" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770805v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Radmanish" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Khalfallah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaichenhaus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2022.100429" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03693169v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Barry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-13296-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768029v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Gras-Le Guen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.972430" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ravet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Champavert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9020223" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Odilia Inocente" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Vieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.13811" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Merle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.991528" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airu Chia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Descarpentrie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Cheong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Ying Toh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmapriya Natarajan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-022-01266-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099381v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sammallahti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elisabeth Koopman-Verhoeff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Binter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Mulder" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Cabr&#233;-Riera" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01298-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Climie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Van Sloten" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine De Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.827525" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03443056v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Monnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Moulin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01676-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03412941v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Agostini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90867-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03238953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rayapoull&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88756-w" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940733v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Messayke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Davisse-Paturet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13072" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524551v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Saldanha-Gomes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guivarch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dargent-Molina" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113803" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02453993v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2019.11.1255" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02872407v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Reynaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15402002.2020.1773467" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03103711v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mazza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9103182" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02503763v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Saldanha-Gomes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marbac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cornet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-020-00927-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03103746v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Raoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papadopoulou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2020.101276" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980394v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcastel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9124075" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094694v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Yan Yong" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partricia Dargent-Molina" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.09.017" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093563v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Stagnara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Flori" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bat-Pitault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.11.026" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094705v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Murcia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12859" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02556447v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Villanueva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.13057" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438099v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31584" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093807v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Vecchierini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12636" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660988v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2017.10.008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV2BTXPM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093879v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33811-2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093850v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lioret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.03.030" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046675v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alca&#239;s" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.2001.21.s1.s168" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365100v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Sesso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Porcher-Guinet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.11.018" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWKHFJGX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093531v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.10.015" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093542v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-016-2212-9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02453959v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Banfi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2017.05.013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899403v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.09.008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093777v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Regnault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12308" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264510v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Camara" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Botton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0285-2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046878v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille F&#233;ray" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouscaillou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mohamed" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naglaa Arafa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086098" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097160v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Truong" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Menegaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent-Puig" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645743v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martel-Jantin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pedergnana" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicol" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leblond" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexandre Tregouet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2013.06.004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370954v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charavay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bassot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Grangeon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2011.12.016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ7ZBX32-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370956v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moshous" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cassar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reguerre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Byun" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2010-2739" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046870v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lafaille" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Pessach" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen-Ying Zhang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ciancanelli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Herman" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11583" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691942v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gessain" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Tortevoye" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minji Byun" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bacq-Daian" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2011.260" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684772v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel-Hamid" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guergnon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mohsen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Le Fouler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038578" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253869v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Filippone" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Betsem" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Guillotte" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.06540-11" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00590844v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maucl&#232;re" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vicente Afonso" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meertens" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Calattini" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jir031" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046867v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sancho-Shimizu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P&#233;rez de Diego" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaro Lorenzo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Halwani" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alangari" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI59259" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046864v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqi Guo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Audry" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Alsina" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Azevedo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20101568" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370962v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Harmant" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1603.091390" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046840v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Abhyankar" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelarge" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Palanduz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20101597" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00530132v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Migot-Nabias" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-314" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046855v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouanguy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mahfoufi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2010.04.020" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00460460v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;rses Sahin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonul Aydogan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulya Ertem" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2009-2224" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046845v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2010.08.014" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046851v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nalpas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavialle-Meziani" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plancoulaine" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouanguy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nalpas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2009.202267" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00460119v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Guitard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sanchez-Mazas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.07.005" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQD072Z6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046792v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laou&#233;nan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kamal Mohamed" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Bakr" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-009-0721-y" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LPR2ML4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00460071v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Besson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amiel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le-Pendeven" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bonnardel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/597424" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046787v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Plancoulaine" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mohamed" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arafa" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bakr" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rekacewicz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2007.140681" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-3JDGR7LT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046791v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Pontual" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ovetchkine" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rodriguez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grant" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/592966" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00215933v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tuppin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joubert" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2007.09.002" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297308v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ugolini" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Smahi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Elain" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1139522" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00531335v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V. Afonso" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Duprez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1311.070636" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089620v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing He" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Feng" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sake J. de Vlas" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wang" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-6-106" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046771v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland-Auge" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasilescu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddl406" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046778v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armanda Casrouge" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eidenschenk" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128346" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046773v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kassa-Kelembho" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bri&#232;re" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fossi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.9.4840-4843.2005" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046761v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Yang" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenying Zhang" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Lung Ku" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2005.09.016" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089273v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gagnon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-S1-S22" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046704v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique van Beveren" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-2000" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046743v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Camcioglu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoste" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupuis" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necla Ak&#231;akaya" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2003.11.012" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR0L4L3W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046695v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Van Beveren" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/375345" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046736v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/94.17.1333" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046751v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexandre Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(00)02729-X" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDHVJ4VM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046682v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joubert" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tortevoye" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jeanne" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/315741" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046716v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Charles" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lafay" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tauber" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Thibult" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1600904" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046656v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M van Beveren" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ayouba" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046712v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Buigues" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Murphy" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pouliquen" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401013v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Coutier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pichot" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819072v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.12.082" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055591v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad077.0762" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745199v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736259v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1159/000480486" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821279v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Poncet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;l&#232;a Sa&#239;d" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Milcent" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Dufourg" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;aline Charles" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821375v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819046v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568060v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Varraso" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA493" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820236v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821515v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821395v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Zaros" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819107v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821159v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jose Butel" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821095v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821143v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821051v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821113v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821067v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820772v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Isabelle" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820744v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2022.01.030" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820230v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820781v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Fern&#225;ndez-Barr&#233;s" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Guxens" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820225v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820217v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820212v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820175v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820203v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820740v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geichenhaus Nicolas" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820169v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820151v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820205v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820156v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820733v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forhan" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820725v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820138v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914026v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.607" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739198v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737654v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hoffmann" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735431v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743309v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663644v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S1-A73" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00599545v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Afonso" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S1-A82" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685348v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821004v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Gras&#8208;le Guen" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05264368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Houshialsadat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Butel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Toubon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children12091240" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comajuan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Putois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lioret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children12091250" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049956v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bailhache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne El-Khoury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leproux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Chazelas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05264333v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Saade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Delvert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Raherison-Semjen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.70208" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Huang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danqing Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tremblay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Sit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-025-00905-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihyeon Kim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleh.2024.07.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Guerlich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Avraam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Cadman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Calas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-023-02149-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767980v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Abou Assi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sart&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tafflet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2024.100562" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Brossaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaffiol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Vanderghote" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2024.03.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S430024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coelho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Montagni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arthur Micoulaud Franchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2024.2359975" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mazza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lequette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Eve Rey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.04.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768007v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guignard-Perret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.14378" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04086945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wilfried Kamga Fogno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gronfier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.14128" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Saade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Dufourg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad236" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028734v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115096" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Royant-Parola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hartley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colas Des Francs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Aussert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tobie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.01.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Gustin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Putois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecendreux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Challamel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.06.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768012v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arvis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Sheng Lin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guyon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad076" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768030v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara-Odilia Inocente" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Germe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.819496" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768022v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Ioan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Weick" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sevin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Fr&#233;minville" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2022.09.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03693169v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Barry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-13296-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770805v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Radmanish" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Khalfallah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaichenhaus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2022.100429" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768029v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Gras-Le Guen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.972430" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ravet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Champavert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9020223" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Odilia Inocente" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Vieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.13811" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Merle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.991528" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airu Chia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Descarpentrie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Cheong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Ying Toh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmapriya Natarajan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-022-01266-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099381v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sammallahti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elisabeth Koopman-Verhoeff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Binter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Mulder" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Cabr&#233;-Riera" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01298-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Climie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Van Sloten" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine De Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.827525" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03443056v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Monnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Moulin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01676-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03238953v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rayapoull&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88756-w" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03412941v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Agostini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90867-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940733v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Messayke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Davisse-Paturet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13072" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524551v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Saldanha-Gomes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guivarch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dargent-Molina" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113803" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02453993v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2019.11.1255" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03103711v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mazza" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9103182" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02872407v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Reynaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15402002.2020.1773467" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02503763v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Saldanha-Gomes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marbac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cornet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-020-00927-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03103746v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Raoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papadopoulou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2020.101276" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980394v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcastel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9124075" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094694v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Yan Yong" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partricia Dargent-Molina" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.09.017" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093563v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Stagnara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Flori" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bat-Pitault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.11.026" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02556447v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Villanueva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.13057" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094705v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Murcia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12859" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438099v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31584" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093807v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Vecchierini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12636" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660988v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2017.10.008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV2BTXPM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093879v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33811-2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093850v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lioret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.03.030" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046675v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alca&#239;s" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.2001.21.s1.s168" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365100v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Sesso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Porcher-Guinet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.11.018" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWKHFJGX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093531v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.10.015" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093542v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-016-2212-9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02453959v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Banfi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2017.05.013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899403v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.09.008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093777v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Regnault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12308" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264510v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Camara" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Botton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0285-2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046878v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille F&#233;ray" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouscaillou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mohamed" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naglaa Arafa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086098" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097160v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Truong" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Menegaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent-Puig" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645743v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martel-Jantin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pedergnana" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicol" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leblond" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexandre Tregouet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2013.06.004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370954v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charavay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bassot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Grangeon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2011.12.016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ7ZBX32-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370956v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moshous" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cassar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reguerre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Byun" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2010-2739" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046870v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lafaille" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Pessach" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen-Ying Zhang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ciancanelli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Herman" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11583" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691942v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gessain" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Tortevoye" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minji Byun" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bacq-Daian" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2011.260" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684772v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel-Hamid" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guergnon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mohsen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Le Fouler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038578" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253869v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Filippone" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Betsem" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Guillotte" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.06540-11" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046867v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sancho-Shimizu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P&#233;rez de Diego" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaro Lorenzo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Halwani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alangari" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI59259" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00590844v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maucl&#232;re" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vicente Afonso" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meertens" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Calattini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jir031" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046864v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqi Guo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Audry" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Alsina" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Azevedo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20101568" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370962v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Harmant" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1603.091390" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046840v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Abhyankar" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelarge" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Palanduz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20101597" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00530132v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Migot-Nabias" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-314" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046855v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouanguy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mahfoufi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2010.04.020" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00460460v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;rses Sahin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonul Aydogan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulya Ertem" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2009-2224" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046845v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2010.08.014" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046851v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nalpas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavialle-Meziani" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plancoulaine" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouanguy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nalpas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2009.202267" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00460119v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Guitard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sanchez-Mazas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.07.005" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046792v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laou&#233;nan" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kamal Mohamed" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Bakr" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-009-0721-y" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LPR2ML4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00460071v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Besson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amiel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le-Pendeven" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bonnardel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/597424" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046787v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Plancoulaine" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mohamed" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arafa" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bakr" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rekacewicz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2007.140681" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-3JDGR7LT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046791v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Pontual" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ovetchkine" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rodriguez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grant" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/592966" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00215933v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tuppin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joubert" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2007.09.002" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297308v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ugolini" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Smahi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Elain" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1139522" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00531335v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V. Afonso" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Duprez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1311.070636" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089620v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing He" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Feng" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sake J. de Vlas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wang" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-6-106" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046771v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland-Auge" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasilescu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddl406" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046778v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armanda Casrouge" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eidenschenk" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128346" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046773v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kassa-Kelembho" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bri&#232;re" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fossi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.9.4840-4843.2005" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046761v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Yang" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenying Zhang" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Lung Ku" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2005.09.016" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089273v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gagnon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-S1-S22" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046704v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique van Beveren" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-2000" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046743v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Camcioglu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoste" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupuis" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necla Ak&#231;akaya" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2003.11.012" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR0L4L3W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046695v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Van Beveren" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/375345" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046736v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/94.17.1333" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046751v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexandre Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(00)02729-X" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDHVJ4VM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046682v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joubert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tortevoye" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jeanne" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/315741" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046716v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Charles" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lafay" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tauber" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Thibult" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1600904" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046656v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M van Beveren" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ayouba" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046712v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Buigues" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Murphy" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pouliquen" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401013v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Coutier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pichot" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819072v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.12.082" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055591v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad077.0762" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745199v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736259v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1159/000480486" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821279v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Poncet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;l&#232;a Sa&#239;d" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Milcent" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Dufourg" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;aline Charles" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821375v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819046v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820236v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821515v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821395v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Zaros" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568060v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Varraso" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA493" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819107v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821159v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jose Butel" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821095v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821143v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821113v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821051v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821067v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820772v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Isabelle" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820744v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2022.01.030" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820230v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820781v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Fern&#225;ndez-Barr&#233;s" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Guxens" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820225v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820217v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820212v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820175v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820203v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820169v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820151v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820740v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geichenhaus Nicolas" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820205v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820156v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820733v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forhan" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820138v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820725v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914026v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.607" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739198v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737654v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hoffmann" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735431v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743309v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663644v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S1-A73" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00599545v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Afonso" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S1-A82" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685348v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821004v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Gras&#8208;le Guen" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>